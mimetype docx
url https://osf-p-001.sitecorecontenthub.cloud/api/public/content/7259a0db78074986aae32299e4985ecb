--- v1 (2025-12-03)
+++ v2 (2026-08-14)
@@ -1,10658 +1,15465 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5369"/>
-        <w:gridCol w:w="5431"/>
+        <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002102D1" w:rsidRPr="00520E4A" w14:paraId="441424C7" w14:textId="77777777" w:rsidTr="007D16E2">
+      <w:tr w:rsidR="002102D1" w:rsidRPr="008D4A2F" w14:paraId="441424C7" w14:textId="77777777" w:rsidTr="7CCE92FB">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="441424C6" w14:textId="03F54D47" w:rsidR="002102D1" w:rsidRPr="00520E4A" w:rsidRDefault="00F65521" w:rsidP="00957D01">
+          <w:p w14:paraId="441424C6" w14:textId="03F54D47" w:rsidR="002102D1" w:rsidRPr="008D4A2F" w:rsidRDefault="00F65521" w:rsidP="00957D01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Section </w:t>
             </w:r>
-            <w:r w:rsidR="002102D1" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="002102D1" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">I: </w:t>
             </w:r>
-            <w:r w:rsidR="00957D01">
+            <w:r w:rsidR="00957D01" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Types of Changes of Research</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002102D1" w:rsidRPr="00520E4A" w14:paraId="441424C9" w14:textId="77777777" w:rsidTr="00721973">
+      <w:tr w:rsidR="002102D1" w:rsidRPr="008D4A2F" w14:paraId="441424C9" w14:textId="77777777" w:rsidTr="00060186">
         <w:trPr>
           <w:trHeight w:val="11114"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="491CEE5D" w14:textId="77777777" w:rsidR="00D67821" w:rsidRDefault="00D67821" w:rsidP="001740A4">
+          <w:p w14:paraId="491CEE5D" w14:textId="77777777" w:rsidR="00D67821" w:rsidRPr="008D4A2F" w:rsidRDefault="00D67821" w:rsidP="001740A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F42155C" w14:textId="49ADADFD" w:rsidR="001F467B" w:rsidRDefault="004759F9" w:rsidP="001740A4">
+          <w:p w14:paraId="1F42155C" w14:textId="49ADADFD" w:rsidR="001F467B" w:rsidRPr="008D4A2F" w:rsidRDefault="004759F9" w:rsidP="001740A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For one or more of the changes of research below, investigators/study teams must obtain OSF Research Administration p</w:t>
             </w:r>
-            <w:r w:rsidR="00385FEF" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00385FEF" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ermission </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PRIOR to submission for IRB review/approval OR PRIOR to implementation/initiation of changes that have already received IRB approval</w:t>
             </w:r>
-            <w:r w:rsidR="00E12CB4" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00E12CB4" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00B17D87" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B17D87" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003B6B6B" w:rsidRPr="003B6B6B">
-[...39 lines deleted...]
-            <w:r w:rsidR="003B6B6B" w:rsidRPr="003B6B6B">
+            <w:r w:rsidR="003B6B6B" w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To request permission, complete this form electronically and email it along with </w:t>
+            </w:r>
+            <w:r w:rsidR="003B6B6B" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>all related documents</w:t>
             </w:r>
-            <w:r w:rsidR="003B6B6B" w:rsidRPr="003B6B6B">
+            <w:r w:rsidR="003B6B6B" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidR="003B6B6B" w:rsidRPr="003B6B6B">
+              <w:r w:rsidR="003B6B6B" w:rsidRPr="008D4A2F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>OSF Research Administration</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="003B6B6B" w:rsidRPr="003B6B6B">
+            <w:r w:rsidR="003B6B6B" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. Multiple changes for a single study may be requested on one form. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="605ADA8D" w14:textId="77777777" w:rsidR="001F467B" w:rsidRDefault="001F467B" w:rsidP="001740A4">
+          <w:p w14:paraId="605ADA8D" w14:textId="77777777" w:rsidR="001F467B" w:rsidRPr="008D4A2F" w:rsidRDefault="001F467B" w:rsidP="001740A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4A387FEE" w14:textId="6B83AA1E" w:rsidR="001F467B" w:rsidRDefault="001F467B" w:rsidP="001740A4">
+          <w:p w14:paraId="4A387FEE" w14:textId="6B83AA1E" w:rsidR="001F467B" w:rsidRPr="008D4A2F" w:rsidRDefault="001F467B" w:rsidP="001740A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F467B">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Administration will not accept this form unless completed according to instructions. </w:t>
             </w:r>
-            <w:r w:rsidRPr="001F467B">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">For changes not listed below, consult the OSF </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12">
-[...10 lines deleted...]
-            <w:r w:rsidR="09EC8424" w:rsidRPr="6604D807">
+            <w:r w:rsidR="0F9CAA49" w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="0F9CAA49" w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://x.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" \h</w:instrText>
+            </w:r>
+            <w:r w:rsidR="0F9CAA49" w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0F9CAA49" w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0F9CAA49" w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ministry Research Administration Project Permission Policy</w:t>
+            </w:r>
+            <w:r w:rsidR="0F9CAA49" w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="09EC8424" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F467B">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001F467B">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Not every change requires OSF Research Administration review/permission before submission to the IRB of record or implementation</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F467B">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="003B6B6B">
-[...26 lines deleted...]
-            <w:r w:rsidR="5E786C59" w:rsidRPr="6604D807">
+            <w:r w:rsidR="003B6B6B" w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For assistance, contact the </w:t>
+            </w:r>
+            <w:r w:rsidR="5E786C59" w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="5E786C59" w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "mailto:osf.clinicalresearch@osfhealthcare.org?subject=Research%20Application%20Questions" \h</w:instrText>
+            </w:r>
+            <w:r w:rsidR="5E786C59" w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="5E786C59" w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="5E786C59" w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OSF Research Administration</w:t>
+            </w:r>
+            <w:r w:rsidR="5E786C59" w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="5E786C59" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> office via email or phone at 309-624-</w:t>
             </w:r>
-            <w:r w:rsidR="7357DCD5" w:rsidRPr="6604D807">
+            <w:r w:rsidR="7357DCD5" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7553</w:t>
             </w:r>
-            <w:r w:rsidR="5E786C59" w:rsidRPr="6604D807">
+            <w:r w:rsidR="5E786C59" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="003B6B6B" w:rsidRPr="003B6B6B">
+            <w:r w:rsidR="003B6B6B" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Visit the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14">
-[...10 lines deleted...]
-            <w:r w:rsidR="003B6B6B" w:rsidRPr="003B6B6B">
+            <w:r w:rsidR="5E786C59" w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="5E786C59" w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://www.osfhealthcare.org/research/" \h</w:instrText>
+            </w:r>
+            <w:r w:rsidR="5E786C59" w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="5E786C59" w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="5E786C59" w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OSF HealthCare Research website</w:t>
+            </w:r>
+            <w:r w:rsidR="5E786C59" w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003B6B6B" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for further information on OSF procedures, forms, policies, templates, and training requirements.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45EFB75D" w14:textId="77777777" w:rsidR="001F467B" w:rsidRDefault="001F467B" w:rsidP="001740A4">
+          <w:p w14:paraId="45EFB75D" w14:textId="77777777" w:rsidR="001F467B" w:rsidRPr="008D4A2F" w:rsidRDefault="001F467B" w:rsidP="001740A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3ED5449B" w14:textId="260FA4E3" w:rsidR="005E3C61" w:rsidRDefault="001F467B" w:rsidP="005E3C61">
+          <w:p w14:paraId="3ED5449B" w14:textId="260FA4E3" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="001F467B" w:rsidP="005E3C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Select</w:t>
             </w:r>
-            <w:r w:rsidR="00B17D87" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B17D87" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> all that apply</w:t>
             </w:r>
-            <w:r w:rsidR="007D16E2" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="007D16E2" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65A0E444" w14:textId="77777777" w:rsidR="00BB153E" w:rsidRPr="00520E4A" w:rsidRDefault="00BB153E" w:rsidP="005E3C61">
+          <w:p w14:paraId="65A0E444" w14:textId="77777777" w:rsidR="00BB153E" w:rsidRPr="008D4A2F" w:rsidRDefault="00BB153E" w:rsidP="005E3C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16B5BC63" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="00520E4A" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="16B5BC63" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:ind w:firstLine="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Change of Principal Investigator (PI) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5508DFC8" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="00520E4A" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="5508DFC8" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="794" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> and sponsor approval when applicable</w:t>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Include department approval and sponsor approval when applicable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="507DCFE0" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="00520E4A" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="507DCFE0" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:ind w:left="792" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Sections II</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> IV</w:t>
+              <w:t>Sections II, III &amp; IV</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="081C892F" w14:textId="253A532D" w:rsidR="005E3C61" w:rsidRPr="00520E4A" w:rsidRDefault="00786A27" w:rsidP="008D2E26">
+          <w:p w14:paraId="081C892F" w14:textId="253A532D" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="00786A27" w:rsidP="008D2E26">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00607B8F" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00607B8F" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49C78D5E" w14:textId="7AC828D3" w:rsidR="005E3C61" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="49C78D5E" w14:textId="7AC828D3" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:ind w:left="576" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009D2786">
-[...39 lines deleted...]
-            <w:r w:rsidR="00E95E1C">
+            <w:r w:rsidR="009D2786" w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Change </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of research personnel</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95E1C" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="078718F5" w14:textId="14FC9F66" w:rsidR="005E3C61" w:rsidRDefault="009D2786" w:rsidP="005E3C61">
+          <w:p w14:paraId="078718F5" w14:textId="14FC9F66" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="009D2786" w:rsidP="005E3C61">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:ind w:left="794" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ADDITION of Research Personnel: </w:t>
             </w:r>
-            <w:r w:rsidR="005E3C61" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="005E3C61" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete </w:t>
             </w:r>
-            <w:r w:rsidR="005E3C61" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="005E3C61" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Sections II</w:t>
-[...19 lines deleted...]
-              <w:t>&amp; IV</w:t>
+              <w:t>Sections II &amp; IV</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="321D8936" w14:textId="7B579A0A" w:rsidR="009D2786" w:rsidRDefault="009D2786" w:rsidP="005E3C61">
+          <w:p w14:paraId="321D8936" w14:textId="7B579A0A" w:rsidR="009D2786" w:rsidRPr="008D4A2F" w:rsidRDefault="009D2786" w:rsidP="005E3C61">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:ind w:left="794" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">REMOVAL of Research Personnel: Notify </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidRPr="009D2786">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="008D4A2F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>OSF Research Administration</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> via email</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01954761" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="00520E4A" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="01954761" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56E01832" w14:textId="01598892" w:rsidR="005E3C61" w:rsidRPr="00520E4A" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="56E01832" w14:textId="01598892" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:ind w:left="-18"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Modifications to protocol </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>with financial or contractual implications</w:t>
             </w:r>
-            <w:r w:rsidR="00D67821">
+            <w:r w:rsidR="00D67821" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e.g.</w:t>
             </w:r>
-            <w:r w:rsidR="00D67821">
+            <w:r w:rsidR="00D67821" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-[...31 lines deleted...]
-            <w:r w:rsidR="00D67821">
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> billing or tests/procedures</w:t>
+            </w:r>
+            <w:r w:rsidR="00D67821" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E0D2CB3" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="00DD1ACB" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="6E0D2CB3" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="794" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD1ACB">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Include updated documents as applicable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A78C1F9" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="00DD1ACB" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="0A78C1F9" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:ind w:left="794" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD1ACB">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This may include coverage analysis, contract, protocol, informed consent, and funding sheet/budget materials</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55B61325" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="00520E4A" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="55B61325" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="792" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Section II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E81CB5A" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="00520E4A" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="7E81CB5A" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54633BD2" w14:textId="3852593D" w:rsidR="005E3C61" w:rsidRPr="00520E4A" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="54633BD2" w14:textId="3852593D" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Modifications to coverage analysis, </w:t>
             </w:r>
-            <w:r w:rsidR="00D67821" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00D67821" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>contract,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> or budget </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DFAD881" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="7DFAD881" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="794" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> documents as applicable</w:t>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Include updated documents as applicable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B50B850" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="00520E4A" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="1B50B850" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:ind w:left="794" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t>informed consent, and funding sheet/budget materials</w:t>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>This may include coverage analysis, contract, protocol, informed consent, and funding sheet/budget materials</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02BB9AD3" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="00520E4A" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="02BB9AD3" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:ind w:left="792" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Section II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C138638" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="00520E4A" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="7C138638" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:ind w:left="576" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14110523" w14:textId="48A1F7A8" w:rsidR="005E3C61" w:rsidRPr="00520E4A" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="14110523" w14:textId="48A1F7A8" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:ind w:firstLine="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-[...87 lines deleted...]
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Addition of a facility, location, or department beyond </w:t>
+            </w:r>
+            <w:r w:rsidR="00132AB6" w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">current </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OSF Permission</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BFECDAE" w14:textId="62D36932" w:rsidR="005E3C61" w:rsidRPr="00520E4A" w:rsidRDefault="005E3C61" w:rsidP="009F7009">
+          <w:p w14:paraId="6BFECDAE" w14:textId="62D36932" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="009F7009">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:ind w:left="794" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Include</w:t>
             </w:r>
-            <w:r w:rsidR="00132AB6">
+            <w:r w:rsidR="00132AB6" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> documentation of</w:t>
             </w:r>
-            <w:r w:rsidR="009F7009">
+            <w:r w:rsidR="009F7009" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> facility/location/department</w:t>
             </w:r>
-            <w:r w:rsidR="009D2786">
+            <w:r w:rsidR="009D2786" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>approval when applicable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29256E5E" w14:textId="64B0A4E8" w:rsidR="005E3C61" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="29256E5E" w14:textId="64B0A4E8" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:ind w:left="792" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Sections II</w:t>
-[...19 lines deleted...]
-              <w:t>&amp; V</w:t>
+              <w:t>Sections II &amp; V</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67B34A05" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRDefault="005E3C61" w:rsidP="008D2E26">
+          <w:p w14:paraId="67B34A05" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="008D2E26">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="792"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="518FDF25" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="00520E4A" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="518FDF25" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:ind w:left="576" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Change to IRB of Record or IRB Reliance Agreement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17705F97" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="00520E4A" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="17705F97" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:ind w:left="794" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Include copy of relevant IRB notification or current reliance agreement if applicable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D0FF2D4" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="00520E4A" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
+          <w:p w14:paraId="4D0FF2D4" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="005E3C61">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:ind w:left="792" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sections II </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Sections II &amp; VI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="724F5917" w14:textId="77777777" w:rsidR="005E3C61" w:rsidRPr="008D4A2F" w:rsidRDefault="005E3C61" w:rsidP="008D2E26">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">&amp; </w:t>
-[...20 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0B2E9226" w14:textId="47761E3F" w:rsidR="00C9784C" w:rsidRPr="00520E4A" w:rsidRDefault="00607B8F" w:rsidP="005E3C61">
+          <w:p w14:paraId="0B2E9226" w14:textId="47761E3F" w:rsidR="00C9784C" w:rsidRPr="008D4A2F" w:rsidRDefault="00607B8F" w:rsidP="005E3C61">
             <w:pPr>
               <w:ind w:left="252"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00091373" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00091373" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>odifications to</w:t>
             </w:r>
-            <w:r w:rsidR="00B17D87" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B17D87" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005E3C61">
+            <w:r w:rsidR="005E3C61" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nformed consent(s)</w:t>
             </w:r>
-            <w:r w:rsidR="00091373" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00091373" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C9784C" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00C9784C" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>specific to pregnancy or reproductive risk</w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005E3C61">
+            <w:r w:rsidR="005E3C61" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>when PIRB is not IRB of record</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53B91506" w14:textId="19732005" w:rsidR="00607B8F" w:rsidRPr="00520E4A" w:rsidRDefault="00017AD9" w:rsidP="00C9784C">
+          <w:p w14:paraId="53B91506" w14:textId="19732005" w:rsidR="00607B8F" w:rsidRPr="008D4A2F" w:rsidRDefault="00017AD9" w:rsidP="00C9784C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="794" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidR="00607B8F" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00607B8F" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nclude</w:t>
             </w:r>
-            <w:r w:rsidR="00C9784C" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00C9784C" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00607B8F" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00607B8F" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">updated </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">site-specific </w:t>
             </w:r>
-            <w:r w:rsidR="00091373" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00091373" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>informed consent</w:t>
             </w:r>
-            <w:r w:rsidR="00607B8F" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00607B8F" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(s) with</w:t>
             </w:r>
-            <w:r w:rsidR="00C9784C" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00C9784C" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00607B8F" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00607B8F" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tracked changes</w:t>
             </w:r>
-            <w:r w:rsidR="00607514" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00607514" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> as applicable</w:t>
             </w:r>
-            <w:r w:rsidR="00607B8F" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00607B8F" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="563E5E6F" w14:textId="69199B97" w:rsidR="00607B8F" w:rsidRPr="00520E4A" w:rsidRDefault="00607B8F" w:rsidP="00956EF2">
+          <w:p w14:paraId="563E5E6F" w14:textId="69199B97" w:rsidR="00607B8F" w:rsidRPr="008D4A2F" w:rsidRDefault="00607B8F" w:rsidP="00956EF2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="792" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Section II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="612F8AE7" w14:textId="77777777" w:rsidR="00091373" w:rsidRPr="00520E4A" w:rsidRDefault="00091373" w:rsidP="00091373">
+          <w:p w14:paraId="612F8AE7" w14:textId="77777777" w:rsidR="00091373" w:rsidRPr="008D4A2F" w:rsidRDefault="00091373" w:rsidP="00091373">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="792"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="50E9DA75" w14:textId="700A2E5D" w:rsidR="00091373" w:rsidRPr="00520E4A" w:rsidRDefault="00091373" w:rsidP="00091373">
+          <w:p w14:paraId="50E9DA75" w14:textId="700A2E5D" w:rsidR="00091373" w:rsidRPr="008D4A2F" w:rsidRDefault="00091373" w:rsidP="00091373">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Addition of a new informed consent document(s)</w:t>
             </w:r>
-            <w:r w:rsidR="005E3C61">
-[...15 lines deleted...]
-            <w:r w:rsidR="005E3C61" w:rsidRPr="005E3C61">
+            <w:r w:rsidR="005E3C61" w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when PIRB is </w:t>
+            </w:r>
+            <w:r w:rsidR="005E3C61" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r w:rsidR="005E3C61" w:rsidRPr="005E3C61">
+            <w:r w:rsidR="005E3C61" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> IRB of record</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49D47979" w14:textId="5F7C719C" w:rsidR="00091373" w:rsidRPr="00520E4A" w:rsidRDefault="00091373" w:rsidP="00091373">
+          <w:p w14:paraId="49D47979" w14:textId="5F7C719C" w:rsidR="00091373" w:rsidRPr="008D4A2F" w:rsidRDefault="00091373" w:rsidP="00091373">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:ind w:left="793" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Include site-specific informed consent(s)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and updated protocol with tracked changes as applicable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35C59BEF" w14:textId="70A01E14" w:rsidR="003B6B6B" w:rsidRPr="008D2E26" w:rsidRDefault="00091373">
+          <w:p w14:paraId="36F6CC39" w14:textId="42AB25F5" w:rsidR="00091373" w:rsidRPr="00060186" w:rsidRDefault="00091373" w:rsidP="46A81F3D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:ind w:left="792" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B6B6B">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete </w:t>
             </w:r>
-            <w:r w:rsidR="00957D01" w:rsidRPr="003B6B6B">
+            <w:r w:rsidR="00957D01" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Section II</w:t>
             </w:r>
+            <w:r w:rsidR="01030EA3" w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="441424C8" w14:textId="19FBADAF" w:rsidR="00607B8F" w:rsidRPr="008D2E26" w:rsidRDefault="00607B8F" w:rsidP="008D2E26">
+          <w:p w14:paraId="2D40DD7A" w14:textId="7BE7D03B" w:rsidR="46A81F3D" w:rsidRPr="00060186" w:rsidRDefault="46A81F3D" w:rsidP="00060186">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="612"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58C84E80" w14:textId="0720F23C" w:rsidR="46A81F3D" w:rsidRPr="008D4A2F" w:rsidRDefault="005D299E" w:rsidP="00060186">
+            <w:pPr>
+              <w:ind w:firstLine="255"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Change of </w:t>
+            </w:r>
+            <w:r w:rsidR="00C52C49" w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Data Capture software to </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA47B1" w:rsidRPr="0043788A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OSF’s </w:t>
+            </w:r>
+            <w:r w:rsidR="00C52C49" w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>REDCap</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25CD77FA" w14:textId="0EB95D74" w:rsidR="00B640E1" w:rsidRPr="008D4A2F" w:rsidRDefault="00822E06" w:rsidP="00060186">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="63"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="795"/>
+              </w:tabs>
+              <w:ind w:hanging="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete </w:t>
+            </w:r>
+            <w:r w:rsidR="008F157F" w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">required training and access process listed on </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="008F157F" w:rsidRPr="00060186">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>OSF Research Administration website</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7EEA5E9E" w14:textId="4BAEC41A" w:rsidR="008F157F" w:rsidRPr="00060186" w:rsidRDefault="00D40C07" w:rsidP="00060186">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="63"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="795"/>
+              </w:tabs>
+              <w:ind w:hanging="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Section II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="441424C8" w14:textId="19FBADAF" w:rsidR="00607B8F" w:rsidRPr="008D4A2F" w:rsidRDefault="00607B8F" w:rsidP="008D2E26">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00725179" w:rsidRPr="00520E4A" w14:paraId="29DB073C" w14:textId="77777777">
+    </w:tbl>
+    <w:p w14:paraId="70CADBD3" w14:textId="595B2946" w:rsidR="00764572" w:rsidRPr="00060186" w:rsidRDefault="00A73A96">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060186">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00060186">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54993256" w14:textId="49D48FF1" w:rsidR="003D30AA" w:rsidRPr="00060186" w:rsidRDefault="003D30AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section II: General Information</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A73A96" w:rsidRPr="008D4A2F" w14:paraId="5488B3AF" w14:textId="77777777" w:rsidTr="00060186">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...169 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17A5F3DA" w14:textId="48669716" w:rsidR="00725179" w:rsidRPr="00520E4A" w:rsidRDefault="00725179" w:rsidP="00E12CB4">
+          <w:p w14:paraId="17A5F3DA" w14:textId="48669716" w:rsidR="00725179" w:rsidRPr="008D4A2F" w:rsidRDefault="00725179" w:rsidP="00E12CB4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Current PI Name:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="SubmitterName"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="SubmitterName"/>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607514" w:rsidRPr="00520E4A" w14:paraId="5886E29F" w14:textId="77777777" w:rsidTr="00CE40FE">
+      <w:tr w:rsidR="00A73A96" w:rsidRPr="008D4A2F" w14:paraId="5886E29F" w14:textId="77777777" w:rsidTr="00060186">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14A9FE21" w14:textId="3E5ED795" w:rsidR="00607514" w:rsidRPr="00520E4A" w:rsidRDefault="00607514" w:rsidP="00607514">
+          <w:p w14:paraId="14A9FE21" w14:textId="3E5ED795" w:rsidR="00607514" w:rsidRPr="008D4A2F" w:rsidRDefault="00607514" w:rsidP="00607514">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Current PI Email:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00725179" w:rsidRPr="00520E4A" w14:paraId="741ACA35" w14:textId="77777777" w:rsidTr="00CE40FE">
+      <w:tr w:rsidR="00A73A96" w:rsidRPr="008D4A2F" w14:paraId="741ACA35" w14:textId="77777777" w:rsidTr="00060186">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B075A2A" w14:textId="46B914FC" w:rsidR="00725179" w:rsidRPr="00520E4A" w:rsidRDefault="00607514" w:rsidP="00E12CB4">
+          <w:p w14:paraId="4B075A2A" w14:textId="46B914FC" w:rsidR="00725179" w:rsidRPr="008D4A2F" w:rsidRDefault="00607514" w:rsidP="00E12CB4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Project/Protocol Title and/or Number:</w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00725179" w:rsidRPr="00520E4A" w14:paraId="03DD34B0" w14:textId="77777777" w:rsidTr="00CE40FE">
+      <w:tr w:rsidR="00A73A96" w:rsidRPr="008D4A2F" w14:paraId="03DD34B0" w14:textId="77777777" w:rsidTr="00060186">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33A2B3EC" w14:textId="5D10B80D" w:rsidR="00725179" w:rsidRPr="00520E4A" w:rsidRDefault="00607514" w:rsidP="00E12CB4">
+          <w:p w14:paraId="33A2B3EC" w14:textId="5D10B80D" w:rsidR="00725179" w:rsidRPr="008D4A2F" w:rsidRDefault="00607514" w:rsidP="00E12CB4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> IRB of Record:</w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00956EF2" w:rsidRPr="00520E4A" w14:paraId="6385B0D3" w14:textId="77777777" w:rsidTr="00CE40FE">
+      <w:tr w:rsidR="00A73A96" w:rsidRPr="008D4A2F" w14:paraId="6385B0D3" w14:textId="77777777" w:rsidTr="00060186">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D092963" w14:textId="314C18CD" w:rsidR="00956EF2" w:rsidRPr="00520E4A" w:rsidRDefault="00607514" w:rsidP="00B41A5A">
+          <w:p w14:paraId="7D092963" w14:textId="314C18CD" w:rsidR="00956EF2" w:rsidRPr="008D4A2F" w:rsidRDefault="00607514" w:rsidP="00B41A5A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00956EF2" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00956EF2" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00956EF2" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00956EF2" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Submitter/Study </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="00956EF2" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00956EF2" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ontact</w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
-            <w:r w:rsidR="00956EF2" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00956EF2" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if not PI): </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text2"/>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00956EF2" w:rsidRPr="00520E4A" w14:paraId="26613A2F" w14:textId="77777777" w:rsidTr="00CE40FE">
+      <w:tr w:rsidR="00A73A96" w:rsidRPr="008D4A2F" w14:paraId="26613A2F" w14:textId="77777777" w:rsidTr="00060186">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1F0075" w14:textId="01DE9B4D" w:rsidR="00956EF2" w:rsidRPr="00520E4A" w:rsidRDefault="00607514" w:rsidP="00B41A5A">
+          <w:p w14:paraId="1E1F0075" w14:textId="01DE9B4D" w:rsidR="00956EF2" w:rsidRPr="008D4A2F" w:rsidRDefault="00607514" w:rsidP="00B41A5A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="00060186">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00956EF2" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00956EF2" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Submitter</w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00956EF2" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00956EF2" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Study </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="00956EF2" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00956EF2" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ontact</w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Email</w:t>
             </w:r>
-            <w:r w:rsidR="00956EF2" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00956EF2" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if not PI):</w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text3"/>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidR="00B41A5A" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00B41A5A" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00725179" w:rsidRPr="00520E4A" w14:paraId="03DD4673" w14:textId="77777777" w:rsidTr="00CE40FE">
+      <w:tr w:rsidR="00A73A96" w:rsidRPr="008D4A2F" w14:paraId="03DD4673" w14:textId="77777777" w:rsidTr="00060186">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="385D3407" w14:textId="77777777" w:rsidR="00725179" w:rsidRDefault="00607514" w:rsidP="00E12CB4">
+          <w:p w14:paraId="5D4D91BF" w14:textId="4F771219" w:rsidR="00FE1A82" w:rsidRPr="008D4A2F" w:rsidRDefault="00607514" w:rsidP="00AA47B1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Description &amp; Reason for Change (</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>brief summary</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">): </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00725179" w:rsidRPr="00520E4A">
+            <w:r w:rsidR="00725179" w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0B37" w:rsidRPr="00520E4A" w14:paraId="441424D6" w14:textId="77777777" w:rsidTr="007D16E2">
+    </w:tbl>
+    <w:p w14:paraId="0EE4E392" w14:textId="39AFD819" w:rsidR="003D30AA" w:rsidRPr="00060186" w:rsidRDefault="004F39BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="008C5CD5" w:rsidRPr="00060186">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Section III: New Principal Investigator Information</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="11026" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="11026"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00764572" w:rsidRPr="008D4A2F" w14:paraId="6FC0F3B7" w14:textId="77777777" w:rsidTr="00060186">
         <w:trPr>
-          <w:trHeight w:val="360"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="11026" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D62E30F" w14:textId="77777777" w:rsidR="00721973" w:rsidRDefault="00721973" w:rsidP="00277331">
+          <w:p w14:paraId="69100AA3" w14:textId="5CB80A2B" w:rsidR="00764572" w:rsidRPr="008D4A2F" w:rsidRDefault="00764572" w:rsidP="00810E47">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="231" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00333473" w:rsidRPr="00520E4A">
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Last Name: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text40"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00520E4A">
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        First Name: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text41"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00A62C1C" w:rsidRPr="00520E4A">
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        Degree(s): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text42"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E845DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00520E4A">
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ob Title: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text43"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-[...3 lines deleted...]
-              <w:t>Principal Investigator Information</w:t>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0B37" w:rsidRPr="00520E4A" w14:paraId="441424EC" w14:textId="77777777" w:rsidTr="00CE40FE">
+      <w:tr w:rsidR="00764572" w:rsidRPr="008D4A2F" w14:paraId="2DF1ECC1" w14:textId="77777777" w:rsidTr="00060186">
         <w:trPr>
-          <w:trHeight w:val="288"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="11026" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="441424EB" w14:textId="2D455C66" w:rsidR="00BA0B37" w:rsidRPr="00520E4A" w:rsidRDefault="006F4315" w:rsidP="00B53C5D">
+          <w:p w14:paraId="4E9E6768" w14:textId="77777777" w:rsidR="00764572" w:rsidRPr="008D4A2F" w:rsidRDefault="00764572" w:rsidP="00060186">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="231" w:hanging="254"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00BA0B37" w:rsidRPr="00520E4A">
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Employing institution(s) and department(s): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00BA0B37" w:rsidRPr="00520E4A">
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text69"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00B53C5D" w:rsidRPr="00520E4A">
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00BA0B37" w:rsidRPr="00520E4A">
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00277331" w:rsidRPr="00520E4A">
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00BA0B37" w:rsidRPr="00520E4A">
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>PI Information:</w:t>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0B37" w:rsidRPr="00520E4A" w14:paraId="441424EF" w14:textId="77777777" w:rsidTr="008F3515">
+      <w:tr w:rsidR="00764572" w:rsidRPr="008D4A2F" w14:paraId="6D51B040" w14:textId="77777777" w:rsidTr="00060186">
         <w:trPr>
-          <w:trHeight w:val="288"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5369" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="11026" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="441424ED" w14:textId="2F33C9BB" w:rsidR="00BA0B37" w:rsidRPr="00520E4A" w:rsidRDefault="00BA0B37" w:rsidP="004177AB">
+          <w:p w14:paraId="35147823" w14:textId="77777777" w:rsidR="00764572" w:rsidRPr="008D4A2F" w:rsidRDefault="00764572" w:rsidP="00810E47">
             <w:pPr>
-              <w:ind w:firstLine="288"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="231" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-[...27 lines deleted...]
-                <w:u w:val="single"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preferred Email Address: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-[...4 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-[...12 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-[...147 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0B37" w:rsidRPr="00520E4A" w14:paraId="441424F2" w14:textId="77777777" w:rsidTr="00D67821">
+      <w:tr w:rsidR="00764572" w:rsidRPr="008D4A2F" w14:paraId="41295AF4" w14:textId="77777777" w:rsidTr="00060186">
         <w:trPr>
-          <w:trHeight w:val="441"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5369" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="11026" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="441424F0" w14:textId="17F6045A" w:rsidR="00BA0B37" w:rsidRPr="00520E4A" w:rsidRDefault="00BA0B37" w:rsidP="004177AB">
+          <w:p w14:paraId="71E389C6" w14:textId="77777777" w:rsidR="00764572" w:rsidRPr="008D4A2F" w:rsidRDefault="00764572" w:rsidP="00810E47">
             <w:pPr>
-              <w:ind w:firstLine="288"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="231" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-[...321 lines deleted...]
-                <w:u w:val="single"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preferred Phone Number: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-[...4 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-[...12 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-[...4 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
-            </w:r>
-[...159 lines deleted...]
-              <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0B37" w:rsidRPr="00520E4A" w14:paraId="441424F6" w14:textId="77777777" w:rsidTr="00D67821">
+      <w:tr w:rsidR="008D4A2F" w:rsidRPr="008D4A2F" w14:paraId="28DAEACE" w14:textId="77777777" w:rsidTr="00810E47">
         <w:trPr>
-          <w:trHeight w:val="387"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="11026" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D60E4F4" w14:textId="77777777" w:rsidR="002F4626" w:rsidRDefault="002F4626" w:rsidP="002F4626">
+          <w:p w14:paraId="6A931D60" w14:textId="346927F9" w:rsidR="00764572" w:rsidRPr="008D4A2F" w:rsidRDefault="00764572" w:rsidP="00060186">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="231" w:hanging="254"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...28 lines deleted...]
-            <w:r w:rsidR="008C185E" w:rsidRPr="002F4626">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Download, complete, and submit  the appropriate </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidR="008C185E" w:rsidRPr="002F4626">
+              <w:t xml:space="preserve">Download, complete, and submit the appropriate </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14">
+              <w:r w:rsidRPr="008D4A2F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Conflict of Interest/Significant Financial Interest form</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="008C185E" w:rsidRPr="002F4626">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(s) </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>(s) to BOTH OSF Research Administration AND PIRB (when PIRB is either IRB of Record or providing joint local oversight). See Section IV, Item #</w:t>
+            </w:r>
+            <w:r w:rsidR="00856ED3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">         </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008C185E" w:rsidRPr="002F4626">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">to BOTH OSF Research Administration AND PIRB (when PIRB is EITHER IRB of Record OR providing </w:t>
-[...12 lines deleted...]
-            <w:r>
+              <w:t>below</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">         </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008C185E" w:rsidRPr="002F4626">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>joint local oversight):</w:t>
+              <w:t>for form</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> completion requirements.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46505DB5" w14:textId="77777777" w:rsidR="008C185E" w:rsidRPr="00465A6D" w:rsidRDefault="008C185E" w:rsidP="008C185E">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008732A5" w:rsidRPr="008D4A2F" w14:paraId="2AF075CD" w14:textId="77777777" w:rsidTr="00060186">
+        <w:trPr>
+          <w:trHeight w:val="701"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11026" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="716EAF22" w14:textId="77777777" w:rsidR="00764572" w:rsidRPr="00060186" w:rsidRDefault="00764572" w:rsidP="00060186">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
+                <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00155F3A">
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="231" w:hanging="254"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Use the </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t>Is the new PI a resident, fellow, nurse or student?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3211CE59" w14:textId="77777777" w:rsidR="008C185E" w:rsidRPr="002F4626" w:rsidRDefault="008C185E" w:rsidP="002F4626">
+          <w:p w14:paraId="3E41A470" w14:textId="5F6D3A15" w:rsidR="00764572" w:rsidRPr="008D4A2F" w:rsidRDefault="00764572" w:rsidP="00810E47">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-[...2 lines deleted...]
-                <w:u w:val="single"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C185E">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">For ANY study that has ANY funding or sponsorship outside of employing institution, every investigator and study team member must complete </w:t>
-[...23 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...151 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007D16E2" w:rsidRPr="00520E4A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D16E2" w:rsidRPr="00520E4A">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007D16E2" w:rsidRPr="00520E4A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="007D16E2" w:rsidRPr="00520E4A">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007D16E2" w:rsidRPr="00520E4A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D16E2" w:rsidRPr="00520E4A">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007D16E2" w:rsidRPr="00520E4A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="007D16E2" w:rsidRPr="00520E4A">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Resident   </w:t>
+            </w:r>
+            <w:r w:rsidR="0081313E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007D16E2" w:rsidRPr="00520E4A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D16E2" w:rsidRPr="00520E4A">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007D16E2" w:rsidRPr="00520E4A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="007D16E2" w:rsidRPr="00520E4A">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fellow   </w:t>
+            </w:r>
+            <w:r w:rsidR="003F5289">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007D16E2" w:rsidRPr="00520E4A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007D16E2" w:rsidRPr="00520E4A">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007D16E2" w:rsidRPr="00520E4A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="007D16E2" w:rsidRPr="00520E4A">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Nurse</w:t>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Nurse   </w:t>
+            </w:r>
+            <w:r w:rsidR="00A33EA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Medical Student   </w:t>
+            </w:r>
+            <w:r w:rsidR="00A33EA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Other Student  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B4CA1" w:rsidRPr="00520E4A" w14:paraId="719B1925" w14:textId="77777777" w:rsidTr="00D67821">
+      <w:tr w:rsidR="00764572" w:rsidRPr="008D4A2F" w14:paraId="3034C243" w14:textId="77777777" w:rsidTr="00060186">
         <w:trPr>
-          <w:trHeight w:val="387"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="11026" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="387813C4" w14:textId="651F4F80" w:rsidR="005B4CA1" w:rsidRPr="00520E4A" w:rsidRDefault="004177AB" w:rsidP="004177AB">
+          <w:p w14:paraId="0BDCC9C2" w14:textId="77777777" w:rsidR="00764572" w:rsidRPr="008D4A2F" w:rsidRDefault="00764572" w:rsidP="00810E47">
             <w:pPr>
-              <w:ind w:firstLine="288"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:between w:val="dashed" w:sz="4" w:space="1" w:color="auto"/>
+              </w:pBdr>
+              <w:ind w:left="231" w:hanging="231"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-[...18 lines deleted...]
-                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Reason for Current PI Leaving Project:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005B4CA1">
-[...25 lines deleted...]
-            <w:r w:rsidR="005B4CA1">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="005B4CA1">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="005B4CA1">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005B4CA1">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005B4CA1">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005B4CA1">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005B4CA1">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005B4CA1">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005B4CA1">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005B4CA1">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D16E2" w:rsidRPr="00520E4A" w14:paraId="3A468E67" w14:textId="77777777" w:rsidTr="00D67821">
+      <w:tr w:rsidR="00764572" w:rsidRPr="008D4A2F" w14:paraId="61420F22" w14:textId="77777777" w:rsidTr="00060186">
         <w:trPr>
-          <w:trHeight w:val="674"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11026" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="730D5350" w14:textId="77777777" w:rsidR="00764572" w:rsidRPr="008D4A2F" w:rsidRDefault="00764572" w:rsidP="00810E47">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+              <w:ind w:left="231" w:hanging="231"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NOTE:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> If there are questions about the new PI having the appropriate hospital privileges for the research, contact the OSF Credentialing Verification Office at 309-308-5050.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="02907318" w14:textId="06F6701C" w:rsidR="008C5CD5" w:rsidRPr="00060186" w:rsidRDefault="004F39BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="008C5CD5" w:rsidRPr="008D4A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Section IV: New Research Personnel Information</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid1"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00632A98" w:rsidRPr="008D4A2F" w14:paraId="440AF4AF" w14:textId="77777777" w:rsidTr="00060186">
+        <w:trPr>
+          <w:trHeight w:val="683"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="281B4C30" w14:textId="205C4326" w:rsidR="007D16E2" w:rsidRPr="00520E4A" w:rsidRDefault="007D16E2" w:rsidP="00855FE6">
+          <w:p w14:paraId="54EFEC39" w14:textId="65CF4E2A" w:rsidR="00632A98" w:rsidRPr="008D4A2F" w:rsidRDefault="00632A98" w:rsidP="00060186">
             <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00520E4A">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> If there are questions about the new PI having the appropriate hospital privileges for the research, contact the OSF Credentialing Verification Office at 309-308-5050.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> List </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the table below all new personnel (including new Principal Investigator) involved in conducting the research study. Involvement in conducting the research study includes one or more of the following:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...287 lines deleted...]
-          <w:p w14:paraId="11022B4A" w14:textId="61FCF1D4" w:rsidR="005F137F" w:rsidRPr="005F137F" w:rsidRDefault="005F137F" w:rsidP="005F137F">
+          <w:p w14:paraId="13461E4D" w14:textId="77777777" w:rsidR="00632A98" w:rsidRPr="008D4A2F" w:rsidRDefault="00632A98" w:rsidP="00060186">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:after="40"/>
+              <w:ind w:left="422" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F137F">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Providing substantial and/or substantive contributions to study conceptualization and/or design;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B4380AA" w14:textId="77777777" w:rsidR="005F137F" w:rsidRDefault="005F137F" w:rsidP="005F137F">
+          <w:p w14:paraId="0405306A" w14:textId="77777777" w:rsidR="00632A98" w:rsidRPr="008D4A2F" w:rsidRDefault="00632A98" w:rsidP="00060186">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:after="40"/>
+              <w:ind w:left="422" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F137F">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Obtaining information about living individuals by intervening or interacting with them for research purposes;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07ABB7E1" w14:textId="77777777" w:rsidR="005F137F" w:rsidRPr="005F137F" w:rsidRDefault="005F137F" w:rsidP="005F137F">
+          <w:p w14:paraId="561F0E13" w14:textId="77777777" w:rsidR="00632A98" w:rsidRPr="008D4A2F" w:rsidRDefault="00632A98" w:rsidP="00060186">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:after="40"/>
+              <w:ind w:left="422" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F137F">
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> about living individuals for research purposes;</w:t>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obtaining identifiable private information about </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>living individuals</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for research purposes;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61B9D61A" w14:textId="77777777" w:rsidR="005F137F" w:rsidRPr="005F137F" w:rsidRDefault="005F137F" w:rsidP="005F137F">
+          <w:p w14:paraId="006BD841" w14:textId="77777777" w:rsidR="00632A98" w:rsidRPr="008D4A2F" w:rsidRDefault="00632A98" w:rsidP="00060186">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:after="40"/>
+              <w:ind w:left="422" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F137F">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Obtaining the voluntary informed consent of individuals to be subjects in research; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31579975" w14:textId="616B7C48" w:rsidR="005F137F" w:rsidRPr="00671857" w:rsidRDefault="0048337D" w:rsidP="005F137F">
+          <w:p w14:paraId="4453F7ED" w14:textId="77777777" w:rsidR="00632A98" w:rsidRPr="008D4A2F" w:rsidRDefault="00632A98" w:rsidP="00060186">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:after="40"/>
+              <w:ind w:left="422" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">; </w:t>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accessing, studying, interpreting, or analyzing identifiable private information or data for research purposes; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F49E2D6" w14:textId="77777777" w:rsidR="00C26BCA" w:rsidRPr="00904E78" w:rsidRDefault="0048337D" w:rsidP="00C26BCA">
+          <w:p w14:paraId="645B0F6C" w14:textId="29D0D735" w:rsidR="00632A98" w:rsidRPr="008D4A2F" w:rsidRDefault="00632A98" w:rsidP="00060186">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:after="40"/>
+              <w:ind w:left="422" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00904E78">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reporting research study results</w:t>
             </w:r>
+            <w:r w:rsidR="002534AB" w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="70D09B4B" w14:textId="01695C85" w:rsidR="0048337D" w:rsidRDefault="00F80CC1" w:rsidP="00671857">
-[...32 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="146B7CC0" w14:textId="77777777" w:rsidR="00632A98" w:rsidRPr="00060186" w:rsidRDefault="00632A98" w:rsidP="00632A98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NOTE: For assistance with determining who needs to be added to the study team, c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>ontact the</w:t>
             </w:r>
-            <w:r w:rsidRPr="0083558B">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="0083558B">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="008D4A2F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Subject </w:t>
-[...26 lines deleted...]
-                <w:t>HSPP) team.</w:t>
+                <w:t>Human Subject    Protection Program (HSPP) team.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5CE62474" w14:textId="77777777" w:rsidR="000C7653" w:rsidRDefault="000C7653" w:rsidP="00671857">
+          <w:p w14:paraId="7A9D9568" w14:textId="77777777" w:rsidR="00632A98" w:rsidRPr="008D4A2F" w:rsidRDefault="00632A98" w:rsidP="00632A98">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A05719F" w14:textId="77777777" w:rsidR="008C185E" w:rsidRDefault="008C185E" w:rsidP="00671857">
+          <w:p w14:paraId="0A79B7D0" w14:textId="0A6227A5" w:rsidR="00632A98" w:rsidRPr="008D4A2F" w:rsidRDefault="00632A98" w:rsidP="00060186">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...46 lines deleted...]
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="005B4CA1">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
-            <w:r w:rsidRPr="005B4CA1">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> EACH person listed, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005B4CA1">
+              <w:t xml:space="preserve"> EACH </w:t>
+            </w:r>
+            <w:r w:rsidR="004D210B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">new </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">person listed, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CITI training must be completed before this form can be submitted:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="602267D8" w14:textId="7C46912F" w:rsidR="008C185E" w:rsidRPr="008C185E" w:rsidRDefault="005B4CA1" w:rsidP="008C185E">
+          <w:p w14:paraId="1A8D9146" w14:textId="6E957658" w:rsidR="00632A98" w:rsidRPr="00060186" w:rsidRDefault="00632A98" w:rsidP="00060186">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="65"/>
+              </w:numPr>
               <w:spacing w:after="40"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:ind w:left="422" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="00060186">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Refer to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidR="00654D54" w:rsidRPr="00654D54">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="0047624F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>“Education &amp; Training” webpage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00654D54">
-[...13 lines deleted...]
-              <w:t>for additional information.</w:t>
+            <w:r w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for additional information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001740A4" w:rsidRPr="00520E4A" w14:paraId="375B18E5" w14:textId="77777777" w:rsidTr="003F376D">
+      <w:tr w:rsidR="00632A98" w:rsidRPr="008D4A2F" w14:paraId="20FE1313" w14:textId="77777777" w:rsidTr="00632A98">
         <w:trPr>
           <w:trHeight w:val="2880"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10885" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="10800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="484E87F7" w14:textId="77777777" w:rsidR="008C185E" w:rsidRDefault="008C185E" w:rsidP="008C185E">
+          <w:p w14:paraId="7359B7A3" w14:textId="25FE2E16" w:rsidR="00632A98" w:rsidRPr="008D4A2F" w:rsidRDefault="00632A98" w:rsidP="00E936E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C185E">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C185E">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Download, complete, and submit  the appropriate </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="008C185E">
+              <w:t xml:space="preserve">Download, complete, and submit the appropriate </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="008D4A2F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Conflict of Interest/Significant Financial Interest form</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="008C185E">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(s) to </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15ECD08A" w14:textId="77777777" w:rsidR="008C185E" w:rsidRDefault="008C185E" w:rsidP="008C185E">
+          <w:p w14:paraId="53E6CECA" w14:textId="77777777" w:rsidR="00632A98" w:rsidRPr="008D4A2F" w:rsidRDefault="00632A98" w:rsidP="00E936E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008C185E">
+              <w:t xml:space="preserve">    BOTH OSF Research Administration AND PIRB (when PIRB is EITHER IRB of Record OR providing joint local </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58980ED9" w14:textId="77777777" w:rsidR="00632A98" w:rsidRPr="008D4A2F" w:rsidRDefault="00632A98" w:rsidP="00060186">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">BOTH OSF Research Administration AND PIRB (when PIRB is EITHER IRB of Record OR providing joint local </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...20 lines deleted...]
-              <w:t>oversight):</w:t>
+              <w:t xml:space="preserve">    oversight):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48F74632" w14:textId="1F0627D1" w:rsidR="008C185E" w:rsidRPr="008C185E" w:rsidRDefault="008C185E" w:rsidP="008C185E">
+          <w:p w14:paraId="5C7E7126" w14:textId="77777777" w:rsidR="00632A98" w:rsidRPr="00060186" w:rsidRDefault="00632A98" w:rsidP="00060186">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="422" w:hanging="180"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C185E">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">For studies that have NO funding or sponsorship outside of employing institution, PI completes SINGLE form to represent ENTIRE study team. Use the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidRPr="008C185E">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00060186">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:b/>
-                  <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>NON-SPONSORED CONFLICT OF INTEREST DISCLOSURE FORM (NSCOIDF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6303AF50" w14:textId="77777777" w:rsidR="008C185E" w:rsidRDefault="008C185E" w:rsidP="008C185E">
+          <w:p w14:paraId="79C7A23B" w14:textId="55048224" w:rsidR="00632A98" w:rsidRPr="00060186" w:rsidRDefault="00632A98" w:rsidP="00060186">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="422" w:hanging="180"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C185E">
-[...11 lines deleted...]
-              <w:r w:rsidRPr="002F4626">
+            <w:r w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>For ANY study that has ANY funding or sponsorship outside of employing institution, every</w:t>
+            </w:r>
+            <w:r w:rsidR="004D210B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> new</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investigator and study team member must complete </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00060186">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
-[...1 lines deleted...]
-                  <w:bCs/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part I: SIGNIFICANT </w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve"> INTEREST DISCLOSURE FORM</w:t>
+                <w:t>Part I: SIGNIFICANT FINANCIAL INTEREST DISCLOSURE FORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2A29CAC9" w14:textId="4D825594" w:rsidR="008C185E" w:rsidRPr="008C185E" w:rsidRDefault="008C185E" w:rsidP="008C185E">
+          <w:p w14:paraId="7C63F013" w14:textId="233AD624" w:rsidR="00632A98" w:rsidRPr="008D4A2F" w:rsidRDefault="00632A98" w:rsidP="00060186">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="54"/>
               </w:numPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="422" w:hanging="180"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C185E">
-[...11 lines deleted...]
-              <w:r w:rsidRPr="003F376D">
+            <w:r w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Each investigator and study member who has ANY disclosures of significant financial interest (SFI) in Part I must fill out </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00060186">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:b/>
-                  <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Part II: SIGNIFICANT FINANCIAL INTEREST DISCLOSURE FORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="01213568" w14:textId="77777777" w:rsidR="00684350" w:rsidRDefault="00684350" w:rsidP="0092222E">
-[...90 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C185E" w:rsidRPr="00520E4A" w14:paraId="641612E5" w14:textId="77777777" w:rsidTr="6BBF2BE7">
+    </w:tbl>
+    <w:p w14:paraId="03B87DB5" w14:textId="3119F343" w:rsidR="00AA584A" w:rsidRPr="008D4A2F" w:rsidRDefault="00696E86" w:rsidP="00AA584A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00AA584A" w:rsidRPr="008D4A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTE: To add rows, click on the final row to visualize “+,” then click on “+.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BB33FD" w14:textId="77777777" w:rsidR="00AA584A" w:rsidRPr="008D4A2F" w:rsidRDefault="00AA584A" w:rsidP="00AA584A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ADD ROWS BEFORE YOU BEGIN DATA ENTRY.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C64355" w14:textId="77777777" w:rsidR="00AA584A" w:rsidRPr="008D4A2F" w:rsidRDefault="00AA584A" w:rsidP="00AA584A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4779DF70" w14:textId="5E2E8277" w:rsidR="00AA584A" w:rsidRPr="00060186" w:rsidRDefault="00AA584A" w:rsidP="00060186">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NOTE: If referencing below the “Delegation of Authority Log” (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D4A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DoA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D4A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Log), then you should provide a copy of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D4A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DoA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D4A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Log.</w:t>
+      </w:r>
+      <w:r w:rsidR="00696E86" w:rsidRPr="008D4A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="11070" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1795"/>
+        <w:gridCol w:w="1175"/>
+        <w:gridCol w:w="1165"/>
+        <w:gridCol w:w="1327"/>
+        <w:gridCol w:w="3983"/>
+        <w:gridCol w:w="1625"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w14:paraId="14D2C678" w14:textId="77777777" w:rsidTr="00954731">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10885" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A35915B" w14:textId="77777777" w:rsidR="008C185E" w:rsidRPr="008C185E" w:rsidRDefault="008C185E" w:rsidP="008C185E">
+          <w:p w14:paraId="6E1230BE" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1175" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE4E302" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="006548D8" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E5927A" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Employer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1327" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0731287E" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Role in Study</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3983" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03EB18E8" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Responsibilities/Tasks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D27396C" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Listed on FDA Form 1572?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...15 lines deleted...]
-      <w:tr w:rsidR="00682D50" w:rsidRPr="00520E4A" w14:paraId="700B002B" w14:textId="47A44EF5" w:rsidTr="00FC1F24">
+      <w:tr w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w14:paraId="0B93B83F" w14:textId="77777777" w:rsidTr="00954731">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="259"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C404F02" w14:textId="77777777" w:rsidR="00682D50" w:rsidRPr="00520E4A" w:rsidRDefault="00682D50" w:rsidP="00A50FFC">
+          <w:p w14:paraId="7514A229" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00520E4A">
-[...7 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text44"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Text44"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1776" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B58D761" w14:textId="65CADC93" w:rsidR="00682D50" w:rsidRPr="00520E4A" w:rsidRDefault="00682D50" w:rsidP="00A50FFC">
+          <w:p w14:paraId="339E046B" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Email Address</w:t>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text39"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1301" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA0D43A" w14:textId="34B68A22" w:rsidR="00682D50" w:rsidRPr="00BD716E" w:rsidRDefault="00682D50" w:rsidP="00A50FFC">
+          <w:p w14:paraId="501C4AB9" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Employer</w:t>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text39"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1327" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A23D273" w14:textId="07FB52B6" w:rsidR="00682D50" w:rsidRPr="00BD716E" w:rsidRDefault="00682D50" w:rsidP="00A50FFC">
+          <w:p w14:paraId="686B6A7B" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD716E">
-[...16 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="ROLEINSTUDY"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:ddList>
+                    <w:listEntry w:val="ROLE"/>
+                    <w:listEntry w:val="Sub-investigator"/>
+                    <w:listEntry w:val="Research Coordinator"/>
+                    <w:listEntry w:val="Research Assistant"/>
+                    <w:listEntry w:val="Research Nurse"/>
+                    <w:listEntry w:val="Regulatory Coordinator"/>
+                    <w:listEntry w:val="Other"/>
+                  </w:ddList>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="ROLEINSTUDY"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">FORMDROPDOWN </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3207" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3983" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57780FC0" w14:textId="14C697F6" w:rsidR="00682D50" w:rsidRPr="00BD716E" w:rsidRDefault="00682D50" w:rsidP="00A50FFC">
+          <w:p w14:paraId="7BE0D143" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Responsibilities/Tasks</w:t>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text39"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1922" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1625" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0575FA54" w14:textId="1500833A" w:rsidR="00682D50" w:rsidRDefault="00682D50" w:rsidP="00A50FFC">
+          <w:p w14:paraId="7AC8FCB5" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>Listed on FDA Form 1572?</w:t>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Dropdown7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:ddList>
+                    <w:listEntry w:val="SELECT"/>
+                    <w:listEntry w:val="YES"/>
+                    <w:listEntry w:val="NO"/>
+                    <w:listEntry w:val="N/A"/>
+                  </w:ddList>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Dropdown7"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">FORMDROPDOWN </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w14:paraId="27BD6B0C" w14:textId="77777777" w:rsidTr="00954731">
+        <w:trPr>
+          <w:trHeight w:val="259"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D10128B" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text45"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="Text45"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1175" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA4272E" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text48"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="Text48"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="307FCA88" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text39"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1327" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31898D70" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="ROLEINSTUDY"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:ddList>
+                    <w:listEntry w:val="ROLE"/>
+                    <w:listEntry w:val="Sub-investigator"/>
+                    <w:listEntry w:val="Research Coordinator"/>
+                    <w:listEntry w:val="Research Assistant"/>
+                    <w:listEntry w:val="Research Nurse"/>
+                    <w:listEntry w:val="Regulatory Coordinator"/>
+                    <w:listEntry w:val="Other"/>
+                  </w:ddList>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3983" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0503C6DA" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text51"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="Text51"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF03F68" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Dropdown7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:ddList>
+                    <w:listEntry w:val="SELECT"/>
+                    <w:listEntry w:val="YES"/>
+                    <w:listEntry w:val="NO"/>
+                    <w:listEntry w:val="N/A"/>
+                  </w:ddList>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w14:paraId="63CE4AD0" w14:textId="77777777" w:rsidTr="00954731">
+        <w:trPr>
+          <w:trHeight w:val="259"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C0855A" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text46"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="Text46"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1175" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC886F0" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text59"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="Text59"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33ED9CB3" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text39"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1327" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA14E14" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="ROLEINSTUDY"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:ddList>
+                    <w:listEntry w:val="ROLE"/>
+                    <w:listEntry w:val="Sub-investigator"/>
+                    <w:listEntry w:val="Research Coordinator"/>
+                    <w:listEntry w:val="Research Assistant"/>
+                    <w:listEntry w:val="Research Nurse"/>
+                    <w:listEntry w:val="Regulatory Coordinator"/>
+                    <w:listEntry w:val="Other"/>
+                  </w:ddList>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3983" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="703D20F1" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text55"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="Text55"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="11"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7425A8EC" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Dropdown7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:ddList>
+                    <w:listEntry w:val="SELECT"/>
+                    <w:listEntry w:val="YES"/>
+                    <w:listEntry w:val="NO"/>
+                    <w:listEntry w:val="N/A"/>
+                  </w:ddList>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w14:paraId="7A3DDF8C" w14:textId="77777777" w:rsidTr="00954731">
+        <w:trPr>
+          <w:trHeight w:val="259"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C18E8BF" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text47"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="12" w:name="Text47"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="12"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1175" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A5E9C3" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text49"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="13" w:name="Text49"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="13"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1205B9C8" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text39"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1327" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B4DC44" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="ROLEINSTUDY"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:ddList>
+                    <w:listEntry w:val="ROLE"/>
+                    <w:listEntry w:val="Sub-investigator"/>
+                    <w:listEntry w:val="Research Coordinator"/>
+                    <w:listEntry w:val="Research Assistant"/>
+                    <w:listEntry w:val="Research Nurse"/>
+                    <w:listEntry w:val="Regulatory Coordinator"/>
+                    <w:listEntry w:val="Other"/>
+                  </w:ddList>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3983" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3572CF6E" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text56"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="14" w:name="Text56"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="14"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1625" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="108C87AE" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Dropdown7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:ddList>
+                    <w:listEntry w:val="SELECT"/>
+                    <w:listEntry w:val="YES"/>
+                    <w:listEntry w:val="NO"/>
+                    <w:listEntry w:val="N/A"/>
+                  </w:ddList>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:u w:val="single"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
-          <w:id w:val="1003938816"/>
+          <w:id w:val="-1632162364"/>
           <w15:repeatingSection/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:id w:val="480735575"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:id w:val="-1793595334"/>
               <w:placeholder>
-                <w:docPart w:val="8ADEF4DD4CA34203813D6A8A5BC36E03"/>
+                <w:docPart w:val="21DE95E3A1E6420386AC1DEC9DCF0346"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:tr w:rsidR="00682D50" w:rsidRPr="00520E4A" w14:paraId="2E4C3B49" w14:textId="1A111C85" w:rsidTr="00FC1F24">
+              <w:tr w:rsidR="008D4A2F" w:rsidRPr="008D4A2F" w14:paraId="42F2C26C" w14:textId="77777777" w:rsidTr="00954731">
                 <w:trPr>
-                  <w:trHeight w:val="288"/>
+                  <w:trHeight w:val="259"/>
                   <w:jc w:val="center"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="1011" w:type="dxa"/>
-[...3 lines deleted...]
-                    </w:tcBorders>
+                    <w:tcW w:w="1795" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
-                  <w:p w14:paraId="71125918" w14:textId="18D0A477" w:rsidR="00682D50" w:rsidRPr="00520E4A" w:rsidRDefault="00682D50" w:rsidP="00A50FFC">
+                  <w:p w14:paraId="32B5E6AF" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:b/>
-                        <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
-                          <w:name w:val="Text1"/>
+                          <w:name w:val="Text65"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:textInput/>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:bookmarkStart w:id="15" w:name="Text65"/>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:bookmarkEnd w:id="15"/>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="1175" w:type="dxa"/>
+                    <w:vAlign w:val="center"/>
+                  </w:tcPr>
+                  <w:p w14:paraId="075FA5EA" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin">
+                        <w:ffData>
+                          <w:name w:val="Text61"/>
+                          <w:enabled/>
+                          <w:calcOnExit w:val="0"/>
+                          <w:textInput/>
+                        </w:ffData>
+                      </w:fldChar>
+                    </w:r>
+                    <w:bookmarkStart w:id="16" w:name="Text61"/>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:r>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:bookmarkEnd w:id="16"/>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="1165" w:type="dxa"/>
+                    <w:vAlign w:val="center"/>
+                  </w:tcPr>
+                  <w:p w14:paraId="7B6CA96B" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin">
+                        <w:ffData>
+                          <w:name w:val="Text39"/>
+                          <w:enabled/>
+                          <w:calcOnExit w:val="0"/>
+                          <w:textInput/>
+                        </w:ffData>
+                      </w:fldChar>
+                    </w:r>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:r>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="008D4A2F">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="1776" w:type="dxa"/>
-[...4 lines deleted...]
-                    </w:tcBorders>
+                    <w:tcW w:w="1327" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
-                  <w:p w14:paraId="67907593" w14:textId="46EA9D4D" w:rsidR="00682D50" w:rsidRPr="00520E4A" w:rsidRDefault="00682D50" w:rsidP="00A50FFC">
+                  <w:p w14:paraId="12AC5C8B" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:b/>
-                        <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
-                          <w:name w:val="Text1"/>
+                          <w:name w:val="ROLEINSTUDY"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
-                          <w:textInput/>
+                          <w:ddList>
+                            <w:listEntry w:val="ROLE"/>
+                            <w:listEntry w:val="Sub-investigator"/>
+                            <w:listEntry w:val="Research Coordinator"/>
+                            <w:listEntry w:val="Research Assistant"/>
+                            <w:listEntry w:val="Research Nurse"/>
+                            <w:listEntry w:val="Regulatory Coordinator"/>
+                            <w:listEntry w:val="Other"/>
+                          </w:ddList>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
-                      <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                      <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
-[...48 lines deleted...]
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="1301" w:type="dxa"/>
-[...3 lines deleted...]
-                    </w:tcBorders>
+                    <w:tcW w:w="3983" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
-                  <w:p w14:paraId="12ED2AF3" w14:textId="1E23A123" w:rsidR="00682D50" w:rsidRPr="00520E4A" w:rsidRDefault="00682D50" w:rsidP="00A50FFC">
+                  <w:p w14:paraId="7966FEE8" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
-                          <w:name w:val="Text1"/>
+                          <w:name w:val="Text63"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:textInput/>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:bookmarkStart w:id="17" w:name="Text63"/>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
+                    <w:bookmarkEnd w:id="17"/>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="1668" w:type="dxa"/>
-[...4 lines deleted...]
-                    </w:tcBorders>
+                    <w:tcW w:w="1625" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
-                  <w:p w14:paraId="67F0E813" w14:textId="728B2502" w:rsidR="00682D50" w:rsidRPr="00520E4A" w:rsidRDefault="0092222E" w:rsidP="00A50FFC">
+                  <w:p w14:paraId="7F4E163E" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:b/>
-                        <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
-                          <w:name w:val=""/>
+                          <w:name w:val="Dropdown7"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:ddList>
-                            <w:listEntry w:val="SELECT ROLE"/>
-[...203 lines deleted...]
-                            <w:listEntry w:val="SELECT OPTION"/>
+                            <w:listEntry w:val="SELECT"/>
+                            <w:listEntry w:val="YES"/>
                             <w:listEntry w:val="NO"/>
-                            <w:listEntry w:val="YES"/>
                             <w:listEntry w:val="N/A"/>
                           </w:ddList>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
-                      <w:instrText xml:space="preserve"> </w:instrText>
+                      <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                     </w:r>
-                    <w:bookmarkStart w:id="6" w:name="Dropdown1"/>
-                    <w:r>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
-                      <w:instrText xml:space="preserve">FORMDROPDOWN </w:instrText>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
-[...7 lines deleted...]
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
-[...56 lines deleted...]
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
-        </w:sdtContent>
-[...13 lines deleted...]
-        <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:id w:val="614642309"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:id w:val="689176340"/>
               <w:placeholder>
-                <w:docPart w:val="262A6B61A5DF4284B754FCD7007DE541"/>
+                <w:docPart w:val="6079D2F0E61F420C91C897B8AF97210F"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:tr w:rsidR="00682D50" w:rsidRPr="00520E4A" w14:paraId="3F1D2E8A" w14:textId="4B5CF28A" w:rsidTr="00FC1F24">
+              <w:tr w:rsidR="008D4A2F" w:rsidRPr="008D4A2F" w14:paraId="246A7D10" w14:textId="77777777" w:rsidTr="00954731">
                 <w:trPr>
-                  <w:trHeight w:val="288"/>
+                  <w:trHeight w:val="259"/>
                   <w:jc w:val="center"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="1011" w:type="dxa"/>
-[...3 lines deleted...]
-                    </w:tcBorders>
+                    <w:tcW w:w="1795" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
-                  <w:p w14:paraId="3D8B31CB" w14:textId="410BB4CB" w:rsidR="00682D50" w:rsidRPr="00520E4A" w:rsidRDefault="00682D50" w:rsidP="00A50FFC">
+                  <w:p w14:paraId="478B4524" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:b/>
-                        <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
-                          <w:name w:val="Text1"/>
+                          <w:name w:val="Text65"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:textInput/>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
-[...8 lines deleted...]
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="1776" w:type="dxa"/>
-[...4 lines deleted...]
-                    </w:tcBorders>
+                    <w:tcW w:w="1175" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
-                  <w:p w14:paraId="72697A9D" w14:textId="16853402" w:rsidR="00682D50" w:rsidRPr="00520E4A" w:rsidRDefault="00682D50" w:rsidP="00A50FFC">
+                  <w:p w14:paraId="44E85FCD" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:b/>
-                        <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
-                          <w:name w:val="Text1"/>
+                          <w:name w:val="Text61"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:textInput/>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="1301" w:type="dxa"/>
-[...3 lines deleted...]
-                    </w:tcBorders>
+                    <w:tcW w:w="1165" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
-                  <w:p w14:paraId="0FC0E9B6" w14:textId="50CEC902" w:rsidR="00682D50" w:rsidRPr="00520E4A" w:rsidRDefault="00682D50" w:rsidP="00A50FFC">
+                  <w:p w14:paraId="21B020A1" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
-                          <w:name w:val="Text1"/>
+                          <w:name w:val="Text39"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:textInput/>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="1668" w:type="dxa"/>
-[...4 lines deleted...]
-                    </w:tcBorders>
+                    <w:tcW w:w="1327" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
-                  <w:p w14:paraId="2001FD28" w14:textId="101F6473" w:rsidR="00682D50" w:rsidRPr="00520E4A" w:rsidRDefault="0092222E" w:rsidP="00A50FFC">
+                  <w:p w14:paraId="7CE07C34" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                        <w:b/>
-                        <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
-                          <w:name w:val=""/>
+                          <w:name w:val="ROLEINSTUDY"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:ddList>
-                            <w:listEntry w:val="SELECT ROLE"/>
+                            <w:listEntry w:val="ROLE"/>
                             <w:listEntry w:val="Sub-investigator"/>
                             <w:listEntry w:val="Research Coordinator"/>
+                            <w:listEntry w:val="Research Assistant"/>
                             <w:listEntry w:val="Research Nurse"/>
-                            <w:listEntry w:val="Research Assistant"/>
                             <w:listEntry w:val="Regulatory Coordinator"/>
                             <w:listEntry w:val="Other"/>
                           </w:ddList>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="3207" w:type="dxa"/>
-[...4 lines deleted...]
-                    </w:tcBorders>
+                    <w:tcW w:w="3983" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
-                  <w:p w14:paraId="734D5ECE" w14:textId="7BBFE0DC" w:rsidR="00682D50" w:rsidRPr="00520E4A" w:rsidRDefault="00682D50" w:rsidP="00A50FFC">
+                  <w:p w14:paraId="4B09CE2D" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
-                          <w:name w:val="Text1"/>
+                          <w:name w:val="Text63"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:textInput/>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00520E4A">
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="1922" w:type="dxa"/>
-[...4 lines deleted...]
-                    </w:tcBorders>
+                    <w:tcW w:w="1625" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
-                  <w:p w14:paraId="47D168FB" w14:textId="31DB556B" w:rsidR="00682D50" w:rsidRDefault="00F80CC1" w:rsidP="00A50FFC">
+                  <w:p w14:paraId="523774C8" w14:textId="77777777" w:rsidR="000C0F88" w:rsidRPr="008D4A2F" w:rsidRDefault="000C0F88" w:rsidP="00954731">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
-                          <w:name w:val=""/>
+                          <w:name w:val="Dropdown7"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:ddList>
-                            <w:listEntry w:val="SELECT OPTION"/>
+                            <w:listEntry w:val="SELECT"/>
+                            <w:listEntry w:val="YES"/>
                             <w:listEntry w:val="NO"/>
-                            <w:listEntry w:val="YES"/>
                             <w:listEntry w:val="N/A"/>
                           </w:ddList>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="008D4A2F">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
-                        <w:u w:val="single"/>
-[...1381 lines deleted...]
-                        <w:u w:val="single"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:tbl>
+    <w:p w14:paraId="21A80CC1" w14:textId="4F305258" w:rsidR="00E936E0" w:rsidRPr="008D4A2F" w:rsidRDefault="004F39BE" w:rsidP="00E936E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E936E0" w:rsidRPr="008D4A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Section V: New Facility/Location/Department Information</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00361C45" w:rsidRPr="00520E4A" w14:paraId="60E3976B" w14:textId="77777777" w:rsidTr="005E1852">
+      <w:tr w:rsidR="00B46227" w:rsidRPr="008D4A2F" w14:paraId="0586256F" w14:textId="77777777" w:rsidTr="00060186">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73533E42" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B885533" w14:textId="680FFC13" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00603F7E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="61"/>
+              </w:numPr>
+              <w:ind w:left="330"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Which study-related activities will occur at which</w:t>
+            </w:r>
+            <w:r w:rsidR="00E95ECB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> new</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sites/locations/facilities?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18395CAC" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BA4EF79" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+            <w:pPr>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Note:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Study-related activities </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>include, but</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are not limited to: Recruitment; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">intervening or interacting with any living human subject; obtaining informed consent; obtaining identifiable private information or biological specimens from any source for the research; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>housing or administering investigational procedures or products</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; using, analyzing, cataloging and/or sharing identifiable information about subjects; and/or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>receiving an award through a grant/contract (i.e. awardee institutions).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3183EF9E" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NOTE: To add rows, click on the final row to visualize “+,” then click on “+.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D8C4136" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ADD ROWS BEFORE YOU BEGIN DATA ENTRY.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78AE9306" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="5000" w:type="pct"/>
+              <w:jc w:val="center"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2671"/>
+              <w:gridCol w:w="5450"/>
+              <w:gridCol w:w="2453"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00B46227" w:rsidRPr="008D4A2F" w14:paraId="13C404D2" w14:textId="77777777" w:rsidTr="00060186">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1263" w:type="pct"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5C4B4849" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Site/Location/Facility </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Name</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2577" w:type="pct"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4F210324" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Study-related Activities</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1161" w:type="pct"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="40826820" w14:textId="309FD32C" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00F87279" w:rsidP="00B46227">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Protocol-prescribed</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="65E16A9D" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Admission to Hospital? </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B46227" w:rsidRPr="008D4A2F" w14:paraId="1A25C1BB" w14:textId="77777777" w:rsidTr="00060186">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1263" w:type="pct"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="61F9A276" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2577" w:type="pct"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="40DA6F38" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1161" w:type="pct"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="16E995D5" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit/>
+                        <w:ddList>
+                          <w:listEntry w:val="SELECT OPTION"/>
+                          <w:listEntry w:val="NO"/>
+                          <w:listEntry w:val="YES"/>
+                          <w:listEntry w:val="NOT APPLICABLE"/>
+                        </w:ddList>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B46227" w:rsidRPr="008D4A2F" w14:paraId="3FEC15CA" w14:textId="77777777" w:rsidTr="00060186">
+              <w:trPr>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1263" w:type="pct"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3585E300" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2577" w:type="pct"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6C623616" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1161" w:type="pct"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0EC1E7F3" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit/>
+                        <w:ddList>
+                          <w:listEntry w:val="SELECT OPTION"/>
+                          <w:listEntry w:val="NO"/>
+                          <w:listEntry w:val="YES"/>
+                          <w:listEntry w:val="NOT APPLICABLE"/>
+                        </w:ddList>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:id w:val="-1170320647"/>
+                <w15:repeatingSection/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w14:ligatures w14:val="standardContextual"/>
+                    </w:rPr>
+                    <w:id w:val="2132512152"/>
+                    <w:placeholder>
+                      <w:docPart w:val="A4D722E5843A42459E1733DEDC918732"/>
+                    </w:placeholder>
+                    <w15:repeatingSectionItem/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:tr w:rsidR="00B46227" w:rsidRPr="008D4A2F" w14:paraId="597F7D78" w14:textId="77777777" w:rsidTr="00060186">
+                      <w:trPr>
+                        <w:jc w:val="center"/>
+                      </w:trPr>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="1263" w:type="pct"/>
+                          <w:vAlign w:val="center"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="5F0CCF48" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+                          <w:pPr>
+                            <w:keepNext/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin">
+                              <w:ffData>
+                                <w:name w:val=""/>
+                                <w:enabled/>
+                                <w:calcOnExit w:val="0"/>
+                                <w:textInput/>
+                              </w:ffData>
+                            </w:fldChar>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:tc>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="2577" w:type="pct"/>
+                          <w:vAlign w:val="center"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="0978E263" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+                          <w:pPr>
+                            <w:keepNext/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin">
+                              <w:ffData>
+                                <w:name w:val=""/>
+                                <w:enabled/>
+                                <w:calcOnExit w:val="0"/>
+                                <w:textInput/>
+                              </w:ffData>
+                            </w:fldChar>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:tc>
+                      <w:tc>
+                        <w:tcPr>
+                          <w:tcW w:w="1161" w:type="pct"/>
+                          <w:vAlign w:val="center"/>
+                        </w:tcPr>
+                        <w:p w14:paraId="7D91B2A6" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+                          <w:pPr>
+                            <w:keepNext/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin">
+                              <w:ffData>
+                                <w:name w:val=""/>
+                                <w:enabled/>
+                                <w:calcOnExit/>
+                                <w:ddList>
+                                  <w:listEntry w:val="SELECT OPTION"/>
+                                  <w:listEntry w:val="NO"/>
+                                  <w:listEntry w:val="YES"/>
+                                  <w:listEntry w:val="NOT APPLICABLE"/>
+                                </w:ddList>
+                              </w:ffData>
+                            </w:fldChar>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r w:rsidRPr="008D4A2F">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:tc>
+                    </w:tr>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:tbl>
+          <w:p w14:paraId="1634E01B" w14:textId="56EB2D7F" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B46227" w:rsidRPr="008D4A2F" w14:paraId="215F4074" w14:textId="77777777" w:rsidTr="00060186">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF14576" w14:textId="77777777" w:rsidR="001740A4" w:rsidRPr="00520E4A" w:rsidRDefault="001740A4">
+          <w:p w14:paraId="35539867" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="18" w:name="_Hlk216073969"/>
+          </w:p>
+          <w:p w14:paraId="630A8A79" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="61"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ancillary Departments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="266F22BE" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="00060186" w:rsidRDefault="00B46227" w:rsidP="00060186">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3030"/>
+              <w:gridCol w:w="4590"/>
+              <w:gridCol w:w="2944"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00B46227" w:rsidRPr="008D4A2F" w14:paraId="2B003C9A" w14:textId="77777777" w:rsidTr="00060186">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3030" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1094A440" w14:textId="12A2E225" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Name of Department </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00867BA8" w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:br/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00867BA8" w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>n</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">ot </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00867BA8" w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>a</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>ll-</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00ED7A66" w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>i</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>nclusive)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4590" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="316DDAD5" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Services &amp; Personnel Provided</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2944" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5E70DDF7" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Department Leader</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B46227" w:rsidRPr="008D4A2F" w14:paraId="32EFE087" w14:textId="77777777" w:rsidTr="00060186">
+              <w:trPr>
+                <w:trHeight w:val="512"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3030" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="43219AB0" w14:textId="6B2D2280" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00060186">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Cardiology </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00ED7A66" w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:br/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(ECG</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00867BA8" w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>, ECHO</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4590" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7B383B5C" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2944" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="374A2811" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B46227" w:rsidRPr="008D4A2F" w14:paraId="3861CD8C" w14:textId="77777777" w:rsidTr="00060186">
+              <w:trPr>
+                <w:trHeight w:val="548"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3030" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="37857868" w14:textId="576ADF25" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00060186">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Pharmacy</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00822FF4" w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:br/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(any storage or dispensing)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4590" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1668EDB3" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2944" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="52739D2E" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B46227" w:rsidRPr="008D4A2F" w14:paraId="01D54156" w14:textId="77777777" w:rsidTr="00060186">
+              <w:trPr>
+                <w:trHeight w:val="755"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3030" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1B17338D" w14:textId="1CBEB01E" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00060186">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Lab Services</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00822FF4" w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:br/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(phlebotomy, process</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AD0DD4" w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>ing</w:t>
+                  </w:r>
+                  <w:r w:rsidR="006B0C08" w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> or </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>stor</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00774113" w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>ing</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> specimens, safety labs)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4590" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="64216AD5" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2944" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="710C5993" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B46227" w:rsidRPr="008D4A2F" w14:paraId="7AB6B44B" w14:textId="77777777" w:rsidTr="00060186">
+              <w:trPr>
+                <w:trHeight w:val="548"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3030" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6D382721" w14:textId="69AB4EEA" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00060186">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Radiology </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00822FF4" w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:br/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(imaging, RECIST reads)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4590" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1E42013F" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2944" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="653699CA" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B46227" w:rsidRPr="008D4A2F" w14:paraId="4287A17E" w14:textId="77777777" w:rsidTr="00060186">
+              <w:trPr>
+                <w:trHeight w:val="458"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3030" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4E2FA040" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="00060186" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00060186">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Radiation</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4590" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="14238C99" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2944" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="32D578CA" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00DA25AD" w:rsidRPr="008D4A2F" w14:paraId="61896161" w14:textId="77777777" w:rsidTr="00060186">
+              <w:trPr>
+                <w:trHeight w:val="458"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3030" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="121041F9" w14:textId="6C939D50" w:rsidR="00DA25AD" w:rsidRPr="008D4A2F" w:rsidRDefault="00DA25AD" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00060186">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Infusion</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4590" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="14BF9612" w14:textId="760703A4" w:rsidR="00DA25AD" w:rsidRPr="008D4A2F" w:rsidRDefault="00DA25AD" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2944" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="14ECF540" w14:textId="062394E8" w:rsidR="00DA25AD" w:rsidRPr="008D4A2F" w:rsidRDefault="00DA25AD" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B46227" w:rsidRPr="008D4A2F" w14:paraId="6544DA39" w14:textId="77777777" w:rsidTr="00060186">
+              <w:trPr>
+                <w:trHeight w:val="557"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3030" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="684B3CE2" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00060186">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Respiratory Therapy</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (pulmonary function testing)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4590" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="296B8956" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2944" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1D807CEA" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B46227" w:rsidRPr="008D4A2F" w14:paraId="4891C5E7" w14:textId="77777777" w:rsidTr="00060186">
+              <w:trPr>
+                <w:trHeight w:val="530"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3030" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1D74A5E9" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="006548D8" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00060186">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Rehabilitation Services</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (Physical Therapy)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4590" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1F0D9006" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2944" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="665AE861" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00B46227" w:rsidRPr="008D4A2F" w14:paraId="0C833421" w14:textId="77777777" w:rsidTr="00060186">
+              <w:trPr>
+                <w:trHeight w:val="323"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3030" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1B6201A4" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Other: </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4590" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="19E5B870" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2944" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1CE15B95" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00774113" w:rsidRPr="008D4A2F" w14:paraId="71DD979F" w14:textId="77777777" w:rsidTr="00060186">
+              <w:trPr>
+                <w:trHeight w:val="323"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3030" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="20739707" w14:textId="1D11F29D" w:rsidR="00774113" w:rsidRPr="008D4A2F" w:rsidRDefault="00774113" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:tabs>
+                      <w:tab w:val="center" w:pos="1314"/>
+                    </w:tabs>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Other: </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4590" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0D75B47F" w14:textId="54953F56" w:rsidR="00774113" w:rsidRPr="008D4A2F" w:rsidRDefault="00774113" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2944" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="779A3484" w14:textId="7390F0AD" w:rsidR="00774113" w:rsidRPr="008D4A2F" w:rsidRDefault="00774113" w:rsidP="00060186">
+                  <w:pPr>
+                    <w:keepNext/>
+                    <w:tabs>
+                      <w:tab w:val="center" w:pos="1500"/>
+                      <w:tab w:val="right" w:pos="3001"/>
+                    </w:tabs>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008D4A2F">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="5D0EAFB6" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69944A95" w14:textId="1A6E108A" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00060186">
+            <w:pPr>
+              <w:keepNext/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The above ancillary departments must receive information on the protocol, approve the procedures to take place, and indicate how staff will be informed about the study. </w:t>
+            </w:r>
+            <w:r w:rsidR="319BF6A6" w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Provide documentation of approval for all</w:t>
+            </w:r>
+            <w:r w:rsidR="008B7F78">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> new</w:t>
+            </w:r>
+            <w:r w:rsidR="319BF6A6" w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ancillary departments that will be necessary for the study.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57CAFD2B" w14:textId="47F4A2FE" w:rsidR="00B46227" w:rsidRPr="008D4A2F" w:rsidRDefault="00B46227" w:rsidP="00B46227">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="584EC4E0" w14:textId="6DE59EA6" w:rsidR="00361C45" w:rsidRPr="00520E4A" w:rsidRDefault="00361C45">
-[...39 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00361C45" w:rsidRPr="00520E4A" w14:paraId="0586256F" w14:textId="77777777" w:rsidTr="005E1852">
+      <w:bookmarkEnd w:id="18"/>
+    </w:tbl>
+    <w:p w14:paraId="4DAF3929" w14:textId="77777777" w:rsidR="005460FF" w:rsidRPr="00060186" w:rsidRDefault="005460FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2700"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224C9221" w14:textId="5587EA75" w:rsidR="005460FF" w:rsidRPr="00060186" w:rsidRDefault="005460FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2700"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060186">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Section VI: New IRB Information</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10790"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005460FF" w:rsidRPr="008D4A2F" w14:paraId="0AD13A6B" w14:textId="77777777" w:rsidTr="00060186">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01383B38" w14:textId="77777777" w:rsidR="00D67821" w:rsidRDefault="00D67821" w:rsidP="008A7A4A">
+          <w:p w14:paraId="70DEAED8" w14:textId="77777777" w:rsidR="005460FF" w:rsidRPr="008D4A2F" w:rsidRDefault="005460FF" w:rsidP="00060186">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="62"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="247" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-[...26 lines deleted...]
-                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proposed new IRB of record:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008A7A4A" w:rsidRPr="00520E4A">
-[...79 lines deleted...]
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="00060186">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="00060186">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="00060186">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="00060186">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="00060186">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1634E01B" w14:textId="56EB2D7F" w:rsidR="00B1140F" w:rsidRPr="00520E4A" w:rsidRDefault="00B1140F" w:rsidP="008A7A4A">
-[...110 lines deleted...]
-          <w:p w14:paraId="0E573619" w14:textId="77777777" w:rsidR="00D67821" w:rsidRPr="00D67821" w:rsidRDefault="00D67821" w:rsidP="00BC0711">
+          <w:p w14:paraId="29E68B02" w14:textId="77777777" w:rsidR="005460FF" w:rsidRPr="00060186" w:rsidRDefault="005460FF" w:rsidP="005460FF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="247" w:hanging="247"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B5715C4" w14:textId="6544755C" w:rsidR="00361C45" w:rsidRDefault="00361C45" w:rsidP="00BC0711">
+          <w:p w14:paraId="09DD534C" w14:textId="787954A9" w:rsidR="005460FF" w:rsidRPr="00060186" w:rsidRDefault="005460FF" w:rsidP="00060186">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="62"/>
               </w:numPr>
               <w:ind w:left="247" w:hanging="247"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50FFC">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Proposed new IRB of record:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A50FFC">
+              <w:t>Information about Reliance Agreement:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A50FFC">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00A50FFC">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00A50FFC">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00A50FFC">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-              <w:rPr>
+            <w:r w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-              <w:rPr>
+            <w:r w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-              <w:rPr>
+            <w:r w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-              <w:rPr>
+            <w:r w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00520E4A">
-              <w:rPr>
+            <w:r w:rsidRPr="00060186">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A50FFC">
+            <w:r w:rsidRPr="008D4A2F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00A50FFC">
-[...153 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3930C566" w14:textId="3DBA82EE" w:rsidR="00C369FB" w:rsidRPr="00520E4A" w:rsidRDefault="00C369FB">
+    <w:p w14:paraId="40B484D4" w14:textId="77777777" w:rsidR="00B46227" w:rsidRPr="00060186" w:rsidRDefault="00B46227" w:rsidP="004F39BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2700"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="4"/>
-          <w:szCs w:val="4"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C369FB" w:rsidRPr="00520E4A" w:rsidSect="008D2E26">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+    <w:sectPr w:rsidR="00B46227" w:rsidRPr="00060186" w:rsidSect="00060186">
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="43" w:footer="288" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="144" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A8040E5" w14:textId="77777777" w:rsidR="00BF54D5" w:rsidRDefault="00BF54D5" w:rsidP="005F723A">
+    <w:p w14:paraId="10EACD3A" w14:textId="77777777" w:rsidR="00C777C1" w:rsidRDefault="00C777C1" w:rsidP="005F723A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AB595E0" w14:textId="77777777" w:rsidR="00BF54D5" w:rsidRDefault="00BF54D5" w:rsidP="005F723A">
+    <w:p w14:paraId="32596235" w14:textId="77777777" w:rsidR="00C777C1" w:rsidRDefault="00C777C1" w:rsidP="005F723A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="795CC83F" w14:textId="77777777" w:rsidR="00BF54D5" w:rsidRDefault="00BF54D5">
+    <w:p w14:paraId="287F3B77" w14:textId="77777777" w:rsidR="00C777C1" w:rsidRDefault="00C777C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -10684,134 +15491,139 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:id w:val="-85930241"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="441425F9" w14:textId="63C01CB7" w:rsidR="00F871E9" w:rsidRPr="004177AB" w:rsidRDefault="00F871E9" w:rsidP="00CB7B9A">
+          <w:p w14:paraId="441425F9" w14:textId="4F9830F3" w:rsidR="00F871E9" w:rsidRPr="004177AB" w:rsidRDefault="00F871E9" w:rsidP="00CB7B9A">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004177AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Version</w:t>
             </w:r>
             <w:r w:rsidR="001F467B" w:rsidRPr="004177AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Date: </w:t>
             </w:r>
-            <w:r w:rsidR="00CD33E9">
+            <w:r w:rsidR="00696E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2025</w:t>
+              <w:t>10APR</w:t>
+            </w:r>
+            <w:r w:rsidR="00704ABC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00696E86">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="004177AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="004177AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="004177AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -10904,144 +15716,128 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="004177AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D4A19BA" w14:textId="77777777" w:rsidR="00BF54D5" w:rsidRDefault="00BF54D5" w:rsidP="005F723A">
+    <w:p w14:paraId="03E776A7" w14:textId="77777777" w:rsidR="00C777C1" w:rsidRDefault="00C777C1" w:rsidP="005F723A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47ED754B" w14:textId="77777777" w:rsidR="00BF54D5" w:rsidRDefault="00BF54D5" w:rsidP="005F723A">
+    <w:p w14:paraId="0C14ADF3" w14:textId="77777777" w:rsidR="00C777C1" w:rsidRDefault="00C777C1" w:rsidP="005F723A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="181DEBE9" w14:textId="77777777" w:rsidR="00BF54D5" w:rsidRDefault="00BF54D5">
+    <w:p w14:paraId="170AF565" w14:textId="77777777" w:rsidR="00C777C1" w:rsidRDefault="00C777C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2556"/>
       <w:gridCol w:w="8244"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F871E9" w14:paraId="441425F6" w14:textId="77777777" w:rsidTr="00CF2B20">
+    <w:tr w:rsidR="00F871E9" w:rsidRPr="008D4A2F" w14:paraId="441425F6" w14:textId="77777777" w:rsidTr="00CF2B20">
       <w:trPr>
         <w:trHeight w:val="1008"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2340" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="441425F4" w14:textId="60972381" w:rsidR="00F871E9" w:rsidRDefault="00F871E9" w:rsidP="00CF2B20">
+        <w:p w14:paraId="441425F4" w14:textId="60972381" w:rsidR="00F871E9" w:rsidRPr="00060186" w:rsidRDefault="00F871E9" w:rsidP="00CF2B20">
           <w:pPr>
             <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00060186">
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2139EC73" wp14:editId="4630B06C">
                 <wp:extent cx="1486449" cy="585216"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5715"/>
-                <wp:docPr id="1" name="Picture 1" descr="https://team.osfhealthcare.org/sites/Corporate/Depts/MarCom/OSF%20Logo%20Sets/OSF%20HealthCare/OSFHC_Stacked_Brown.png"/>
+                <wp:docPr id="1048397773" name="Picture 1048397773" descr="https://team.osfhealthcare.org/sites/Corporate/Depts/MarCom/OSF%20Logo%20Sets/OSF%20HealthCare/OSFHC_Stacked_Brown.png"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1" descr="https://team.osfhealthcare.org/sites/Corporate/Depts/MarCom/OSF%20Logo%20Sets/OSF%20HealthCare/OSFHC_Stacked_Brown.png"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill rotWithShape="1">
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect l="5601" t="8142" r="5475" b="10424"/>
                         <a:stretch/>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
@@ -11052,238 +15848,208 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                           </a:ext>
                         </a:extLst>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8450" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="441425F5" w14:textId="2176F77F" w:rsidR="00F871E9" w:rsidRPr="00A92766" w:rsidRDefault="00F871E9" w:rsidP="00B42C48">
+        <w:p w14:paraId="441425F5" w14:textId="2176F77F" w:rsidR="00F871E9" w:rsidRPr="00060186" w:rsidRDefault="00F871E9" w:rsidP="00B42C48">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00A92766">
+          <w:r w:rsidRPr="00060186">
             <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
-            <w:t xml:space="preserve">Change of </w:t>
-[...13 lines deleted...]
-            <w:t>Form</w:t>
+            <w:t>Change of Research Form</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="441425F7" w14:textId="161ADFF5" w:rsidR="00F871E9" w:rsidRPr="007D6259" w:rsidRDefault="00F871E9">
+  <w:p w14:paraId="441425F7" w14:textId="161ADFF5" w:rsidR="00F871E9" w:rsidRPr="00060186" w:rsidRDefault="00F871E9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="9Mu7j2hOhDefgo" int2:id="X1k5DAMl">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="VPjfbhNgNtJy/0" int2:id="dBYVJvpA">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
-    <int2:bookmark int2:bookmarkName="_Int_0osJXIyb" int2:invalidationBookmarkName="" int2:hashCode="wqawPxkN+ytKqR" int2:id="4xJf5wto">
-[...7 lines deleted...]
-    </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="035165EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F0437CA"/>
     <w:lvl w:ilvl="0" w:tplc="8DB83A0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1D56F22E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="88140DAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="7EFACBCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F61E81DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="926224FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="72DCF200">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="987EC24A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3656D686">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03CB3322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5BE2928"/>
     <w:lvl w:ilvl="0" w:tplc="08AC1314">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -11678,50 +16444,253 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="085259AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2DC7FE4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F782853"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F663E92"/>
+    <w:lvl w:ilvl="0" w:tplc="F83A8D5E">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="648" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="648" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1368" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2088" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2808" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3528" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4248" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4968" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5688" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="129C1A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B4E65B0"/>
     <w:lvl w:ilvl="0" w:tplc="8E5C0C46">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11767,51 +16736,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1389152B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65F6F8C8"/>
     <w:lvl w:ilvl="0" w:tplc="91B43F3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2006" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11881,51 +16850,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6326" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7046" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="159413B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C68B67A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1237" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1957" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="EE70EF04">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11971,51 +16940,166 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5557" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6277" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6997" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15B91DFC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C5411E8"/>
+    <w:lvl w:ilvl="0" w:tplc="34C83518">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18041907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4148E684"/>
     <w:lvl w:ilvl="0" w:tplc="6E1811B2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -12083,51 +17167,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18327565"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7C2C380"/>
     <w:lvl w:ilvl="0" w:tplc="79E4A696">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12173,51 +17257,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A381671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BCA73DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12266,51 +17350,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D0F72BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85CEAD78"/>
     <w:lvl w:ilvl="0" w:tplc="14ECE32C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2027" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1979" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12379,51 +17463,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6299" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7019" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E027BD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AC642B4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4BDA4236">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12476,51 +17560,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E805262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94CE3864"/>
     <w:lvl w:ilvl="0" w:tplc="E244C7D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="67B066BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -12589,51 +17673,51 @@
     <w:lvl w:ilvl="7" w:tplc="2FAE7212">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7E5AB0FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E98572E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEF0489C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12682,51 +17766,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="201A4B38"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE148C8E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1368" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2088" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2808" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3528" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4248" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4968" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5688" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6408" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7128" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20657A93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCC47AEC"/>
     <w:lvl w:ilvl="0" w:tplc="EDB286E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12771,61 +17941,61 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20940AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="987A14F2"/>
-    <w:lvl w:ilvl="0" w:tplc="E444C5E0">
+    <w:tmpl w:val="E0FA921A"/>
+    <w:lvl w:ilvl="0" w:tplc="6AFEEF66">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="020A70E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3)"/>
@@ -12867,51 +18037,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23C908D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E6EED8A"/>
     <w:lvl w:ilvl="0" w:tplc="6C86C584">
       <w:start w:val="3"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -12958,51 +18128,144 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24593517"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="660407F6"/>
+    <w:lvl w:ilvl="0" w:tplc="B0A66666">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="252706E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BCC189A"/>
     <w:lvl w:ilvl="0" w:tplc="D6C27104">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13052,51 +18315,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28D9346C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1402FA0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13165,51 +18428,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29456EBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CCE4B18"/>
     <w:lvl w:ilvl="0" w:tplc="31340880">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -13256,51 +18519,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DF26168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DC25E28"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13342,51 +18605,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35390D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F7E61C0"/>
     <w:lvl w:ilvl="0" w:tplc="14ECE32C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1538" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2048" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13455,51 +18718,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6368" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7088" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35EA16E3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5ECE5F64"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35F940F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2698F802"/>
     <w:lvl w:ilvl="0" w:tplc="1B7E2BF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1488" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1998" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13569,51 +18945,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6318" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7038" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C043690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD0283F0"/>
     <w:lvl w:ilvl="0" w:tplc="04B8488E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -13660,51 +19036,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="405D671D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AA0D08C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0FB27B40">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
@@ -13750,51 +19126,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42433695"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4336E4BE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13836,51 +19212,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45E76558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CE4C97E"/>
     <w:lvl w:ilvl="0" w:tplc="A3C65C3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EDB286E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13929,51 +19305,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="463350AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06CAD722"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14015,51 +19391,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="465D2C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D141BBE"/>
     <w:lvl w:ilvl="0" w:tplc="08AC1314">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14108,51 +19484,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CC55962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97C6EE5E"/>
     <w:lvl w:ilvl="0" w:tplc="14ECE32C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2101" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2053" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14221,51 +19597,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6373" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7093" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FD267C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98F8E1A6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1237" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1957" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14307,51 +19683,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5557" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6277" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6997" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="510A3595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FEDE4434"/>
     <w:lvl w:ilvl="0" w:tplc="D582581E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -14397,51 +19773,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54CA047E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5E63758"/>
     <w:lvl w:ilvl="0" w:tplc="89666F9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -14487,51 +19863,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54F87F18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0616F51A"/>
     <w:lvl w:ilvl="0" w:tplc="E04EADCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -14577,51 +19953,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5589323F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B44E8634"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1053" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1773" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2493" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3213" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3933" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4653" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5373" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6093" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6813" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56217F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FAEED2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14690,51 +20179,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="562F1256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA1C7208"/>
     <w:lvl w:ilvl="0" w:tplc="14ECE32C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14803,51 +20292,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5970" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6690" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56321050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="221CEA56"/>
     <w:lvl w:ilvl="0" w:tplc="1D14E980">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14892,51 +20381,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56611BA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7EA7EDA"/>
     <w:lvl w:ilvl="0" w:tplc="1E621CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -14983,51 +20472,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58AC1727"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5B25036"/>
     <w:lvl w:ilvl="0" w:tplc="CA3E5AD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -15076,51 +20565,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FFE5F50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A79A3386"/>
     <w:lvl w:ilvl="0" w:tplc="E2D49720">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -15166,51 +20655,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62C44537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CD46580"/>
     <w:lvl w:ilvl="0" w:tplc="78A83ACA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -15256,51 +20745,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64D217DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3CC9E28"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15342,55 +20831,642 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64DF1059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="52445C9A"/>
-    <w:lvl w:ilvl="0" w:tplc="F4949024">
+    <w:tmpl w:val="A27012B0"/>
+    <w:lvl w:ilvl="0" w:tplc="4986FC24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1488" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1998" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2718" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3438" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4158" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4878" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5598" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6318" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7038" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="669D7529"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E1064854"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67020E48"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="04BABFB0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A40671B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="782A4C9C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2448" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3168" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3888" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4608" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5328" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6048" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6768" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A60218C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AB4030FA"/>
+    <w:lvl w:ilvl="0" w:tplc="66B46FF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B880F89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AC5CF632"/>
+    <w:lvl w:ilvl="0" w:tplc="89D2B434">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CC35071"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F66E7F74"/>
+    <w:lvl w:ilvl="0" w:tplc="F17CCD3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1488" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Arial" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1998" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -15456,278 +21532,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6318" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7038" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-[...226 lines deleted...]
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D2561F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C141FE0"/>
     <w:lvl w:ilvl="0" w:tplc="F3742D32">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15772,51 +21621,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D7D2382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D554976E"/>
     <w:lvl w:ilvl="0" w:tplc="1D14E980">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15861,51 +21710,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="703B602A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFF06CAC"/>
     <w:lvl w:ilvl="0" w:tplc="EDB286E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15950,51 +21799,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70A00487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D226945A"/>
     <w:lvl w:ilvl="0" w:tplc="E04EADCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -16040,51 +21889,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78484608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B704BAC6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16126,51 +21975,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B1066E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45CCF8B8"/>
     <w:lvl w:ilvl="0" w:tplc="2F483C6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -16216,51 +22065,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D295CA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4D81EFC"/>
     <w:lvl w:ilvl="0" w:tplc="04EAF690">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16330,51 +22179,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ECE7A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19842E36"/>
     <w:lvl w:ilvl="0" w:tplc="B7DE3712">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -16422,1016 +22271,1490 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="668949409">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="338238011">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="347954101">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1020160165">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="832335606">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="909273202">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="40784448">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1775633912">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1492520834">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="926154846">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="571354601">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="25108951">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1571380047">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2046827102">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1225490084">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1108744491">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="490298270">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1678995710">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2111702563">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1071318838">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1476680079">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1153260502">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="526412315">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="338238011">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="347954101">
+  <w:num w:numId="24" w16cid:durableId="160005928">
     <w:abstractNumId w:val="37"/>
-  </w:num>
-[...61 lines deleted...]
-    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1743721289">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2086296428">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="666905078">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="996493935">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1659310256">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1535189914">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="223033028">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="64"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1173909434">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1941596494">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1298756558">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="665714737">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1299408999">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="992949979">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1046415596">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1560549972">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1023945837">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1773698792">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2101681777">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="266157767">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1118842515">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="990791631">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1261068605">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="641039011">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1073046986">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="893929860">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1149135270">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="657416675">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="2119565789">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1777216206">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="1422943425">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="1912999837">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="871840356">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1682320058">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1973049800">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="1660115245">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="819928325">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="655841177">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1895120774">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="4942334">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="439958680">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="1541479228">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="52" w16cid:durableId="2119565789">
-[...8 lines deleted...]
-  <w:numIdMacAtCleanup w:val="54"/>
+  <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ljEens36wvLWgfDF5cNWsIGxqrtT0NGKHj66OeHaVilRcM2sXQljXxPgyJ5MkqXoo1IJH8+aTck2a+0KZsUwhA==" w:salt="CDrwzcwRuiUYVJ6nEisMrA=="/>
+  <w:revisionView w:markup="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="hAq9rrUhfedj5V+v9kk0A6zfZjtr2cBkP17l3U/qNn1G8JOnCVqws/q0ywD5R/ofhET5A5ywaZ5N02pDwgqDKw==" w:salt="dQaqAdkKO3MQJBTosY7ScQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F723A"/>
     <w:rsid w:val="000008D6"/>
+    <w:rsid w:val="000016D4"/>
     <w:rsid w:val="00003A20"/>
     <w:rsid w:val="00004514"/>
     <w:rsid w:val="000100EB"/>
+    <w:rsid w:val="000134B7"/>
     <w:rsid w:val="00014583"/>
+    <w:rsid w:val="00014E50"/>
     <w:rsid w:val="0001539A"/>
+    <w:rsid w:val="00017670"/>
     <w:rsid w:val="00017AD9"/>
+    <w:rsid w:val="00020508"/>
     <w:rsid w:val="00023A1C"/>
     <w:rsid w:val="0002467B"/>
+    <w:rsid w:val="00031276"/>
+    <w:rsid w:val="0003136A"/>
+    <w:rsid w:val="00033014"/>
+    <w:rsid w:val="00033EE2"/>
+    <w:rsid w:val="00037A50"/>
     <w:rsid w:val="0004168E"/>
+    <w:rsid w:val="0004440C"/>
+    <w:rsid w:val="000506B9"/>
     <w:rsid w:val="00051017"/>
     <w:rsid w:val="00052260"/>
     <w:rsid w:val="00052424"/>
+    <w:rsid w:val="00052E1B"/>
+    <w:rsid w:val="00060186"/>
     <w:rsid w:val="00062038"/>
     <w:rsid w:val="00063199"/>
     <w:rsid w:val="00065DFF"/>
+    <w:rsid w:val="00066E3D"/>
+    <w:rsid w:val="000678D0"/>
     <w:rsid w:val="00072CF9"/>
     <w:rsid w:val="00075654"/>
+    <w:rsid w:val="0007698C"/>
+    <w:rsid w:val="00082630"/>
     <w:rsid w:val="000847D7"/>
     <w:rsid w:val="00085494"/>
     <w:rsid w:val="00085B1D"/>
     <w:rsid w:val="00091373"/>
+    <w:rsid w:val="000929FF"/>
     <w:rsid w:val="00093FD2"/>
     <w:rsid w:val="000A0B5D"/>
     <w:rsid w:val="000A2F45"/>
+    <w:rsid w:val="000A7A61"/>
     <w:rsid w:val="000C02B5"/>
+    <w:rsid w:val="000C0F88"/>
     <w:rsid w:val="000C1316"/>
     <w:rsid w:val="000C7653"/>
+    <w:rsid w:val="000D544F"/>
+    <w:rsid w:val="000D7F6A"/>
+    <w:rsid w:val="000E021F"/>
+    <w:rsid w:val="000E0459"/>
     <w:rsid w:val="000E5328"/>
+    <w:rsid w:val="000E5DB5"/>
     <w:rsid w:val="000E6C83"/>
     <w:rsid w:val="000F0828"/>
     <w:rsid w:val="000F1D34"/>
     <w:rsid w:val="000F5112"/>
     <w:rsid w:val="000F67FB"/>
     <w:rsid w:val="001001F3"/>
     <w:rsid w:val="00101F60"/>
     <w:rsid w:val="0010261F"/>
+    <w:rsid w:val="001030CC"/>
     <w:rsid w:val="00105702"/>
     <w:rsid w:val="00106D2B"/>
     <w:rsid w:val="00106D5A"/>
     <w:rsid w:val="00110DF2"/>
     <w:rsid w:val="00113AFA"/>
+    <w:rsid w:val="001200C3"/>
+    <w:rsid w:val="001203C6"/>
+    <w:rsid w:val="00120FF9"/>
     <w:rsid w:val="00122C85"/>
+    <w:rsid w:val="001236B8"/>
+    <w:rsid w:val="00124288"/>
     <w:rsid w:val="001245D2"/>
     <w:rsid w:val="00124B88"/>
+    <w:rsid w:val="00127193"/>
     <w:rsid w:val="00130F73"/>
     <w:rsid w:val="00132AB6"/>
     <w:rsid w:val="00137869"/>
     <w:rsid w:val="00142474"/>
     <w:rsid w:val="00142AA5"/>
+    <w:rsid w:val="001453B4"/>
+    <w:rsid w:val="001501F4"/>
+    <w:rsid w:val="00162DC3"/>
     <w:rsid w:val="00162DE8"/>
     <w:rsid w:val="0016364F"/>
     <w:rsid w:val="00166202"/>
     <w:rsid w:val="00172370"/>
     <w:rsid w:val="001740A4"/>
     <w:rsid w:val="00175A7F"/>
+    <w:rsid w:val="001801E7"/>
     <w:rsid w:val="001804A1"/>
     <w:rsid w:val="0018097D"/>
     <w:rsid w:val="00183FAC"/>
     <w:rsid w:val="00191BA7"/>
     <w:rsid w:val="001946E8"/>
     <w:rsid w:val="00195247"/>
     <w:rsid w:val="0019619F"/>
+    <w:rsid w:val="001A49AA"/>
     <w:rsid w:val="001A5621"/>
+    <w:rsid w:val="001A6925"/>
+    <w:rsid w:val="001B2E01"/>
     <w:rsid w:val="001B37B5"/>
     <w:rsid w:val="001C11B2"/>
+    <w:rsid w:val="001C1B8F"/>
     <w:rsid w:val="001C2C9C"/>
+    <w:rsid w:val="001C3DCC"/>
     <w:rsid w:val="001C434D"/>
     <w:rsid w:val="001D2BDC"/>
     <w:rsid w:val="001D65E7"/>
     <w:rsid w:val="001D67EB"/>
+    <w:rsid w:val="001D7252"/>
+    <w:rsid w:val="001E36A6"/>
     <w:rsid w:val="001E5D95"/>
+    <w:rsid w:val="001E614F"/>
     <w:rsid w:val="001F467B"/>
+    <w:rsid w:val="001F5B25"/>
     <w:rsid w:val="001F5D67"/>
+    <w:rsid w:val="001F711C"/>
     <w:rsid w:val="001F77C3"/>
     <w:rsid w:val="0020357C"/>
+    <w:rsid w:val="00203831"/>
+    <w:rsid w:val="00204921"/>
     <w:rsid w:val="00205CD1"/>
     <w:rsid w:val="00207EF7"/>
     <w:rsid w:val="002102D1"/>
+    <w:rsid w:val="00211CBA"/>
+    <w:rsid w:val="00212F51"/>
     <w:rsid w:val="00214FFE"/>
+    <w:rsid w:val="002169F9"/>
     <w:rsid w:val="00217B37"/>
     <w:rsid w:val="002213CA"/>
+    <w:rsid w:val="0022308B"/>
     <w:rsid w:val="002239BD"/>
+    <w:rsid w:val="00223A52"/>
+    <w:rsid w:val="00227AF4"/>
+    <w:rsid w:val="00231CC9"/>
+    <w:rsid w:val="002320F2"/>
+    <w:rsid w:val="00232537"/>
+    <w:rsid w:val="00234F00"/>
     <w:rsid w:val="00236549"/>
     <w:rsid w:val="002367F5"/>
+    <w:rsid w:val="002402D5"/>
+    <w:rsid w:val="002404E1"/>
+    <w:rsid w:val="00244403"/>
+    <w:rsid w:val="0024480A"/>
+    <w:rsid w:val="0024591D"/>
     <w:rsid w:val="002460D3"/>
     <w:rsid w:val="00250207"/>
     <w:rsid w:val="00250420"/>
     <w:rsid w:val="00251CB9"/>
+    <w:rsid w:val="002534AB"/>
     <w:rsid w:val="002561FA"/>
+    <w:rsid w:val="00257100"/>
+    <w:rsid w:val="00264B56"/>
     <w:rsid w:val="0027161C"/>
     <w:rsid w:val="00273DAA"/>
     <w:rsid w:val="00274C5D"/>
+    <w:rsid w:val="00277196"/>
     <w:rsid w:val="00277331"/>
     <w:rsid w:val="00280D9F"/>
     <w:rsid w:val="00281834"/>
     <w:rsid w:val="00281CA4"/>
+    <w:rsid w:val="00286530"/>
+    <w:rsid w:val="0029278B"/>
+    <w:rsid w:val="0029420A"/>
+    <w:rsid w:val="0029690D"/>
     <w:rsid w:val="00297292"/>
     <w:rsid w:val="002A0B6C"/>
+    <w:rsid w:val="002A72C1"/>
     <w:rsid w:val="002A7783"/>
+    <w:rsid w:val="002B06DA"/>
     <w:rsid w:val="002B0C68"/>
     <w:rsid w:val="002B4202"/>
+    <w:rsid w:val="002B6AC2"/>
     <w:rsid w:val="002C1470"/>
     <w:rsid w:val="002C211E"/>
     <w:rsid w:val="002C4234"/>
+    <w:rsid w:val="002C5103"/>
+    <w:rsid w:val="002D0E37"/>
     <w:rsid w:val="002D63FA"/>
     <w:rsid w:val="002E133E"/>
     <w:rsid w:val="002E1506"/>
     <w:rsid w:val="002E36D5"/>
+    <w:rsid w:val="002E5148"/>
+    <w:rsid w:val="002F39BF"/>
     <w:rsid w:val="002F4626"/>
     <w:rsid w:val="0030273B"/>
     <w:rsid w:val="00302EF5"/>
     <w:rsid w:val="00304803"/>
     <w:rsid w:val="00310558"/>
+    <w:rsid w:val="003106CB"/>
     <w:rsid w:val="0031646B"/>
+    <w:rsid w:val="00317A03"/>
     <w:rsid w:val="003213C9"/>
+    <w:rsid w:val="003242F8"/>
     <w:rsid w:val="00324C18"/>
     <w:rsid w:val="0032564B"/>
     <w:rsid w:val="0032611E"/>
     <w:rsid w:val="00327316"/>
     <w:rsid w:val="00327D8B"/>
     <w:rsid w:val="0033129E"/>
     <w:rsid w:val="00333473"/>
+    <w:rsid w:val="0033363D"/>
+    <w:rsid w:val="00333EDA"/>
     <w:rsid w:val="00336EA2"/>
     <w:rsid w:val="00341B62"/>
+    <w:rsid w:val="003435D0"/>
     <w:rsid w:val="0035018C"/>
     <w:rsid w:val="003505E9"/>
     <w:rsid w:val="00353021"/>
+    <w:rsid w:val="0035469C"/>
     <w:rsid w:val="00354780"/>
     <w:rsid w:val="00354899"/>
+    <w:rsid w:val="00355D9E"/>
     <w:rsid w:val="00360D7E"/>
     <w:rsid w:val="00360E5E"/>
     <w:rsid w:val="00361C45"/>
+    <w:rsid w:val="0036407A"/>
     <w:rsid w:val="003657D6"/>
+    <w:rsid w:val="00365FBA"/>
+    <w:rsid w:val="0037132F"/>
     <w:rsid w:val="003769B2"/>
+    <w:rsid w:val="00380123"/>
+    <w:rsid w:val="003808A0"/>
+    <w:rsid w:val="003832C7"/>
     <w:rsid w:val="003848F9"/>
     <w:rsid w:val="00385FEF"/>
+    <w:rsid w:val="00386072"/>
+    <w:rsid w:val="00387A56"/>
+    <w:rsid w:val="00390F0A"/>
     <w:rsid w:val="003921BF"/>
+    <w:rsid w:val="003948FE"/>
     <w:rsid w:val="003975F9"/>
     <w:rsid w:val="0039763D"/>
     <w:rsid w:val="003A032A"/>
     <w:rsid w:val="003A44FE"/>
     <w:rsid w:val="003A4598"/>
     <w:rsid w:val="003B0500"/>
+    <w:rsid w:val="003B1397"/>
     <w:rsid w:val="003B290B"/>
     <w:rsid w:val="003B2B09"/>
     <w:rsid w:val="003B5019"/>
     <w:rsid w:val="003B6B6B"/>
     <w:rsid w:val="003D0499"/>
     <w:rsid w:val="003D1A6D"/>
+    <w:rsid w:val="003D30AA"/>
     <w:rsid w:val="003E055F"/>
     <w:rsid w:val="003E17EA"/>
     <w:rsid w:val="003E28D5"/>
     <w:rsid w:val="003F1054"/>
     <w:rsid w:val="003F376D"/>
+    <w:rsid w:val="003F382F"/>
     <w:rsid w:val="003F41FC"/>
     <w:rsid w:val="003F51B4"/>
+    <w:rsid w:val="003F5289"/>
+    <w:rsid w:val="003F61E9"/>
     <w:rsid w:val="003F66FD"/>
+    <w:rsid w:val="003F68B9"/>
+    <w:rsid w:val="004019FF"/>
     <w:rsid w:val="00405617"/>
+    <w:rsid w:val="004062DD"/>
+    <w:rsid w:val="00406B63"/>
     <w:rsid w:val="00411E32"/>
     <w:rsid w:val="0041719D"/>
     <w:rsid w:val="004177AB"/>
+    <w:rsid w:val="00417C97"/>
+    <w:rsid w:val="00423CCB"/>
     <w:rsid w:val="0042519A"/>
     <w:rsid w:val="00434FD9"/>
+    <w:rsid w:val="00442873"/>
     <w:rsid w:val="00443A75"/>
     <w:rsid w:val="00443B39"/>
     <w:rsid w:val="00445C63"/>
     <w:rsid w:val="004465F5"/>
+    <w:rsid w:val="00452EED"/>
+    <w:rsid w:val="0046485F"/>
     <w:rsid w:val="00465551"/>
     <w:rsid w:val="00467A4B"/>
+    <w:rsid w:val="00472A3C"/>
     <w:rsid w:val="004753C1"/>
     <w:rsid w:val="004759F9"/>
+    <w:rsid w:val="0047624F"/>
     <w:rsid w:val="00481332"/>
     <w:rsid w:val="0048337D"/>
+    <w:rsid w:val="0048392F"/>
     <w:rsid w:val="00483991"/>
     <w:rsid w:val="00497815"/>
     <w:rsid w:val="004A0793"/>
     <w:rsid w:val="004A19CA"/>
     <w:rsid w:val="004B2702"/>
     <w:rsid w:val="004B37CA"/>
+    <w:rsid w:val="004B4E1B"/>
     <w:rsid w:val="004B526C"/>
     <w:rsid w:val="004C397A"/>
+    <w:rsid w:val="004C5099"/>
+    <w:rsid w:val="004D210B"/>
     <w:rsid w:val="004D3747"/>
     <w:rsid w:val="004D4F23"/>
     <w:rsid w:val="004D5286"/>
+    <w:rsid w:val="004D641D"/>
+    <w:rsid w:val="004D6AF3"/>
     <w:rsid w:val="004D7424"/>
     <w:rsid w:val="004E0473"/>
+    <w:rsid w:val="004E0E0B"/>
     <w:rsid w:val="004E6E41"/>
+    <w:rsid w:val="004F2C4C"/>
+    <w:rsid w:val="004F39BE"/>
+    <w:rsid w:val="004F491F"/>
+    <w:rsid w:val="004F4A1C"/>
     <w:rsid w:val="00501AF3"/>
+    <w:rsid w:val="00510D0F"/>
+    <w:rsid w:val="005127EB"/>
+    <w:rsid w:val="005143D7"/>
+    <w:rsid w:val="00516D11"/>
     <w:rsid w:val="00517BD8"/>
     <w:rsid w:val="00520E07"/>
     <w:rsid w:val="00520E4A"/>
+    <w:rsid w:val="0052168D"/>
     <w:rsid w:val="00521E4B"/>
     <w:rsid w:val="00521FF9"/>
+    <w:rsid w:val="00522326"/>
     <w:rsid w:val="005230CA"/>
+    <w:rsid w:val="005233BC"/>
+    <w:rsid w:val="00525225"/>
+    <w:rsid w:val="005260BC"/>
     <w:rsid w:val="005262E5"/>
     <w:rsid w:val="00527D13"/>
     <w:rsid w:val="00531D68"/>
+    <w:rsid w:val="005428B6"/>
+    <w:rsid w:val="005460FF"/>
+    <w:rsid w:val="0054728A"/>
+    <w:rsid w:val="00553BDB"/>
     <w:rsid w:val="00561D30"/>
     <w:rsid w:val="00564A09"/>
     <w:rsid w:val="00564F01"/>
     <w:rsid w:val="0056609C"/>
     <w:rsid w:val="00567A75"/>
     <w:rsid w:val="005726CB"/>
+    <w:rsid w:val="00572E59"/>
+    <w:rsid w:val="00574594"/>
     <w:rsid w:val="005765C9"/>
     <w:rsid w:val="0058081E"/>
     <w:rsid w:val="005845D2"/>
     <w:rsid w:val="00585F46"/>
     <w:rsid w:val="005861AF"/>
     <w:rsid w:val="005912DD"/>
     <w:rsid w:val="00591B5E"/>
+    <w:rsid w:val="00593D1E"/>
+    <w:rsid w:val="00593FAC"/>
+    <w:rsid w:val="00596389"/>
+    <w:rsid w:val="00597A32"/>
     <w:rsid w:val="005A26BA"/>
     <w:rsid w:val="005A425D"/>
     <w:rsid w:val="005A4383"/>
     <w:rsid w:val="005A4978"/>
     <w:rsid w:val="005A58D0"/>
     <w:rsid w:val="005A6209"/>
     <w:rsid w:val="005A6695"/>
     <w:rsid w:val="005A6FF8"/>
     <w:rsid w:val="005A7475"/>
     <w:rsid w:val="005A7FF6"/>
+    <w:rsid w:val="005B13D0"/>
     <w:rsid w:val="005B1679"/>
     <w:rsid w:val="005B1F6C"/>
     <w:rsid w:val="005B4CA1"/>
     <w:rsid w:val="005B4FD1"/>
     <w:rsid w:val="005B5AC5"/>
+    <w:rsid w:val="005B7CE3"/>
     <w:rsid w:val="005C1BA1"/>
+    <w:rsid w:val="005C2D26"/>
     <w:rsid w:val="005C348F"/>
     <w:rsid w:val="005C6235"/>
     <w:rsid w:val="005D10C0"/>
+    <w:rsid w:val="005D180E"/>
+    <w:rsid w:val="005D299E"/>
     <w:rsid w:val="005D2E5E"/>
     <w:rsid w:val="005D3E28"/>
+    <w:rsid w:val="005E0B85"/>
     <w:rsid w:val="005E1852"/>
+    <w:rsid w:val="005E28D9"/>
     <w:rsid w:val="005E3C61"/>
+    <w:rsid w:val="005E6EDD"/>
     <w:rsid w:val="005F0E94"/>
     <w:rsid w:val="005F137F"/>
+    <w:rsid w:val="005F1C2D"/>
     <w:rsid w:val="005F1E28"/>
+    <w:rsid w:val="005F28DB"/>
     <w:rsid w:val="005F457F"/>
     <w:rsid w:val="005F5D69"/>
     <w:rsid w:val="005F723A"/>
     <w:rsid w:val="00601313"/>
+    <w:rsid w:val="00603931"/>
     <w:rsid w:val="00603D83"/>
+    <w:rsid w:val="00603F7E"/>
+    <w:rsid w:val="00604B4A"/>
     <w:rsid w:val="00605876"/>
     <w:rsid w:val="0060638E"/>
     <w:rsid w:val="00607514"/>
     <w:rsid w:val="00607B8F"/>
     <w:rsid w:val="00610050"/>
     <w:rsid w:val="006100D8"/>
     <w:rsid w:val="00610BAD"/>
+    <w:rsid w:val="006140F3"/>
     <w:rsid w:val="006151A3"/>
     <w:rsid w:val="00615F12"/>
     <w:rsid w:val="00621A11"/>
+    <w:rsid w:val="006226E2"/>
     <w:rsid w:val="00624D56"/>
     <w:rsid w:val="006253B1"/>
     <w:rsid w:val="00625469"/>
+    <w:rsid w:val="00626FB8"/>
+    <w:rsid w:val="00632A98"/>
     <w:rsid w:val="0063502B"/>
+    <w:rsid w:val="00637B1B"/>
     <w:rsid w:val="00637CBF"/>
     <w:rsid w:val="0064037A"/>
+    <w:rsid w:val="00640417"/>
     <w:rsid w:val="006450D7"/>
     <w:rsid w:val="00645758"/>
     <w:rsid w:val="006474F5"/>
+    <w:rsid w:val="00650942"/>
+    <w:rsid w:val="00651B31"/>
+    <w:rsid w:val="00653A12"/>
     <w:rsid w:val="00654226"/>
+    <w:rsid w:val="006548D8"/>
     <w:rsid w:val="00654957"/>
     <w:rsid w:val="00654D54"/>
     <w:rsid w:val="006564C6"/>
     <w:rsid w:val="00656663"/>
+    <w:rsid w:val="006572CA"/>
     <w:rsid w:val="00660B7B"/>
     <w:rsid w:val="00661AB4"/>
     <w:rsid w:val="006626EA"/>
+    <w:rsid w:val="00662ECA"/>
+    <w:rsid w:val="00663536"/>
+    <w:rsid w:val="00663AF5"/>
     <w:rsid w:val="0066470A"/>
+    <w:rsid w:val="006674C3"/>
     <w:rsid w:val="00671857"/>
     <w:rsid w:val="00671BDE"/>
     <w:rsid w:val="00672A07"/>
+    <w:rsid w:val="00672D3D"/>
     <w:rsid w:val="00676949"/>
     <w:rsid w:val="0068097C"/>
+    <w:rsid w:val="0068150F"/>
     <w:rsid w:val="00682D50"/>
     <w:rsid w:val="0068380E"/>
     <w:rsid w:val="00684350"/>
     <w:rsid w:val="00686143"/>
     <w:rsid w:val="0068676B"/>
+    <w:rsid w:val="00691061"/>
     <w:rsid w:val="00691A53"/>
     <w:rsid w:val="006923B6"/>
     <w:rsid w:val="006962C3"/>
     <w:rsid w:val="00696645"/>
+    <w:rsid w:val="00696E86"/>
     <w:rsid w:val="006A02C9"/>
     <w:rsid w:val="006A174F"/>
     <w:rsid w:val="006A1FBD"/>
     <w:rsid w:val="006A461F"/>
+    <w:rsid w:val="006A60B0"/>
     <w:rsid w:val="006A6D74"/>
+    <w:rsid w:val="006B0C08"/>
+    <w:rsid w:val="006B3C3B"/>
     <w:rsid w:val="006B4F85"/>
     <w:rsid w:val="006B718B"/>
     <w:rsid w:val="006C17DD"/>
     <w:rsid w:val="006C59FD"/>
+    <w:rsid w:val="006D2A66"/>
     <w:rsid w:val="006D3B34"/>
     <w:rsid w:val="006D5823"/>
     <w:rsid w:val="006D5C39"/>
     <w:rsid w:val="006D7F82"/>
     <w:rsid w:val="006E6D9B"/>
     <w:rsid w:val="006E77D8"/>
+    <w:rsid w:val="006F231B"/>
+    <w:rsid w:val="006F2A15"/>
     <w:rsid w:val="006F41D5"/>
     <w:rsid w:val="006F4315"/>
+    <w:rsid w:val="006F5094"/>
     <w:rsid w:val="00701B03"/>
+    <w:rsid w:val="00703FD3"/>
+    <w:rsid w:val="00704ABC"/>
+    <w:rsid w:val="00707658"/>
     <w:rsid w:val="00707704"/>
     <w:rsid w:val="00707DA2"/>
     <w:rsid w:val="007109E0"/>
     <w:rsid w:val="00711F43"/>
+    <w:rsid w:val="0071358A"/>
+    <w:rsid w:val="0071400D"/>
+    <w:rsid w:val="007169E9"/>
+    <w:rsid w:val="00721909"/>
     <w:rsid w:val="00721973"/>
     <w:rsid w:val="00725179"/>
     <w:rsid w:val="0072567E"/>
     <w:rsid w:val="00725CEA"/>
+    <w:rsid w:val="007260F2"/>
     <w:rsid w:val="007307FD"/>
     <w:rsid w:val="007344A1"/>
+    <w:rsid w:val="00736A95"/>
+    <w:rsid w:val="00737E24"/>
     <w:rsid w:val="00742760"/>
     <w:rsid w:val="00742888"/>
     <w:rsid w:val="00745911"/>
     <w:rsid w:val="00745AFD"/>
+    <w:rsid w:val="00747F61"/>
     <w:rsid w:val="00754282"/>
+    <w:rsid w:val="00760EAC"/>
+    <w:rsid w:val="0076105C"/>
+    <w:rsid w:val="00764572"/>
+    <w:rsid w:val="0076495D"/>
     <w:rsid w:val="00765CA9"/>
+    <w:rsid w:val="007663EB"/>
     <w:rsid w:val="00767055"/>
+    <w:rsid w:val="00771CFB"/>
+    <w:rsid w:val="00774113"/>
     <w:rsid w:val="007751C6"/>
     <w:rsid w:val="007759FB"/>
     <w:rsid w:val="007779C8"/>
+    <w:rsid w:val="00777A41"/>
     <w:rsid w:val="00781056"/>
     <w:rsid w:val="00783E3E"/>
     <w:rsid w:val="00785A63"/>
     <w:rsid w:val="00786A27"/>
     <w:rsid w:val="00791E25"/>
     <w:rsid w:val="00797E56"/>
+    <w:rsid w:val="007A2330"/>
     <w:rsid w:val="007A3A34"/>
+    <w:rsid w:val="007A74DD"/>
     <w:rsid w:val="007A787B"/>
     <w:rsid w:val="007B1BE5"/>
     <w:rsid w:val="007B4B8E"/>
     <w:rsid w:val="007B679D"/>
     <w:rsid w:val="007B7AD3"/>
+    <w:rsid w:val="007C01DE"/>
     <w:rsid w:val="007C293B"/>
     <w:rsid w:val="007D022B"/>
     <w:rsid w:val="007D16E2"/>
     <w:rsid w:val="007D2715"/>
+    <w:rsid w:val="007D2E73"/>
     <w:rsid w:val="007D4A26"/>
     <w:rsid w:val="007D6259"/>
+    <w:rsid w:val="007D7DF8"/>
     <w:rsid w:val="007E034E"/>
     <w:rsid w:val="007E037B"/>
+    <w:rsid w:val="007E0C2B"/>
+    <w:rsid w:val="007E2CC6"/>
     <w:rsid w:val="007E2F37"/>
     <w:rsid w:val="007E6882"/>
+    <w:rsid w:val="007F3A2D"/>
     <w:rsid w:val="008068B3"/>
+    <w:rsid w:val="00807B95"/>
+    <w:rsid w:val="00810E47"/>
+    <w:rsid w:val="00812D6E"/>
+    <w:rsid w:val="0081313E"/>
     <w:rsid w:val="00813AF0"/>
     <w:rsid w:val="008203FE"/>
+    <w:rsid w:val="008225C7"/>
+    <w:rsid w:val="008226F3"/>
+    <w:rsid w:val="0082286F"/>
+    <w:rsid w:val="00822E06"/>
+    <w:rsid w:val="00822FF4"/>
     <w:rsid w:val="008304AC"/>
     <w:rsid w:val="008345D7"/>
+    <w:rsid w:val="00834DF3"/>
     <w:rsid w:val="0083558B"/>
     <w:rsid w:val="00835CDD"/>
     <w:rsid w:val="00841634"/>
     <w:rsid w:val="00842E47"/>
     <w:rsid w:val="008526A2"/>
     <w:rsid w:val="00853008"/>
     <w:rsid w:val="008531F8"/>
     <w:rsid w:val="00853E5D"/>
     <w:rsid w:val="008545CA"/>
     <w:rsid w:val="00855AA6"/>
     <w:rsid w:val="00855FE6"/>
     <w:rsid w:val="008560D9"/>
+    <w:rsid w:val="00856ED3"/>
     <w:rsid w:val="0086130C"/>
+    <w:rsid w:val="00861711"/>
     <w:rsid w:val="00862ADC"/>
+    <w:rsid w:val="00867BA8"/>
     <w:rsid w:val="0087098E"/>
+    <w:rsid w:val="008732A5"/>
     <w:rsid w:val="00874AC8"/>
+    <w:rsid w:val="00877837"/>
     <w:rsid w:val="00881B2D"/>
     <w:rsid w:val="008835EB"/>
+    <w:rsid w:val="00893A0E"/>
+    <w:rsid w:val="00893D44"/>
     <w:rsid w:val="00894C31"/>
+    <w:rsid w:val="00896063"/>
     <w:rsid w:val="0089617A"/>
     <w:rsid w:val="008963E2"/>
     <w:rsid w:val="00897F0F"/>
+    <w:rsid w:val="008A0B6F"/>
     <w:rsid w:val="008A43A6"/>
+    <w:rsid w:val="008A4734"/>
+    <w:rsid w:val="008A494B"/>
     <w:rsid w:val="008A7A4A"/>
     <w:rsid w:val="008B074B"/>
+    <w:rsid w:val="008B1759"/>
+    <w:rsid w:val="008B3420"/>
     <w:rsid w:val="008B3BD9"/>
+    <w:rsid w:val="008B3CE1"/>
+    <w:rsid w:val="008B6060"/>
     <w:rsid w:val="008B6EE2"/>
+    <w:rsid w:val="008B7F78"/>
     <w:rsid w:val="008C185E"/>
     <w:rsid w:val="008C1ACE"/>
     <w:rsid w:val="008C28DE"/>
     <w:rsid w:val="008C29DB"/>
+    <w:rsid w:val="008C3684"/>
+    <w:rsid w:val="008C3741"/>
+    <w:rsid w:val="008C4889"/>
+    <w:rsid w:val="008C5CD5"/>
+    <w:rsid w:val="008D1086"/>
     <w:rsid w:val="008D26A4"/>
     <w:rsid w:val="008D2E26"/>
+    <w:rsid w:val="008D4A2F"/>
+    <w:rsid w:val="008D4D3D"/>
     <w:rsid w:val="008D51FE"/>
     <w:rsid w:val="008D7924"/>
     <w:rsid w:val="008E11C1"/>
+    <w:rsid w:val="008E28C2"/>
     <w:rsid w:val="008E30AE"/>
     <w:rsid w:val="008E3D05"/>
+    <w:rsid w:val="008F157F"/>
+    <w:rsid w:val="008F1A09"/>
+    <w:rsid w:val="008F1D9F"/>
     <w:rsid w:val="008F3515"/>
     <w:rsid w:val="008F40B2"/>
     <w:rsid w:val="008F7499"/>
+    <w:rsid w:val="008F7A48"/>
     <w:rsid w:val="009000BF"/>
+    <w:rsid w:val="00900D14"/>
     <w:rsid w:val="009015F4"/>
     <w:rsid w:val="00901701"/>
     <w:rsid w:val="009032CD"/>
     <w:rsid w:val="00904E78"/>
     <w:rsid w:val="009052F7"/>
     <w:rsid w:val="009115D0"/>
     <w:rsid w:val="00914AB9"/>
+    <w:rsid w:val="00917076"/>
+    <w:rsid w:val="00917C65"/>
     <w:rsid w:val="00917DB9"/>
     <w:rsid w:val="0092222E"/>
     <w:rsid w:val="00923484"/>
     <w:rsid w:val="0092386C"/>
+    <w:rsid w:val="00925B99"/>
     <w:rsid w:val="00925C79"/>
     <w:rsid w:val="0093043F"/>
     <w:rsid w:val="009419BC"/>
     <w:rsid w:val="00950AE0"/>
     <w:rsid w:val="00952A76"/>
+    <w:rsid w:val="00954731"/>
     <w:rsid w:val="00954E8E"/>
     <w:rsid w:val="00955A03"/>
     <w:rsid w:val="00956EF2"/>
     <w:rsid w:val="00957D01"/>
+    <w:rsid w:val="0096244C"/>
+    <w:rsid w:val="009724AA"/>
     <w:rsid w:val="0097489D"/>
     <w:rsid w:val="00981B59"/>
+    <w:rsid w:val="00982B9F"/>
     <w:rsid w:val="009836B7"/>
     <w:rsid w:val="00986F57"/>
+    <w:rsid w:val="009911B8"/>
     <w:rsid w:val="0099149A"/>
     <w:rsid w:val="009A011B"/>
     <w:rsid w:val="009A07B2"/>
     <w:rsid w:val="009A416A"/>
     <w:rsid w:val="009A525B"/>
     <w:rsid w:val="009A5A85"/>
+    <w:rsid w:val="009A7EA8"/>
+    <w:rsid w:val="009B359F"/>
     <w:rsid w:val="009B487C"/>
+    <w:rsid w:val="009C0B76"/>
     <w:rsid w:val="009C12CA"/>
     <w:rsid w:val="009C6736"/>
+    <w:rsid w:val="009D026E"/>
     <w:rsid w:val="009D0A93"/>
     <w:rsid w:val="009D2786"/>
     <w:rsid w:val="009D5FD1"/>
+    <w:rsid w:val="009E0484"/>
     <w:rsid w:val="009E0B22"/>
+    <w:rsid w:val="009E2359"/>
     <w:rsid w:val="009E2C51"/>
     <w:rsid w:val="009F3C44"/>
     <w:rsid w:val="009F5CCB"/>
     <w:rsid w:val="009F6903"/>
     <w:rsid w:val="009F7009"/>
+    <w:rsid w:val="009F7C17"/>
     <w:rsid w:val="00A028EF"/>
     <w:rsid w:val="00A0414A"/>
     <w:rsid w:val="00A041BB"/>
     <w:rsid w:val="00A05D93"/>
     <w:rsid w:val="00A105A4"/>
+    <w:rsid w:val="00A12DB3"/>
     <w:rsid w:val="00A157BD"/>
+    <w:rsid w:val="00A222D3"/>
+    <w:rsid w:val="00A23B65"/>
     <w:rsid w:val="00A24372"/>
     <w:rsid w:val="00A24531"/>
     <w:rsid w:val="00A245FE"/>
     <w:rsid w:val="00A27073"/>
     <w:rsid w:val="00A270F6"/>
     <w:rsid w:val="00A27AE6"/>
     <w:rsid w:val="00A30604"/>
     <w:rsid w:val="00A31039"/>
     <w:rsid w:val="00A3134C"/>
     <w:rsid w:val="00A32B9A"/>
+    <w:rsid w:val="00A33EA9"/>
     <w:rsid w:val="00A33FF6"/>
     <w:rsid w:val="00A34AD0"/>
+    <w:rsid w:val="00A3645B"/>
     <w:rsid w:val="00A432F3"/>
+    <w:rsid w:val="00A475E8"/>
     <w:rsid w:val="00A50FFC"/>
     <w:rsid w:val="00A546EF"/>
     <w:rsid w:val="00A54F3B"/>
+    <w:rsid w:val="00A56E59"/>
     <w:rsid w:val="00A62C1C"/>
     <w:rsid w:val="00A64591"/>
     <w:rsid w:val="00A71148"/>
+    <w:rsid w:val="00A713DF"/>
     <w:rsid w:val="00A721C6"/>
+    <w:rsid w:val="00A73A96"/>
     <w:rsid w:val="00A75A4C"/>
     <w:rsid w:val="00A77981"/>
     <w:rsid w:val="00A8059D"/>
+    <w:rsid w:val="00A807AB"/>
     <w:rsid w:val="00A80B98"/>
     <w:rsid w:val="00A80FD4"/>
     <w:rsid w:val="00A81AFC"/>
+    <w:rsid w:val="00A841A5"/>
     <w:rsid w:val="00A869AC"/>
     <w:rsid w:val="00A86C61"/>
     <w:rsid w:val="00A92766"/>
     <w:rsid w:val="00A93FAA"/>
+    <w:rsid w:val="00A94416"/>
     <w:rsid w:val="00A95448"/>
     <w:rsid w:val="00A97F9B"/>
     <w:rsid w:val="00AA38D3"/>
     <w:rsid w:val="00AA40ED"/>
+    <w:rsid w:val="00AA44D4"/>
+    <w:rsid w:val="00AA47B1"/>
+    <w:rsid w:val="00AA584A"/>
+    <w:rsid w:val="00AA5FDD"/>
+    <w:rsid w:val="00AB0100"/>
     <w:rsid w:val="00AB330F"/>
+    <w:rsid w:val="00AB597D"/>
+    <w:rsid w:val="00AB7427"/>
+    <w:rsid w:val="00AC23A5"/>
     <w:rsid w:val="00AC32C3"/>
     <w:rsid w:val="00AC45CA"/>
+    <w:rsid w:val="00AD0DD4"/>
     <w:rsid w:val="00AD131D"/>
     <w:rsid w:val="00AD163E"/>
     <w:rsid w:val="00AD3B1E"/>
     <w:rsid w:val="00AD4643"/>
     <w:rsid w:val="00AD4F3D"/>
     <w:rsid w:val="00AD6E88"/>
     <w:rsid w:val="00AE115B"/>
+    <w:rsid w:val="00AE25A7"/>
     <w:rsid w:val="00AE3E03"/>
+    <w:rsid w:val="00AE479F"/>
+    <w:rsid w:val="00AE585B"/>
     <w:rsid w:val="00AF05E0"/>
     <w:rsid w:val="00AF22C3"/>
+    <w:rsid w:val="00AF2679"/>
+    <w:rsid w:val="00AF2AD3"/>
     <w:rsid w:val="00B010CF"/>
+    <w:rsid w:val="00B021AF"/>
     <w:rsid w:val="00B04373"/>
+    <w:rsid w:val="00B06BFC"/>
     <w:rsid w:val="00B1140F"/>
     <w:rsid w:val="00B11576"/>
+    <w:rsid w:val="00B121A6"/>
     <w:rsid w:val="00B17D87"/>
     <w:rsid w:val="00B23A75"/>
+    <w:rsid w:val="00B23FC5"/>
     <w:rsid w:val="00B26F98"/>
     <w:rsid w:val="00B312DC"/>
+    <w:rsid w:val="00B31DEE"/>
     <w:rsid w:val="00B32EC3"/>
     <w:rsid w:val="00B36D47"/>
     <w:rsid w:val="00B41A5A"/>
     <w:rsid w:val="00B42C48"/>
+    <w:rsid w:val="00B42F68"/>
     <w:rsid w:val="00B430FF"/>
     <w:rsid w:val="00B458B8"/>
+    <w:rsid w:val="00B46227"/>
+    <w:rsid w:val="00B5224E"/>
     <w:rsid w:val="00B52B95"/>
+    <w:rsid w:val="00B530D5"/>
     <w:rsid w:val="00B53C5D"/>
     <w:rsid w:val="00B55530"/>
+    <w:rsid w:val="00B555D7"/>
     <w:rsid w:val="00B60F12"/>
+    <w:rsid w:val="00B61E60"/>
+    <w:rsid w:val="00B62E13"/>
+    <w:rsid w:val="00B640E1"/>
     <w:rsid w:val="00B70071"/>
+    <w:rsid w:val="00B705C6"/>
     <w:rsid w:val="00B71288"/>
     <w:rsid w:val="00B71D4E"/>
     <w:rsid w:val="00B81B34"/>
     <w:rsid w:val="00B832CC"/>
+    <w:rsid w:val="00B83347"/>
     <w:rsid w:val="00B861F3"/>
     <w:rsid w:val="00B86C50"/>
     <w:rsid w:val="00B91C91"/>
+    <w:rsid w:val="00B91E21"/>
     <w:rsid w:val="00B92EC8"/>
     <w:rsid w:val="00B95DEF"/>
     <w:rsid w:val="00B97295"/>
     <w:rsid w:val="00BA0B37"/>
+    <w:rsid w:val="00BA0BD1"/>
+    <w:rsid w:val="00BA5371"/>
     <w:rsid w:val="00BB08E6"/>
     <w:rsid w:val="00BB153E"/>
     <w:rsid w:val="00BB1AF6"/>
     <w:rsid w:val="00BB2CD1"/>
     <w:rsid w:val="00BB4DA6"/>
+    <w:rsid w:val="00BB6BDD"/>
     <w:rsid w:val="00BB74B3"/>
     <w:rsid w:val="00BC0711"/>
     <w:rsid w:val="00BC1143"/>
     <w:rsid w:val="00BD0CA2"/>
     <w:rsid w:val="00BD27FE"/>
     <w:rsid w:val="00BD3AAF"/>
+    <w:rsid w:val="00BD59D7"/>
+    <w:rsid w:val="00BD5A38"/>
+    <w:rsid w:val="00BD6E86"/>
     <w:rsid w:val="00BD716E"/>
     <w:rsid w:val="00BE15D8"/>
     <w:rsid w:val="00BE1865"/>
+    <w:rsid w:val="00BE48A9"/>
+    <w:rsid w:val="00BF3A7E"/>
     <w:rsid w:val="00BF3CC5"/>
+    <w:rsid w:val="00BF52FD"/>
     <w:rsid w:val="00BF54D5"/>
     <w:rsid w:val="00C00708"/>
     <w:rsid w:val="00C02C4D"/>
     <w:rsid w:val="00C0386E"/>
     <w:rsid w:val="00C042E0"/>
     <w:rsid w:val="00C0493D"/>
     <w:rsid w:val="00C049A8"/>
     <w:rsid w:val="00C04A0B"/>
     <w:rsid w:val="00C06F5E"/>
     <w:rsid w:val="00C07BDC"/>
     <w:rsid w:val="00C12C0E"/>
     <w:rsid w:val="00C15D9A"/>
     <w:rsid w:val="00C20722"/>
     <w:rsid w:val="00C2274B"/>
     <w:rsid w:val="00C22B19"/>
+    <w:rsid w:val="00C2604C"/>
     <w:rsid w:val="00C26BCA"/>
+    <w:rsid w:val="00C273BB"/>
     <w:rsid w:val="00C33E21"/>
     <w:rsid w:val="00C3585B"/>
     <w:rsid w:val="00C369FB"/>
     <w:rsid w:val="00C377D9"/>
     <w:rsid w:val="00C448DC"/>
+    <w:rsid w:val="00C460A0"/>
+    <w:rsid w:val="00C52C49"/>
     <w:rsid w:val="00C53065"/>
+    <w:rsid w:val="00C5317B"/>
     <w:rsid w:val="00C53B6F"/>
     <w:rsid w:val="00C574B8"/>
     <w:rsid w:val="00C57879"/>
+    <w:rsid w:val="00C605B8"/>
     <w:rsid w:val="00C62A77"/>
     <w:rsid w:val="00C63F51"/>
     <w:rsid w:val="00C653EB"/>
+    <w:rsid w:val="00C772E0"/>
+    <w:rsid w:val="00C777C1"/>
     <w:rsid w:val="00C8083A"/>
     <w:rsid w:val="00C82ADF"/>
+    <w:rsid w:val="00C84F3F"/>
     <w:rsid w:val="00C904CC"/>
     <w:rsid w:val="00C90E22"/>
     <w:rsid w:val="00C91F75"/>
     <w:rsid w:val="00C920C7"/>
     <w:rsid w:val="00C9784C"/>
     <w:rsid w:val="00CA165C"/>
     <w:rsid w:val="00CA28EB"/>
+    <w:rsid w:val="00CA384C"/>
     <w:rsid w:val="00CB3B9A"/>
     <w:rsid w:val="00CB7B9A"/>
     <w:rsid w:val="00CB7F51"/>
     <w:rsid w:val="00CC3ED4"/>
+    <w:rsid w:val="00CC6025"/>
+    <w:rsid w:val="00CC64A2"/>
+    <w:rsid w:val="00CC6FCE"/>
     <w:rsid w:val="00CC7482"/>
     <w:rsid w:val="00CD0DBC"/>
     <w:rsid w:val="00CD33E9"/>
     <w:rsid w:val="00CD64FE"/>
+    <w:rsid w:val="00CD65A1"/>
+    <w:rsid w:val="00CE39EB"/>
     <w:rsid w:val="00CE3EEF"/>
     <w:rsid w:val="00CE40FE"/>
     <w:rsid w:val="00CE783B"/>
     <w:rsid w:val="00CF041A"/>
     <w:rsid w:val="00CF1E95"/>
+    <w:rsid w:val="00CF27C9"/>
     <w:rsid w:val="00CF2B20"/>
     <w:rsid w:val="00CF44DB"/>
     <w:rsid w:val="00CF47BC"/>
     <w:rsid w:val="00CF5D8A"/>
     <w:rsid w:val="00D02D55"/>
     <w:rsid w:val="00D05E89"/>
+    <w:rsid w:val="00D07A72"/>
+    <w:rsid w:val="00D12755"/>
+    <w:rsid w:val="00D14695"/>
     <w:rsid w:val="00D16E7E"/>
+    <w:rsid w:val="00D20339"/>
     <w:rsid w:val="00D22E4B"/>
     <w:rsid w:val="00D25951"/>
+    <w:rsid w:val="00D31841"/>
+    <w:rsid w:val="00D37CF0"/>
     <w:rsid w:val="00D37DB2"/>
     <w:rsid w:val="00D40182"/>
+    <w:rsid w:val="00D40C07"/>
     <w:rsid w:val="00D43A1C"/>
     <w:rsid w:val="00D44628"/>
     <w:rsid w:val="00D457B5"/>
     <w:rsid w:val="00D463EB"/>
+    <w:rsid w:val="00D46DF3"/>
     <w:rsid w:val="00D47F3A"/>
+    <w:rsid w:val="00D5256A"/>
+    <w:rsid w:val="00D5348E"/>
     <w:rsid w:val="00D534BD"/>
     <w:rsid w:val="00D53D82"/>
     <w:rsid w:val="00D5554E"/>
+    <w:rsid w:val="00D55829"/>
+    <w:rsid w:val="00D61A79"/>
     <w:rsid w:val="00D62F31"/>
+    <w:rsid w:val="00D6316A"/>
     <w:rsid w:val="00D63BEF"/>
     <w:rsid w:val="00D64DA0"/>
     <w:rsid w:val="00D66188"/>
     <w:rsid w:val="00D66563"/>
     <w:rsid w:val="00D67821"/>
+    <w:rsid w:val="00D71709"/>
     <w:rsid w:val="00D72B64"/>
+    <w:rsid w:val="00D7434A"/>
+    <w:rsid w:val="00D74C6D"/>
     <w:rsid w:val="00D751A2"/>
+    <w:rsid w:val="00D76BE4"/>
     <w:rsid w:val="00D775EA"/>
     <w:rsid w:val="00D7789B"/>
     <w:rsid w:val="00D80ACE"/>
+    <w:rsid w:val="00D85672"/>
     <w:rsid w:val="00D87585"/>
     <w:rsid w:val="00D87BD6"/>
     <w:rsid w:val="00D944EF"/>
     <w:rsid w:val="00D94921"/>
     <w:rsid w:val="00D94FE2"/>
+    <w:rsid w:val="00D95391"/>
+    <w:rsid w:val="00D955A9"/>
     <w:rsid w:val="00D95D08"/>
     <w:rsid w:val="00D96A81"/>
     <w:rsid w:val="00D97099"/>
+    <w:rsid w:val="00DA25AD"/>
+    <w:rsid w:val="00DA3477"/>
+    <w:rsid w:val="00DB1044"/>
     <w:rsid w:val="00DB41E6"/>
     <w:rsid w:val="00DB4E43"/>
+    <w:rsid w:val="00DC0247"/>
     <w:rsid w:val="00DC1185"/>
     <w:rsid w:val="00DC26C6"/>
     <w:rsid w:val="00DC6A61"/>
+    <w:rsid w:val="00DC7028"/>
     <w:rsid w:val="00DD1ACB"/>
+    <w:rsid w:val="00DD2922"/>
     <w:rsid w:val="00DD357B"/>
+    <w:rsid w:val="00DE21F3"/>
+    <w:rsid w:val="00DE288F"/>
+    <w:rsid w:val="00DE5936"/>
     <w:rsid w:val="00DE5A1B"/>
     <w:rsid w:val="00DE79B6"/>
+    <w:rsid w:val="00DF011B"/>
     <w:rsid w:val="00DF0541"/>
     <w:rsid w:val="00DF0FB7"/>
+    <w:rsid w:val="00DF1ADE"/>
     <w:rsid w:val="00DF65A2"/>
+    <w:rsid w:val="00E0286F"/>
     <w:rsid w:val="00E069A0"/>
+    <w:rsid w:val="00E10E5D"/>
     <w:rsid w:val="00E12CB4"/>
+    <w:rsid w:val="00E130CA"/>
     <w:rsid w:val="00E22E28"/>
     <w:rsid w:val="00E23924"/>
     <w:rsid w:val="00E23BEC"/>
     <w:rsid w:val="00E27D71"/>
     <w:rsid w:val="00E3298F"/>
     <w:rsid w:val="00E35A9E"/>
     <w:rsid w:val="00E366E2"/>
     <w:rsid w:val="00E415A1"/>
+    <w:rsid w:val="00E416AB"/>
+    <w:rsid w:val="00E41DEB"/>
     <w:rsid w:val="00E4308F"/>
     <w:rsid w:val="00E43C3C"/>
+    <w:rsid w:val="00E45686"/>
     <w:rsid w:val="00E45704"/>
+    <w:rsid w:val="00E51648"/>
     <w:rsid w:val="00E51CFC"/>
     <w:rsid w:val="00E562E7"/>
     <w:rsid w:val="00E65DBE"/>
+    <w:rsid w:val="00E6797B"/>
     <w:rsid w:val="00E679FA"/>
     <w:rsid w:val="00E7471D"/>
     <w:rsid w:val="00E754FD"/>
     <w:rsid w:val="00E818DF"/>
+    <w:rsid w:val="00E83DBC"/>
+    <w:rsid w:val="00E845DC"/>
     <w:rsid w:val="00E84BBA"/>
     <w:rsid w:val="00E8693B"/>
+    <w:rsid w:val="00E90674"/>
     <w:rsid w:val="00E90B87"/>
+    <w:rsid w:val="00E936E0"/>
     <w:rsid w:val="00E95E1C"/>
+    <w:rsid w:val="00E95ECB"/>
+    <w:rsid w:val="00EA0A95"/>
     <w:rsid w:val="00EA4D5E"/>
     <w:rsid w:val="00EA70A6"/>
     <w:rsid w:val="00EB76AC"/>
     <w:rsid w:val="00EC0C8E"/>
     <w:rsid w:val="00EC361B"/>
     <w:rsid w:val="00EC4E65"/>
     <w:rsid w:val="00ED0B57"/>
     <w:rsid w:val="00ED20B0"/>
     <w:rsid w:val="00ED2500"/>
     <w:rsid w:val="00ED45F6"/>
+    <w:rsid w:val="00ED488B"/>
     <w:rsid w:val="00ED4941"/>
+    <w:rsid w:val="00ED55FA"/>
+    <w:rsid w:val="00ED5647"/>
+    <w:rsid w:val="00ED7A66"/>
+    <w:rsid w:val="00EE3A0F"/>
     <w:rsid w:val="00EE5F3D"/>
     <w:rsid w:val="00EF2F93"/>
     <w:rsid w:val="00EF478C"/>
     <w:rsid w:val="00EF645E"/>
     <w:rsid w:val="00EF7A92"/>
     <w:rsid w:val="00F00B32"/>
+    <w:rsid w:val="00F00D2A"/>
+    <w:rsid w:val="00F03608"/>
+    <w:rsid w:val="00F04215"/>
     <w:rsid w:val="00F0509C"/>
     <w:rsid w:val="00F063D8"/>
     <w:rsid w:val="00F06FED"/>
     <w:rsid w:val="00F0728A"/>
     <w:rsid w:val="00F07498"/>
+    <w:rsid w:val="00F11A0B"/>
     <w:rsid w:val="00F11BA3"/>
     <w:rsid w:val="00F136AD"/>
+    <w:rsid w:val="00F24AB8"/>
     <w:rsid w:val="00F27B2D"/>
     <w:rsid w:val="00F3120E"/>
+    <w:rsid w:val="00F32D38"/>
     <w:rsid w:val="00F32F72"/>
     <w:rsid w:val="00F334B8"/>
     <w:rsid w:val="00F33555"/>
+    <w:rsid w:val="00F400D7"/>
+    <w:rsid w:val="00F4020B"/>
+    <w:rsid w:val="00F5327E"/>
     <w:rsid w:val="00F559F6"/>
+    <w:rsid w:val="00F55C1D"/>
     <w:rsid w:val="00F61269"/>
     <w:rsid w:val="00F61497"/>
     <w:rsid w:val="00F63701"/>
+    <w:rsid w:val="00F64A04"/>
     <w:rsid w:val="00F64E14"/>
     <w:rsid w:val="00F65521"/>
     <w:rsid w:val="00F66721"/>
+    <w:rsid w:val="00F676DA"/>
+    <w:rsid w:val="00F70DD6"/>
     <w:rsid w:val="00F7181B"/>
     <w:rsid w:val="00F77455"/>
     <w:rsid w:val="00F80CC1"/>
     <w:rsid w:val="00F8473A"/>
     <w:rsid w:val="00F860E0"/>
     <w:rsid w:val="00F871E9"/>
+    <w:rsid w:val="00F87279"/>
+    <w:rsid w:val="00F939FD"/>
     <w:rsid w:val="00F95502"/>
+    <w:rsid w:val="00F96D16"/>
     <w:rsid w:val="00F97DAF"/>
     <w:rsid w:val="00F97DCE"/>
     <w:rsid w:val="00FA0357"/>
     <w:rsid w:val="00FA2DC0"/>
+    <w:rsid w:val="00FA3244"/>
+    <w:rsid w:val="00FA69D7"/>
     <w:rsid w:val="00FA7DA9"/>
     <w:rsid w:val="00FB10DE"/>
+    <w:rsid w:val="00FB3237"/>
     <w:rsid w:val="00FB3415"/>
     <w:rsid w:val="00FB554B"/>
     <w:rsid w:val="00FC1F24"/>
+    <w:rsid w:val="00FC4CB6"/>
+    <w:rsid w:val="00FC5832"/>
     <w:rsid w:val="00FC6568"/>
     <w:rsid w:val="00FD08D2"/>
     <w:rsid w:val="00FD19B3"/>
+    <w:rsid w:val="00FD2794"/>
     <w:rsid w:val="00FD6C6A"/>
     <w:rsid w:val="00FE08DD"/>
     <w:rsid w:val="00FE1A82"/>
     <w:rsid w:val="00FE33E2"/>
+    <w:rsid w:val="00FE543A"/>
     <w:rsid w:val="00FE70F4"/>
     <w:rsid w:val="00FF19C3"/>
+    <w:rsid w:val="00FF339F"/>
     <w:rsid w:val="00FF371E"/>
+    <w:rsid w:val="00FF7A90"/>
+    <w:rsid w:val="01030EA3"/>
+    <w:rsid w:val="02189672"/>
     <w:rsid w:val="09C4311C"/>
     <w:rsid w:val="09EC8424"/>
+    <w:rsid w:val="0ADC96BF"/>
+    <w:rsid w:val="0AF43EE8"/>
+    <w:rsid w:val="0C2B63E4"/>
+    <w:rsid w:val="0C8B7AD4"/>
     <w:rsid w:val="0F9CAA49"/>
     <w:rsid w:val="15294791"/>
     <w:rsid w:val="1852BC5C"/>
+    <w:rsid w:val="18B1F32D"/>
+    <w:rsid w:val="19223DF1"/>
+    <w:rsid w:val="1949D9B3"/>
+    <w:rsid w:val="1AFC70B7"/>
+    <w:rsid w:val="1AFD9FFA"/>
+    <w:rsid w:val="2260880F"/>
     <w:rsid w:val="2282E897"/>
     <w:rsid w:val="265BA059"/>
     <w:rsid w:val="2B403837"/>
     <w:rsid w:val="2BA569EA"/>
+    <w:rsid w:val="2F209212"/>
     <w:rsid w:val="30F941D6"/>
+    <w:rsid w:val="319BF6A6"/>
+    <w:rsid w:val="38936935"/>
+    <w:rsid w:val="38FA9963"/>
+    <w:rsid w:val="3A3258A6"/>
+    <w:rsid w:val="3A62F195"/>
     <w:rsid w:val="42E16607"/>
     <w:rsid w:val="4308C8A8"/>
     <w:rsid w:val="434FA0D4"/>
     <w:rsid w:val="442925CC"/>
+    <w:rsid w:val="46A81F3D"/>
+    <w:rsid w:val="46EEBDB6"/>
     <w:rsid w:val="49CCAB7F"/>
+    <w:rsid w:val="4B52F01F"/>
+    <w:rsid w:val="4DFAC499"/>
+    <w:rsid w:val="5013BCDE"/>
+    <w:rsid w:val="560E6853"/>
+    <w:rsid w:val="56BB57B0"/>
+    <w:rsid w:val="5B768F19"/>
+    <w:rsid w:val="5B8A70CE"/>
     <w:rsid w:val="5C73CC12"/>
     <w:rsid w:val="5E786C59"/>
     <w:rsid w:val="5EFB7B4B"/>
     <w:rsid w:val="638D30FC"/>
     <w:rsid w:val="6604D807"/>
     <w:rsid w:val="67C9D478"/>
+    <w:rsid w:val="6950E25C"/>
+    <w:rsid w:val="6A09DC4E"/>
+    <w:rsid w:val="6A87BCE7"/>
+    <w:rsid w:val="6AC264AB"/>
     <w:rsid w:val="6BBF2BE7"/>
     <w:rsid w:val="71B9DBD8"/>
     <w:rsid w:val="7357DCD5"/>
     <w:rsid w:val="7872AEA3"/>
     <w:rsid w:val="7A3F63B6"/>
     <w:rsid w:val="7B6CE290"/>
+    <w:rsid w:val="7CCE92FB"/>
+    <w:rsid w:val="7CD09BE5"/>
+    <w:rsid w:val="7CD1F32C"/>
+    <w:rsid w:val="7D23A561"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="441424C6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{23775D36-9AEE-47CD-A819-8CC63883A326}"/>
+  <w15:docId w15:val="{13F08BE6-6818-43B8-9516-089166E5F17C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17789,51 +24112,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DD1ACB"/>
+    <w:rsid w:val="00E936E0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009D2786"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
@@ -18117,50 +24440,61 @@
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D22E4B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009D2786"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B121A6"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="295914354">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="876623399">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -18375,172 +24709,143 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1152258242">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:osf.clinicalresearch@osfhealthcare.org?subject=Research%20Application%20Questions" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/education-training" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSF.HSPP@osfhealthcare.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:osf.clinicalresearch@osfhealthcare.org?subject=New%20Research%20Application" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSF.ClinicalResearch@osfhealthcare.org?subject=REMOVE%20Research%20Personnel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/research/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/redcap" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSF.ClinicalResearch@osfhealthcare.org?subject=REMOVE%20Research%20Personnel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/education-training" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:osf.clinicalresearch@osfhealthcare.org?subject=New%20Research%20Application" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSF.HSPP@osfhealthcare.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8ADEF4DD4CA34203813D6A8A5BC36E03"/>
+        <w:name w:val="A4D722E5843A42459E1733DEDC918732"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4F0EBF25-B5C0-4678-9324-8CB13A17F916}"/>
+        <w:guid w:val="{8B56927E-7E32-4B01-9DCF-6C720B3AFF36}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00093FD2" w:rsidRDefault="00093FD2" w:rsidP="00093FD2">
+        <w:p w:rsidR="00D31841" w:rsidRDefault="00D31841" w:rsidP="00D31841">
           <w:pPr>
-            <w:pStyle w:val="8ADEF4DD4CA34203813D6A8A5BC36E03"/>
+            <w:pStyle w:val="A4D722E5843A42459E1733DEDC918732"/>
           </w:pPr>
-          <w:r w:rsidRPr="0098613B">
+          <w:r w:rsidRPr="0003155D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="262A6B61A5DF4284B754FCD7007DE541"/>
+        <w:name w:val="21DE95E3A1E6420386AC1DEC9DCF0346"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7C027715-1DBA-40E9-9416-2C1548BA5276}"/>
+        <w:guid w:val="{A3530119-19F7-4C1F-A4C4-51DD07F32E5B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00093FD2" w:rsidRDefault="00093FD2" w:rsidP="00093FD2">
+        <w:p w:rsidR="00202F3B" w:rsidRDefault="002B06DA" w:rsidP="002B06DA">
           <w:pPr>
-            <w:pStyle w:val="262A6B61A5DF4284B754FCD7007DE541"/>
+            <w:pStyle w:val="21DE95E3A1E6420386AC1DEC9DCF0346"/>
           </w:pPr>
-          <w:r w:rsidRPr="0098613B">
+          <w:r w:rsidRPr="00791053">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="ED9D21F29C0E4D58866F5D0151C49FAB"/>
+        <w:name w:val="6079D2F0E61F420C91C897B8AF97210F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{467C0023-0200-4B36-84F4-31DED6A02E40}"/>
+        <w:guid w:val="{9C6367DE-DD2A-4952-B876-8DFA737634CD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00093FD2" w:rsidRDefault="00093FD2" w:rsidP="00093FD2">
+        <w:p w:rsidR="00202F3B" w:rsidRDefault="002B06DA" w:rsidP="002B06DA">
           <w:pPr>
-            <w:pStyle w:val="ED9D21F29C0E4D58866F5D0151C49FAB"/>
+            <w:pStyle w:val="6079D2F0E61F420C91C897B8AF97210F"/>
           </w:pPr>
-          <w:r w:rsidRPr="0098613B">
-[...28 lines deleted...]
-          <w:r w:rsidRPr="0098613B">
+          <w:r w:rsidRPr="00791053">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -18576,134 +24881,171 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA484A"/>
+    <w:rsid w:val="000066FC"/>
     <w:rsid w:val="00062038"/>
     <w:rsid w:val="00093FD2"/>
     <w:rsid w:val="00106D5A"/>
+    <w:rsid w:val="00162DC3"/>
     <w:rsid w:val="001C353C"/>
     <w:rsid w:val="001D2611"/>
+    <w:rsid w:val="00202F3B"/>
+    <w:rsid w:val="00244403"/>
+    <w:rsid w:val="00245983"/>
+    <w:rsid w:val="00284BE7"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:rsid w:val="002B6AC2"/>
     <w:rsid w:val="00310558"/>
     <w:rsid w:val="00313CF1"/>
+    <w:rsid w:val="00327DA1"/>
+    <w:rsid w:val="003435D0"/>
+    <w:rsid w:val="003F32E8"/>
     <w:rsid w:val="00421FAD"/>
+    <w:rsid w:val="0048392F"/>
     <w:rsid w:val="004D7424"/>
     <w:rsid w:val="005434E4"/>
+    <w:rsid w:val="00574594"/>
     <w:rsid w:val="005A4383"/>
     <w:rsid w:val="005D0AC1"/>
     <w:rsid w:val="00621A11"/>
+    <w:rsid w:val="00651B31"/>
     <w:rsid w:val="00672A07"/>
+    <w:rsid w:val="00691061"/>
+    <w:rsid w:val="006A60B0"/>
+    <w:rsid w:val="00703FD3"/>
+    <w:rsid w:val="007A74DD"/>
+    <w:rsid w:val="007C01DE"/>
     <w:rsid w:val="007E034E"/>
     <w:rsid w:val="008148D5"/>
+    <w:rsid w:val="0082286F"/>
+    <w:rsid w:val="008D331C"/>
+    <w:rsid w:val="00943B41"/>
+    <w:rsid w:val="00965877"/>
+    <w:rsid w:val="00972232"/>
     <w:rsid w:val="0097489D"/>
+    <w:rsid w:val="009B359F"/>
     <w:rsid w:val="00A22661"/>
     <w:rsid w:val="00A33FF6"/>
     <w:rsid w:val="00A34982"/>
+    <w:rsid w:val="00A47084"/>
     <w:rsid w:val="00AD131D"/>
     <w:rsid w:val="00AD20C7"/>
+    <w:rsid w:val="00B42F68"/>
+    <w:rsid w:val="00B5224E"/>
     <w:rsid w:val="00BA484A"/>
     <w:rsid w:val="00BB74B3"/>
+    <w:rsid w:val="00C27F04"/>
     <w:rsid w:val="00C434F5"/>
+    <w:rsid w:val="00C6694C"/>
     <w:rsid w:val="00C90E22"/>
+    <w:rsid w:val="00CE39EB"/>
     <w:rsid w:val="00CE4F53"/>
+    <w:rsid w:val="00D31841"/>
     <w:rsid w:val="00D62F31"/>
+    <w:rsid w:val="00D83CF0"/>
+    <w:rsid w:val="00E477F8"/>
     <w:rsid w:val="00E51CFC"/>
     <w:rsid w:val="00E621E4"/>
     <w:rsid w:val="00E818DF"/>
     <w:rsid w:val="00EC7EB0"/>
+    <w:rsid w:val="00EE3C39"/>
     <w:rsid w:val="00F0509C"/>
+    <w:rsid w:val="00F31453"/>
+    <w:rsid w:val="00FA3244"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -19113,97 +25455,422 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00093FD2"/>
+    <w:rsid w:val="002B06DA"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8ADEF4DD4CA34203813D6A8A5BC36E03">
     <w:name w:val="8ADEF4DD4CA34203813D6A8A5BC36E03"/>
     <w:rsid w:val="00093FD2"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="262A6B61A5DF4284B754FCD7007DE541">
     <w:name w:val="262A6B61A5DF4284B754FCD7007DE541"/>
     <w:rsid w:val="00093FD2"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED9D21F29C0E4D58866F5D0151C49FAB">
     <w:name w:val="ED9D21F29C0E4D58866F5D0151C49FAB"/>
     <w:rsid w:val="00093FD2"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1DECFF2C01CB4350B3185CA7B8E48163">
     <w:name w:val="1DECFF2C01CB4350B3185CA7B8E48163"/>
     <w:rsid w:val="00093FD2"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A4D722E5843A42459E1733DEDC918732">
+    <w:name w:val="A4D722E5843A42459E1733DEDC918732"/>
+    <w:rsid w:val="00D31841"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="240588FC95DE45289144FE8193A35B53">
+    <w:name w:val="240588FC95DE45289144FE8193A35B53"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="577D97CE18794A00844F2E63D3AFCA8E">
+    <w:name w:val="577D97CE18794A00844F2E63D3AFCA8E"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C264438500245938407F749E55041CD">
+    <w:name w:val="2C264438500245938407F749E55041CD"/>
+    <w:rsid w:val="0048392F"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="767B90BBE143497B8C3542DACCF61E79">
+    <w:name w:val="767B90BBE143497B8C3542DACCF61E79"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="001633B28F224B258F02C4B55B4C2829">
+    <w:name w:val="001633B28F224B258F02C4B55B4C2829"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC2F551AC9D84D59A8B95B6F54F6CD68">
+    <w:name w:val="CC2F551AC9D84D59A8B95B6F54F6CD68"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6537FA5EA1B64BA2A8EA6EA72258CD94">
+    <w:name w:val="6537FA5EA1B64BA2A8EA6EA72258CD94"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A34E75E31D084AE19A701EF552EF6B65">
+    <w:name w:val="A34E75E31D084AE19A701EF552EF6B65"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="505E10DF6FD04456863F55DA549B71B5">
+    <w:name w:val="505E10DF6FD04456863F55DA549B71B5"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A57A2B6D44134277A3C5EEFC693C4052">
+    <w:name w:val="A57A2B6D44134277A3C5EEFC693C4052"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FE09B398FCDC4346A99CC88E21154926">
+    <w:name w:val="FE09B398FCDC4346A99CC88E21154926"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="79D3206DC4464E7DA62E6052DB76E71A">
+    <w:name w:val="79D3206DC4464E7DA62E6052DB76E71A"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FAE1FF32E4E145A0830AB7CA643E277D">
+    <w:name w:val="FAE1FF32E4E145A0830AB7CA643E277D"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0A28A7FA6EC4B8DB569EE50E6AF271E">
+    <w:name w:val="A0A28A7FA6EC4B8DB569EE50E6AF271E"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1F8DE2A853EC40A2943AD7B3F392315D">
+    <w:name w:val="1F8DE2A853EC40A2943AD7B3F392315D"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CCCC556AE3E64994986177CE49C5C2BB">
+    <w:name w:val="CCCC556AE3E64994986177CE49C5C2BB"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DBB54830156F4C4A85B1BB4CDD22DF65">
+    <w:name w:val="DBB54830156F4C4A85B1BB4CDD22DF65"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D20F7487BC8C46F5A321BBF2A4AC471B">
+    <w:name w:val="D20F7487BC8C46F5A321BBF2A4AC471B"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21DE95E3A1E6420386AC1DEC9DCF0346">
+    <w:name w:val="21DE95E3A1E6420386AC1DEC9DCF0346"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6079D2F0E61F420C91C897B8AF97210F">
+    <w:name w:val="6079D2F0E61F420C91C897B8AF97210F"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D28CD66FCC9485F8DD4704D320D6633">
+    <w:name w:val="7D28CD66FCC9485F8DD4704D320D6633"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="659EF3F917594F3DA95953AA1349396C">
+    <w:name w:val="659EF3F917594F3DA95953AA1349396C"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B245401D6F44877B8F4358C0C02AA2A">
+    <w:name w:val="8B245401D6F44877B8F4358C0C02AA2A"/>
+    <w:rsid w:val="002B06DA"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F5BE50F6DB6459EB0BE9430F55E3F0E">
+    <w:name w:val="7F5BE50F6DB6459EB0BE9430F55E3F0E"/>
+    <w:rsid w:val="002B06DA"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -19458,50 +26125,67 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <_activity xmlns="f5a433a7-c613-40ff-9820-a4ac1259c3b1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010032B3F36E345C954B94C5E06B25B8D950" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d14008342b4984155bcceb06a37bf537">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="5ca5b852-26e2-4315-8025-f09ee7c079c0" xmlns:ns4="f5a433a7-c613-40ff-9820-a4ac1259c3b1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25959ebb13380b861cdff574445f951b" ns3:_="" ns4:_="">
     <xsd:import namespace="5ca5b852-26e2-4315-8025-f09ee7c079c0"/>
     <xsd:import namespace="f5a433a7-c613-40ff-9820-a4ac1259c3b1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
@@ -19698,326 +26382,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FF3E2CF-AF8D-4EB3-B970-57EF6BB0EF4D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9583954-2F6D-4F2C-9FD6-1FE821971ABA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f5a433a7-c613-40ff-9820-a4ac1259c3b1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6ACBA6-E7A3-47C6-B51D-32B97AA40A01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5ca5b852-26e2-4315-8025-f09ee7c079c0"/>
     <ds:schemaRef ds:uri="f5a433a7-c613-40ff-9820-a4ac1259c3b1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92CD7DAB-66B3-4414-97B8-4623CA061522}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{efd6a630-be24-42f6-ac20-e11ed46b2193}" enabled="0" method="" siteId="{efd6a630-be24-42f6-ac20-e11ed46b2193}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>8106</Characters>
+  <Pages>4</Pages>
+  <Words>1705</Words>
+  <Characters>9721</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>253</Lines>
-  <Paragraphs>172</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>OSF Healthcare System</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9322</CharactersWithSpaces>
+  <CharactersWithSpaces>11404</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...164 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>HSPP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010032B3F36E345C954B94C5E06B25B8D950</vt:lpwstr>
   </property>