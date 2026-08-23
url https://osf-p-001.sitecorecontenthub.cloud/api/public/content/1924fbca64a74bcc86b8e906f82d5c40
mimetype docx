--- v1 (2025-12-03)
+++ v2 (2026-08-23)
@@ -7,37091 +7,39407 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F745A" w14:paraId="65FD24B4" w14:textId="77777777" w:rsidTr="10ADAEAF">
+      <w:tr w:rsidR="006F745A" w:rsidRPr="00C04194" w14:paraId="65FD24B4" w14:textId="77777777" w:rsidTr="10ADAEAF">
         <w:trPr>
           <w:trHeight w:val="1052"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34C789C5" w14:textId="24ECD717" w:rsidR="006F745A" w:rsidRPr="00E14200" w:rsidRDefault="006F745A" w:rsidP="006F745A">
+          <w:p w14:paraId="34C789C5" w14:textId="093D00C1" w:rsidR="006F745A" w:rsidRPr="00C04194" w:rsidRDefault="006F745A" w:rsidP="006F745A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk163744885"/>
-            <w:r w:rsidRPr="00F835C3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1.</w:t>
-[...11 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Per OSF Hea</w:t>
             </w:r>
-            <w:r w:rsidR="00F63438">
+            <w:r w:rsidR="00F63438" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">thCare (OSF) </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidRPr="00F63438">
+              <w:r w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>policy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00F63438">
-[...8 lines deleted...]
-            <w:r w:rsidR="00DD28CF">
+            <w:r w:rsidR="00F63438" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investigators and research staff must comply with CITI education requirements PRIOR to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00F63438" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>submitting</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00F63438" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a study proposal for institutional permission. Refer to</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD28CF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="00DD28CF" w:rsidRPr="000039E9">
+              <w:r w:rsidR="00DD28CF" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t>“</w:t>
               </w:r>
-              <w:r w:rsidR="00DD28CF" w:rsidRPr="000039E9">
+              <w:r w:rsidR="00DD28CF" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Forms, Templates</w:t>
               </w:r>
-              <w:r w:rsidR="00C5760C" w:rsidRPr="000039E9">
+              <w:r w:rsidR="00C5760C" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> &amp; Policies”</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00C5760C">
+            <w:r w:rsidR="00C5760C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> webpage</w:t>
             </w:r>
-            <w:r w:rsidR="00DD28CF">
+            <w:r w:rsidR="00DD28CF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F63438">
+            <w:r w:rsidR="00F63438" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>for additional information.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000169A1" w14:paraId="47A00A2F" w14:textId="77777777" w:rsidTr="10ADAEAF">
+      <w:tr w:rsidR="000169A1" w:rsidRPr="00C04194" w14:paraId="47A00A2F" w14:textId="77777777" w:rsidTr="10ADAEAF">
         <w:trPr>
           <w:trHeight w:val="1052"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC3B268" w14:textId="137AB355" w:rsidR="000169A1" w:rsidRPr="00297292" w:rsidRDefault="00F63438">
+          <w:p w14:paraId="2DC3B268" w14:textId="650AE58F" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="00F63438">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F835C3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00F835C3">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="10ADAEAF">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Per OSF policy, permission by OSF Research Administration is required prior to IRB submission for all research studies to be conducted at an OSF location, by OSF employees, or using OSF data. To request permission, complete this form electronically and email all required documents to </w:t>
             </w:r>
             <w:hyperlink r:id="rId13">
-              <w:r w:rsidR="000169A1" w:rsidRPr="10ADAEAF">
+              <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>OSF Research Administration</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="000169A1" w:rsidRPr="10ADAEAF">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="10ADAEAF">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000169A1" w14:paraId="416AD83D" w14:textId="77777777" w:rsidTr="10ADAEAF">
+      <w:tr w:rsidR="000169A1" w:rsidRPr="00C04194" w14:paraId="416AD83D" w14:textId="77777777" w:rsidTr="10ADAEAF">
         <w:trPr>
           <w:trHeight w:val="1340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61B39513" w14:textId="17BC371B" w:rsidR="000169A1" w:rsidRPr="00297292" w:rsidDel="00EE207E" w:rsidRDefault="00F63438">
+          <w:p w14:paraId="61B39513" w14:textId="60CDE3EC" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidDel="00EE207E" w:rsidRDefault="00F63438">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F835C3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00F835C3">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="004E2511">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">study involves obtaining clinical data through Ministry HealthCare Analytics (MHA), then you must complete an MHA Consultation PRIOR to </w:t>
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If your research study involves obtaining clinical data through Ministry HealthCare Analytics (MHA), then you must complete an MHA Consultation PRIOR to </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="000169A1" w:rsidRPr="004E2511">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>submitting</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="000169A1" w:rsidRPr="004E2511">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> study materials for permission. To schedule a consultation, send your request AND a copy of your study proposal/protocol to </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidR="000169A1" w:rsidRPr="006045F7">
+              <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Healthcare Analytics</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="000169A1" w:rsidRPr="004E2511">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. Contact </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidR="000169A1" w:rsidRPr="00711BDA">
+              <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>OSF Research Administration</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="000169A1" w:rsidRPr="004E2511">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> with questions about this requirement.</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00FB7B19">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000169A1" w:rsidRPr="00297292" w14:paraId="1A4AE47F" w14:textId="77777777" w:rsidTr="10ADAEAF">
+      <w:tr w:rsidR="000169A1" w:rsidRPr="00C04194" w14:paraId="1A4AE47F" w14:textId="77777777" w:rsidTr="10ADAEAF">
         <w:trPr>
           <w:trHeight w:val="854"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF669F0" w14:textId="2A9ABC16" w:rsidR="000169A1" w:rsidRPr="00297292" w:rsidRDefault="00F63438">
+          <w:p w14:paraId="3AF669F0" w14:textId="2045966D" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="00F63438">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F835C3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00F835C3">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00F835C3">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="004E2511">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">study involves developing, deploying and/or optimizing technology and applications, then you must complete a feasibility consultation with OSF Information Technology PRIOR to </w:t>
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If your research study involves developing, deploying and/or optimizing technology and applications, then you must complete a feasibility consultation with OSF Information Technology PRIOR to </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="000169A1" w:rsidRPr="004E2511">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>submitting</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="000169A1" w:rsidRPr="004E2511">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> study materials for permission. To schedule a consultation, send your request AND a copy of your study proposal/protocol to </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidR="000169A1" w:rsidRPr="006045F7">
+              <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>OSF Information Technology</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="000169A1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Contact </w:t>
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Contact </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidR="000169A1" w:rsidRPr="00BC2EE8">
+              <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>OSF Research Administration</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00BC2EE8">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> with questions about this requirement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000169A1" w:rsidRPr="00297292" w14:paraId="382F18F5" w14:textId="77777777" w:rsidTr="10ADAEAF">
+      <w:tr w:rsidR="000169A1" w:rsidRPr="00C04194" w14:paraId="382F18F5" w14:textId="77777777" w:rsidTr="10ADAEAF">
         <w:trPr>
           <w:trHeight w:val="1349"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="462C9A7A" w14:textId="31CFCF12" w:rsidR="000169A1" w:rsidRPr="009E4F71" w:rsidRDefault="00F63438">
+          <w:p w14:paraId="462C9A7A" w14:textId="5665529F" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="00F63438">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F835C3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00F835C3">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00F835C3">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="655D1BEC">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If you are pursuing permission to use a H</w:t>
             </w:r>
-            <w:r w:rsidR="00C179DB" w:rsidRPr="655D1BEC">
+            <w:r w:rsidR="00C179DB" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">umanitarian </w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="655D1BEC">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
-            <w:r w:rsidR="00C179DB" w:rsidRPr="655D1BEC">
+            <w:r w:rsidR="00C179DB" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">se </w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="655D1BEC">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="00C179DB" w:rsidRPr="655D1BEC">
+            <w:r w:rsidR="00C179DB" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>evice (HUD)</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="655D1BEC">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> according to its Humanitarian Device Exemption (HDE) indications for </w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="009E4F71">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>non-investigational</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="655D1BEC">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> purposes, then DO NOT use this form. Complete and submit the </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidR="001D487E" w:rsidRPr="00675944">
+              <w:r w:rsidR="001D487E" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t>“</w:t>
               </w:r>
-              <w:r w:rsidR="001D487E" w:rsidRPr="00675944">
+              <w:r w:rsidR="001D487E" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Humanitarian Use Device (HUD) Application”</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="001D487E">
+            <w:r w:rsidR="001D487E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00675944">
+            <w:r w:rsidR="00675944" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">form. </w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="655D1BEC">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If your </w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00B15D2B">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>research</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="655D1BEC">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> involves use of a</w:t>
             </w:r>
-            <w:r w:rsidR="00B15D2B">
+            <w:r w:rsidR="00B15D2B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">n </w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="655D1BEC">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">HUD, then refer to the </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidR="00B15D2B" w:rsidRPr="00876E8B">
+              <w:r w:rsidR="00B15D2B" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t>“</w:t>
               </w:r>
-              <w:r w:rsidR="00B15D2B" w:rsidRPr="00876E8B">
+              <w:r w:rsidR="00B15D2B" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanitarian Use Device </w:t>
               </w:r>
-              <w:r w:rsidR="00876E8B" w:rsidRPr="00876E8B">
+              <w:r w:rsidR="00876E8B" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>(HUD) Decision Tree”</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00876E8B">
+            <w:r w:rsidR="00876E8B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="655D1BEC">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>guide to learn more about investigational use of an HUD.</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="655D1BEC">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000169A1" w:rsidRPr="00297292" w14:paraId="1DDF1F12" w14:textId="77777777" w:rsidTr="10ADAEAF">
+      <w:tr w:rsidR="000169A1" w:rsidRPr="00C04194" w14:paraId="1DDF1F12" w14:textId="77777777" w:rsidTr="10ADAEAF">
         <w:trPr>
           <w:trHeight w:val="1286"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01DD324B" w14:textId="38A1CEE1" w:rsidR="000169A1" w:rsidRPr="009E4F71" w:rsidRDefault="00F63438">
+          <w:p w14:paraId="01DD324B" w14:textId="4BB30D6E" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="00F63438">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F835C3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00F835C3">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00F835C3">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="009E4F71">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Prior to completing and submitting this form, consult with the </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidR="000169A1" w:rsidRPr="001E458B">
+              <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Clinical Research Business Office (CRBO)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="000169A1" w:rsidRPr="009E4F71">
-[...55 lines deleted...]
-            <w:r w:rsidR="000169A1">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IF: (1) You plan to conduct study-related activities in a clinical setting; (2) The research study has funding from OSF, non-OSF sponsor or NIH grants; and/or (</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC135C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="000169A1" w:rsidRPr="00101646">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) The research involves a contract or other legal agreement (e.g., Research Services Agreement).</w:t>
+            </w:r>
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Find the CRBO forms </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidR="0086208F" w:rsidRPr="0086208F">
+              <w:r w:rsidR="0086208F" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0086208F">
+            <w:r w:rsidR="0086208F" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000169A1" w14:paraId="629DED1A" w14:textId="77777777" w:rsidTr="10ADAEAF">
+      <w:tr w:rsidR="000169A1" w:rsidRPr="00C04194" w14:paraId="629DED1A" w14:textId="77777777" w:rsidTr="10ADAEAF">
         <w:trPr>
           <w:trHeight w:val="3802"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13B7B562" w14:textId="63BB23CB" w:rsidR="000169A1" w:rsidRDefault="00F63438">
+          <w:p w14:paraId="13B7B562" w14:textId="3FC197D7" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="00F63438">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F835C3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00F835C3">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00F835C3">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="10ADAEAF">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Visit the </w:t>
             </w:r>
             <w:hyperlink r:id="rId22">
-              <w:r w:rsidR="000169A1" w:rsidRPr="10ADAEAF">
+              <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>OSF Research website</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="000169A1" w:rsidRPr="10ADAEAF">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> for information on OSF research application procedures, forms, policies, templates, and training requirements. Use the following checklist to ensure inclusion of required/applicable documents with this</w:t>
             </w:r>
-            <w:r w:rsidR="00897123" w:rsidRPr="10ADAEAF">
+            <w:r w:rsidR="00897123" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> OSF Research</w:t>
             </w:r>
-            <w:r w:rsidR="00B92E77" w:rsidRPr="10ADAEAF">
+            <w:r w:rsidR="00B92E77" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Application</w:t>
             </w:r>
-            <w:r w:rsidR="00B92E77" w:rsidRPr="10ADAEAF">
+            <w:r w:rsidR="00B92E77" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B92E77" w:rsidRPr="10ADAEAF">
+            <w:r w:rsidR="00B92E77" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Form</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="10ADAEAF">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09B631CB" w14:textId="77777777" w:rsidR="000169A1" w:rsidRDefault="000169A1">
+          <w:p w14:paraId="09B631CB" w14:textId="77777777" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="000169A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">MHA Consultation (If </w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MHA Consultation (If </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">applicable)   </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">IT Feasibility Consultation (If applicable)   </w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IT Feasibility Consultation (If applicable)   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11BB5692" w14:textId="41D35BBB" w:rsidR="000169A1" w:rsidRPr="00950AE0" w:rsidRDefault="000169A1">
+          <w:p w14:paraId="11BB5692" w14:textId="41D35BBB" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="000169A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Contracts and Agreements (e.g.</w:t>
             </w:r>
-            <w:r w:rsidR="000F0728">
+            <w:r w:rsidR="000F0728" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> – available draft versions, if not previously provided</w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CTA, LOI, MTA) – available draft versions, if not previously provided</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AF4E518" w14:textId="77777777" w:rsidR="000169A1" w:rsidRDefault="000169A1">
+          <w:p w14:paraId="5AF4E518" w14:textId="77777777" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="000169A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="005861AF">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005861AF">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005861AF">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="005861AF">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005861AF">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="005861AF">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> available approvals obtained prior to this application</w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Department, Committee and/or Facility Approvals – available approvals obtained prior to this application</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0005C38E" w14:textId="77777777" w:rsidR="000169A1" w:rsidRPr="00AC45CA" w:rsidRDefault="000169A1">
+          <w:p w14:paraId="0005C38E" w14:textId="77777777" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="000169A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IRB Initial Review Submission Form         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00AC45CA">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Final Protocol      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AC45CA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AC45CA">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00AC45CA">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AC45CA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00AC45CA">
-[...13 lines deleted...]
-              <w:t>tor’s Brochure / Package Insert</w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Investigator’s Brochure / Package Insert</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="782BDF65" w14:textId="77777777" w:rsidR="000169A1" w:rsidRPr="00AC45CA" w:rsidRDefault="000169A1">
+          <w:p w14:paraId="782BDF65" w14:textId="77777777" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="000169A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC45CA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AC45CA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AC45CA">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00AC45CA">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AC45CA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00AC45CA">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Use</w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Device Manual / Device Instructions for Use</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46262A77" w14:textId="77777777" w:rsidR="000169A1" w:rsidRPr="00AC45CA" w:rsidRDefault="000169A1">
+          <w:p w14:paraId="46262A77" w14:textId="77777777" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="000169A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
-[...29 lines deleted...]
-              <w:t>, and HIPAA Authorization Form</w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Informed Consent and/or Parental Permission &amp; Assent Forms, and HIPAA Authorization Form</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4137F9E9" w14:textId="77777777" w:rsidR="000169A1" w:rsidRDefault="000169A1">
+          <w:p w14:paraId="4137F9E9" w14:textId="77777777" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="000169A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Conflict of Interest Information                  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Recruitment Materials</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B7B41F4" w14:textId="51D8B1CA" w:rsidR="000169A1" w:rsidRPr="00297292" w:rsidRDefault="000169A1">
+          <w:p w14:paraId="1B7B41F4" w14:textId="51D8B1CA" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="000169A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00950AE0">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Study Related Materials not incorporated into the protocol</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000169A1" w14:paraId="4A61A1EF" w14:textId="77777777" w:rsidTr="10ADAEAF">
+      <w:tr w:rsidR="000169A1" w:rsidRPr="00C04194" w14:paraId="4A61A1EF" w14:textId="77777777" w:rsidTr="10ADAEAF">
         <w:trPr>
           <w:trHeight w:val="661"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9DF8E0" w14:textId="345B9A66" w:rsidR="00F313EB" w:rsidRPr="00F313EB" w:rsidRDefault="00F63438" w:rsidP="00F313EB">
+          <w:p w14:paraId="5F9DF8E0" w14:textId="2F171133" w:rsidR="00F313EB" w:rsidRPr="00C04194" w:rsidRDefault="00F63438" w:rsidP="00F313EB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F835C3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00F835C3">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00F835C3">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="10ADAEAF">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">If there are questions regarding the information requested on this application, contact the </w:t>
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If there are questions regarding the information requested on this application, contact </w:t>
             </w:r>
             <w:hyperlink r:id="rId23">
-              <w:r w:rsidR="000169A1" w:rsidRPr="10ADAEAF">
+              <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>OSF Research Administration</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="000169A1" w:rsidRPr="10ADAEAF">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> office via email or phone at 309-624-7556.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000169A1" w14:paraId="5012C53B" w14:textId="77777777" w:rsidTr="10ADAEAF">
+      <w:tr w:rsidR="000169A1" w:rsidRPr="00C04194" w14:paraId="5012C53B" w14:textId="77777777" w:rsidTr="10ADAEAF">
         <w:trPr>
           <w:trHeight w:val="490"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E8E31A2" w14:textId="1B2DBA85" w:rsidR="000169A1" w:rsidRPr="00297292" w:rsidRDefault="00F63438">
+          <w:p w14:paraId="1E8E31A2" w14:textId="1B2DBA85" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="00F63438">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="288" w:hanging="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F835C3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00F835C3">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00F835C3">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="00297292">
-[...37 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If there are questions about the investigator having the appropriate hospital privileges for the research, contact the OSF Credentialing Verification Office at 309-308-5050.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="175A0CB5" w14:textId="77777777" w:rsidR="00407343" w:rsidRDefault="00407343" w:rsidP="003F7738">
+    <w:p w14:paraId="175A0CB5" w14:textId="77777777" w:rsidR="00407343" w:rsidRPr="00C04194" w:rsidRDefault="00407343" w:rsidP="003F7738">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00407343" w:rsidSect="00626E32">
+        <w:sectPr w:rsidR="00407343" w:rsidRPr="00C04194" w:rsidSect="00626E32">
           <w:headerReference w:type="default" r:id="rId24"/>
           <w:footerReference w:type="default" r:id="rId25"/>
           <w:headerReference w:type="first" r:id="rId26"/>
           <w:footerReference w:type="first" r:id="rId27"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="288" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DAD3F4B" w14:textId="77777777" w:rsidR="006E1702" w:rsidRDefault="006E1702" w:rsidP="003F7738">
+    <w:p w14:paraId="5DAD3F4B" w14:textId="77777777" w:rsidR="006E1702" w:rsidRPr="00C04194" w:rsidRDefault="006E1702" w:rsidP="003F7738">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="006E1702" w:rsidSect="00407343">
+        <w:sectPr w:rsidR="006E1702" w:rsidRPr="00C04194" w:rsidSect="00407343">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="288" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CF6AFAC" w14:textId="74D9A654" w:rsidR="000169A1" w:rsidRDefault="00AD121D" w:rsidP="000608D7">
+    <w:p w14:paraId="5CF6AFAC" w14:textId="15579027" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="00AD121D" w:rsidP="000608D7">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD121D">
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section I: </w:t>
       </w:r>
-      <w:r w:rsidR="000F0728">
+      <w:r w:rsidR="000F0728" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Project</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...8 lines deleted...]
-        <w:t>Protocol Identification</w:t>
+        <w:t>/Protocol Identification</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000169A1" w14:paraId="5B17B41A" w14:textId="77777777" w:rsidTr="00FE7E44">
+      <w:tr w:rsidR="000169A1" w:rsidRPr="00C04194" w14:paraId="5B17B41A" w14:textId="77777777" w:rsidTr="00FE7E44">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71B8D6DC" w14:textId="429C267B" w:rsidR="000169A1" w:rsidRPr="000169A1" w:rsidRDefault="000F0728" w:rsidP="00304F8D">
+          <w:p w14:paraId="71B8D6DC" w14:textId="429C267B" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="000F0728" w:rsidP="00304F8D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
-            <w:r w:rsidR="00AD121D">
+            <w:r w:rsidR="00AD121D" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="000169A1">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Protocol Title (Full/Official):</w:t>
             </w:r>
-            <w:r w:rsidR="000169A1">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="000169A1">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text1"/>
-            <w:r w:rsidR="000169A1" w:rsidRPr="000169A1">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="000169A1">
-[...7 lines deleted...]
-            <w:r w:rsidR="000169A1" w:rsidRPr="000169A1">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000169A1" w:rsidRPr="000169A1">
+            <w:r w:rsidR="000169A1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000169A1" w14:paraId="5F099B75" w14:textId="77777777" w:rsidTr="00E14200">
+      <w:tr w:rsidR="000169A1" w:rsidRPr="00C04194" w14:paraId="5F099B75" w14:textId="77777777" w:rsidTr="00E14200">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="257A472F" w14:textId="1DF86E2D" w:rsidR="000169A1" w:rsidRPr="000169A1" w:rsidRDefault="000169A1" w:rsidP="00304F8D">
+          <w:p w14:paraId="257A472F" w14:textId="51F2E8CD" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="000169A1" w:rsidP="00304F8D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="000169A1">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Short Title</w:t>
+            </w:r>
+            <w:r w:rsidR="00C12AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/Acronym</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if applicable): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000169A1">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000169A1">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="000169A1">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000169A1">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000169A1" w14:paraId="208BC322" w14:textId="77777777" w:rsidTr="00FE7E44">
+      <w:tr w:rsidR="000169A1" w:rsidRPr="00C04194" w14:paraId="208BC322" w14:textId="77777777" w:rsidTr="00FE7E44">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6E9D0D" w14:textId="56E7FF97" w:rsidR="000169A1" w:rsidRDefault="000169A1" w:rsidP="00304F8D">
+          <w:p w14:paraId="1A6E9D0D" w14:textId="56E7FF97" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="000169A1" w:rsidP="00304F8D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Protocol Number (Assigned by Sponsor): </w:t>
             </w:r>
-            <w:r w:rsidRPr="000169A1">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000169A1">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000169A1">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="000169A1">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000169A1">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE57EF" w:rsidRPr="00C04194" w14:paraId="3B2534DB" w14:textId="77777777" w:rsidTr="00FE7E44">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08658ED5" w14:textId="6DF47270" w:rsidR="00BE57EF" w:rsidRPr="00C04194" w:rsidRDefault="00BE57EF" w:rsidP="00304F8D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Site Number (Assigned by Sponsor/CRO): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D01E78B" w14:textId="77777777" w:rsidR="000169A1" w:rsidRDefault="000169A1" w:rsidP="000169A1">
+    <w:p w14:paraId="1D01E78B" w14:textId="77777777" w:rsidR="000169A1" w:rsidRPr="00C04194" w:rsidRDefault="000169A1" w:rsidP="000169A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CFFB731" w14:textId="1CA707A5" w:rsidR="00AD121D" w:rsidRDefault="00AD121D" w:rsidP="000608D7">
+    <w:p w14:paraId="6CFFB731" w14:textId="1CA707A5" w:rsidR="00AD121D" w:rsidRPr="00C04194" w:rsidRDefault="00AD121D" w:rsidP="000608D7">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Section II: Principal Investigator </w:t>
       </w:r>
-      <w:r w:rsidR="000613B1">
+      <w:r w:rsidR="000613B1" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(PI) </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2912"/>
         <w:gridCol w:w="2556"/>
         <w:gridCol w:w="2537"/>
         <w:gridCol w:w="2785"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0070581F" w14:paraId="37A1399C" w14:textId="77777777" w:rsidTr="10ADAEAF">
+      <w:tr w:rsidR="0070581F" w:rsidRPr="00C04194" w14:paraId="37A1399C" w14:textId="77777777" w:rsidTr="1BBA1BB4">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2912" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D29C07C" w14:textId="77777777" w:rsidR="00294226" w:rsidRPr="00294226" w:rsidRDefault="0070581F" w:rsidP="00304F8D">
+          <w:p w14:paraId="3D29C07C" w14:textId="77777777" w:rsidR="00294226" w:rsidRPr="00C04194" w:rsidRDefault="0070581F" w:rsidP="00304F8D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Last Name: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42446D78" w14:textId="12EA33C9" w:rsidR="0070581F" w:rsidRPr="000169A1" w:rsidRDefault="00294226" w:rsidP="00304F8D">
+          <w:p w14:paraId="42446D78" w14:textId="4F351D32" w:rsidR="0070581F" w:rsidRPr="00C04194" w:rsidRDefault="005F31E5" w:rsidP="00304F8D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00294226" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text40"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Text40"/>
-            <w:r>
+            <w:r w:rsidR="00294226" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00294226" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00294226" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00294226" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidR="0070581F">
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="0070581F" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21377ACA" w14:textId="77777777" w:rsidR="00294226" w:rsidRDefault="0070581F" w:rsidP="000608D7">
+          <w:p w14:paraId="21377ACA" w14:textId="77777777" w:rsidR="00294226" w:rsidRPr="00C04194" w:rsidRDefault="0070581F" w:rsidP="000608D7">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D51C61">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F5A4023" w14:textId="2579EDC2" w:rsidR="0070581F" w:rsidRPr="00D51C61" w:rsidRDefault="00294226" w:rsidP="000608D7">
+          <w:p w14:paraId="3F5A4023" w14:textId="2579EDC2" w:rsidR="0070581F" w:rsidRPr="00C04194" w:rsidRDefault="00294226" w:rsidP="000608D7">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text41"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text41"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
-            <w:r w:rsidR="0070581F" w:rsidRPr="00D51C61">
-[...19 lines deleted...]
-              <w:t xml:space="preserve">       </w:t>
+            <w:r w:rsidR="0070581F" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2537" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE61A33" w14:textId="77777777" w:rsidR="0070581F" w:rsidRDefault="0070581F" w:rsidP="000608D7">
+          <w:p w14:paraId="7CE61A33" w14:textId="77777777" w:rsidR="0070581F" w:rsidRPr="00C04194" w:rsidRDefault="0070581F" w:rsidP="000608D7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Degree(s): </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39F27C7A" w14:textId="74BF753A" w:rsidR="00294226" w:rsidRPr="00294226" w:rsidRDefault="00294226" w:rsidP="000608D7">
+          <w:p w14:paraId="39F27C7A" w14:textId="74BF753A" w:rsidR="00294226" w:rsidRPr="00C04194" w:rsidRDefault="00294226" w:rsidP="000608D7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text42"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text42"/>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C46451F" w14:textId="77777777" w:rsidR="00294226" w:rsidRDefault="0070581F" w:rsidP="000608D7">
+          <w:p w14:paraId="5C46451F" w14:textId="77777777" w:rsidR="00294226" w:rsidRPr="00C04194" w:rsidRDefault="0070581F" w:rsidP="000608D7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Job Title:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19323ED5" w14:textId="7665F675" w:rsidR="0070581F" w:rsidRPr="000613B1" w:rsidRDefault="00294226" w:rsidP="000608D7">
+          <w:p w14:paraId="19323ED5" w14:textId="7665F675" w:rsidR="0070581F" w:rsidRPr="00C04194" w:rsidRDefault="00294226" w:rsidP="000608D7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text43"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text43"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
-            <w:r w:rsidR="0070581F">
+            <w:r w:rsidR="0070581F" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000708FC" w14:paraId="0990982D" w14:textId="77777777" w:rsidTr="10ADAEAF">
+      <w:tr w:rsidR="000708FC" w:rsidRPr="00C04194" w14:paraId="0990982D" w14:textId="77777777" w:rsidTr="1BBA1BB4">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3EB41E" w14:textId="1099C799" w:rsidR="000708FC" w:rsidRDefault="4B802BB3" w:rsidP="00304F8D">
+          <w:p w14:paraId="1D3EB41E" w14:textId="1099C799" w:rsidR="000708FC" w:rsidRPr="00C04194" w:rsidRDefault="4B802BB3" w:rsidP="00304F8D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Employing institution(s) and department(s): </w:t>
             </w:r>
-            <w:r w:rsidR="000708FC">
+            <w:r w:rsidR="000708FC" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Text69"/>
-            <w:r w:rsidR="000708FC">
+            <w:r w:rsidR="000708FC" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="000708FC">
-[...9 lines deleted...]
-            <w:r w:rsidR="000708FC">
+            <w:r w:rsidR="000708FC" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="000708FC" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000708FC">
+            <w:r w:rsidR="000708FC" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000708FC">
+            <w:r w:rsidR="000708FC" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000708FC">
+            <w:r w:rsidR="000708FC" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000708FC">
+            <w:r w:rsidR="000708FC" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000708FC">
+            <w:r w:rsidR="000708FC" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000708FC">
+            <w:r w:rsidR="000708FC" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD121D" w14:paraId="1425BF8A" w14:textId="77777777" w:rsidTr="10ADAEAF">
+      <w:tr w:rsidR="00AD121D" w:rsidRPr="00C04194" w14:paraId="1425BF8A" w14:textId="77777777" w:rsidTr="1BBA1BB4">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2BF368" w14:textId="1FDC4E25" w:rsidR="00AD121D" w:rsidRPr="000169A1" w:rsidRDefault="00AD121D" w:rsidP="00304F8D">
+          <w:p w14:paraId="3F2BF368" w14:textId="1F9525B1" w:rsidR="00AD121D" w:rsidRPr="00C04194" w:rsidRDefault="00573990" w:rsidP="00304F8D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="002755A9">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preferred </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD121D" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email Address: </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD121D" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002755A9">
+            <w:r w:rsidR="00AD121D" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002755A9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="002755A9">
+            <w:r w:rsidR="00AD121D" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AD121D" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002755A9">
+            <w:r w:rsidR="00AD121D" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD121D" w14:paraId="1DA08BB4" w14:textId="77777777" w:rsidTr="10ADAEAF">
+      <w:tr w:rsidR="00AD121D" w:rsidRPr="00C04194" w14:paraId="1DA08BB4" w14:textId="77777777" w:rsidTr="1BBA1BB4">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0731D40C" w14:textId="01ADABE2" w:rsidR="00AD121D" w:rsidRDefault="00AD121D" w:rsidP="00304F8D">
+          <w:p w14:paraId="0731D40C" w14:textId="603E5DE2" w:rsidR="00AD121D" w:rsidRPr="00C04194" w:rsidRDefault="00573990" w:rsidP="00304F8D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="002755A9">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preferred </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD121D" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phone Number: </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD121D" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002755A9">
+            <w:r w:rsidR="00AD121D" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="002755A9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="002755A9">
+            <w:r w:rsidR="00AD121D" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00AD121D" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="002755A9">
+            <w:r w:rsidR="00AD121D" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD121D" w14:paraId="4D570520" w14:textId="77777777" w:rsidTr="10ADAEAF">
+      <w:tr w:rsidR="00AD121D" w:rsidRPr="00C04194" w14:paraId="4D570520" w14:textId="77777777" w:rsidTr="00155B4B">
         <w:trPr>
-          <w:trHeight w:val="4778"/>
+          <w:trHeight w:val="6245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B37F4E3" w14:textId="77777777" w:rsidR="00AD121D" w:rsidRDefault="00AD121D" w:rsidP="00304F8D">
-[...13 lines deleted...]
-          <w:p w14:paraId="7BD22FB2" w14:textId="343F14DC" w:rsidR="0063765F" w:rsidRPr="00964018" w:rsidRDefault="62D3C9BA" w:rsidP="00304F8D">
+          <w:p w14:paraId="7BD22FB2" w14:textId="601D70F6" w:rsidR="0063765F" w:rsidRPr="00C04194" w:rsidRDefault="24CC4187" w:rsidP="00304F8D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4E89D8B5">
-[...10 lines deleted...]
-            <w:r w:rsidR="0063765F">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Download, complete, and submit</w:t>
+            </w:r>
+            <w:r w:rsidR="516391A5" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the appropriate </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidR="0063765F" w:rsidRPr="003D6DAA">
+            <w:hyperlink r:id="rId28">
+              <w:r w:rsidR="481D580B" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Conflict of Interest/Significant Financial Interest form</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00155F3A">
-[...19 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidR="074B8C79" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(s) to BOTH OSF Research Administration AND PIRB (when PIRB is </w:t>
+            </w:r>
+            <w:r w:rsidR="0078151A" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>either</w:t>
+            </w:r>
+            <w:r w:rsidR="074B8C79" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IRB of Record </w:t>
+            </w:r>
+            <w:r w:rsidR="0078151A" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidR="074B8C79" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> providing joint local oversight</w:t>
+            </w:r>
+            <w:r w:rsidR="2B5BE71C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). See Section IV, Item #2 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="2B5BE71C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>below</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="2B5BE71C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for form completion requirements.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EE90045" w14:textId="4EE2F924" w:rsidR="003D6DAA" w:rsidRPr="00964018" w:rsidRDefault="00155F3A" w:rsidP="00155F3A">
+          <w:p w14:paraId="72427276" w14:textId="126BEB25" w:rsidR="00116F68" w:rsidRPr="00C04194" w:rsidRDefault="074B8C79" w:rsidP="007F21A1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...9 lines deleted...]
-                <w:u w:val="single"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00155F3A">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5D567830" w14:textId="1377F2BE" w:rsidR="0063765F" w:rsidRPr="00964018" w:rsidRDefault="00155F3A" w:rsidP="002C25B2">
-[...171 lines deleted...]
-          <w:p w14:paraId="3CBA7EDC" w14:textId="19872FD3" w:rsidR="00AD121D" w:rsidRPr="002755A9" w:rsidRDefault="00AD121D" w:rsidP="00304F8D">
+          <w:p w14:paraId="3CBA7EDC" w14:textId="51289633" w:rsidR="00AD121D" w:rsidRPr="00C04194" w:rsidRDefault="00AD121D" w:rsidP="00304F8D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002755A9">
-[...19 lines deleted...]
-              <w:t>rse?</w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Is the PI a trainee (i.e., resident, fellow, or student)?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59A181F5" w14:textId="77777777" w:rsidR="00AD121D" w:rsidRDefault="00AD121D" w:rsidP="00304F8D">
+          <w:p w14:paraId="59A181F5" w14:textId="77777777" w:rsidR="00AD121D" w:rsidRPr="00C04194" w:rsidRDefault="00AD121D" w:rsidP="00304F8D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24036B26" w14:textId="77777777" w:rsidR="00AD121D" w:rsidRPr="0064286C" w:rsidRDefault="00AD121D" w:rsidP="00304F8D">
+          <w:p w14:paraId="47B78A74" w14:textId="1D16FF5E" w:rsidR="00AC135C" w:rsidRPr="00C04194" w:rsidRDefault="00AC135C" w:rsidP="00304F8D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0064286C">
-[...498 lines deleted...]
-            <w:r w:rsidRPr="0064286C">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
-[...877 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
-[...13 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No (Skip to next </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">section)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Resident   </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fellow </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2D56">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Medical Student   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00DF747D" w:rsidRPr="00C17598">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other Student</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68E7FEE1" w14:textId="77777777" w:rsidR="002E0C43" w:rsidRPr="00C04194" w:rsidRDefault="002E0C43" w:rsidP="00304F8D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="495C3B75" w14:textId="468F1172" w:rsidR="002E0C43" w:rsidRPr="00155B4B" w:rsidRDefault="002E0C43" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Is the research being conducted as a school, program</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC6D20">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or residency requirement?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7261E486" w14:textId="77777777" w:rsidR="002E0C43" w:rsidRPr="00C04194" w:rsidRDefault="002E0C43" w:rsidP="002E0C43">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26F79A20" w14:textId="2AF4A59D" w:rsidR="002E0C43" w:rsidRPr="00155B4B" w:rsidRDefault="002E0C43" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No     </w:t>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
+            <w:r w:rsidRPr="00155B4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
+            <w:r w:rsidRPr="00155B4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="0064286C">
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
+            <w:r w:rsidRPr="00155B4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
+            <w:r w:rsidRPr="00155B4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes &gt; Name of the school/program/residency: </w:t>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
+            <w:r w:rsidRPr="00155B4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
+            <w:r w:rsidRPr="00155B4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
+            <w:r w:rsidRPr="00155B4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
+            <w:r w:rsidRPr="00155B4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
+            <w:r w:rsidRPr="00155B4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="0064286C">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">    </w:t>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47D18E90" w14:textId="447AC0A0" w:rsidR="00AD121D" w:rsidRPr="00090D02" w:rsidRDefault="00AD121D" w:rsidP="00304F8D">
+          <w:p w14:paraId="02EEE4AA" w14:textId="77777777" w:rsidR="00AC135C" w:rsidRPr="00C04194" w:rsidRDefault="00AC135C" w:rsidP="00304F8D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002755A9">
+          </w:p>
+          <w:p w14:paraId="24036B26" w14:textId="1E15508E" w:rsidR="00AD121D" w:rsidRPr="00C04194" w:rsidRDefault="00AC135C" w:rsidP="00304F8D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD121D" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NOTE: If anticipated PI is a trainee, then confirm eligibility with appropriate academic department.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EDF5F67" w14:textId="3A06476D" w:rsidR="00AD121D" w:rsidRPr="00C04194" w:rsidRDefault="00AD121D" w:rsidP="00304F8D">
+            <w:pPr>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48092C82" w14:textId="071375FA" w:rsidR="002E0C43" w:rsidRPr="00155B4B" w:rsidRDefault="002E0C43" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:ind w:left="157"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the PI a nurse or nursing student?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A5BD984" w14:textId="77777777" w:rsidR="00AD121D" w:rsidRPr="001A3872" w:rsidRDefault="00AD121D" w:rsidP="00304F8D">
+            <w:pPr>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2610B695" w14:textId="26785D9B" w:rsidR="002E0C43" w:rsidRPr="00155B4B" w:rsidRDefault="00AD121D" w:rsidP="002E0C43">
+            <w:pPr>
+              <w:ind w:left="1147" w:hanging="990"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A3872">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A3872">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001A3872">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001A3872">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001A3872">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001A3872">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="001A3872">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No     </w:t>
+            </w:r>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check71"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="Check71"/>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nurse (staff/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">leadership)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check72"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="Check72"/>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nursing student</w:t>
+            </w:r>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="001A3872">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &gt; </w:t>
+            </w:r>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="001A3872">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete i. and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="001A3872">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ii</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="001A3872">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. below:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="303DAB66" w14:textId="6BF03A3D" w:rsidR="002E0C43" w:rsidRPr="00C04194" w:rsidRDefault="002E0C43" w:rsidP="00304F8D">
+            <w:pPr>
+              <w:ind w:left="1147" w:hanging="990"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09AF8E8F" w14:textId="26B4988A" w:rsidR="002E0C43" w:rsidRPr="00C04194" w:rsidRDefault="002E0C43" w:rsidP="002E0C43">
+            <w:pPr>
+              <w:ind w:left="1147" w:hanging="990"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD121D" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOTE: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projects proposed by nursing staff or leadership require Nursing Administration Professional Practice Council (PPC) review. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29">
+              <w:r w:rsidRPr="00C04194">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Contact Kim Cooley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Projects by nursing students require SFCN/SACN/SAMC review, as applicable.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63E8C88B" w14:textId="77777777" w:rsidR="00AD121D" w:rsidRPr="00C04194" w:rsidRDefault="00AD121D" w:rsidP="00304F8D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74627607" w14:textId="77777777" w:rsidR="00AD121D" w:rsidRPr="00C04194" w:rsidRDefault="00AD121D" w:rsidP="00304F8D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     i.  Provide the name of nursing student’s advisor: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0056DC37" w14:textId="77777777" w:rsidR="00AD121D" w:rsidRPr="00C04194" w:rsidRDefault="00AD121D" w:rsidP="00304F8D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F4ACC3A" w14:textId="3F1F1E78" w:rsidR="00AD121D" w:rsidRPr="00C04194" w:rsidRDefault="00AD121D" w:rsidP="00304F8D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     ii. Has the research been approved by appropriate faculty (SFCN) or New Knowledge and  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47D18E90" w14:textId="67B1B4F6" w:rsidR="00AD121D" w:rsidRPr="00C04194" w:rsidRDefault="00AD121D" w:rsidP="3F9842BE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="427" w:firstLine="450"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           Innovation Committee (SACN/SAMC)?    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes &gt; Date: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="7D67AADE" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67A2E0F0" w14:textId="77777777" w:rsidR="00407343" w:rsidRDefault="00407343" w:rsidP="00626E32">
+    <w:p w14:paraId="450AD9CA" w14:textId="07E9CBA6" w:rsidR="000C62B5" w:rsidRPr="00C04194" w:rsidRDefault="00570AD3" w:rsidP="007600A7">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>II</w:t>
+        <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AB553B">
+      <w:r w:rsidR="000C62B5" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...8 lines deleted...]
-        <w:t>Primary Contact</w:t>
+        <w:t>Section III: Primary Contact</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3596"/>
         <w:gridCol w:w="3597"/>
         <w:gridCol w:w="3597"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C62B5" w14:paraId="7C9A9CD4" w14:textId="77777777">
+      <w:tr w:rsidR="000C62B5" w:rsidRPr="00C04194" w14:paraId="7C9A9CD4" w14:textId="77777777" w:rsidTr="3A64F1FD">
         <w:trPr>
           <w:trHeight w:val="467"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C51E3BD" w14:textId="4F1AB525" w:rsidR="000C62B5" w:rsidRPr="000613B1" w:rsidRDefault="000C62B5" w:rsidP="00F835C3">
+          <w:p w14:paraId="4C51E3BD" w14:textId="4F1AB525" w:rsidR="000C62B5" w:rsidRPr="00C04194" w:rsidRDefault="000C62B5" w:rsidP="00F835C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000613B1">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="000613B1">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the PI the Primary Contact?         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000613B1">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000613B1">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="000613B1">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000613B1">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="000613B1">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="000613B1">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000613B1">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000613B1">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="000613B1">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000613B1">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="000613B1">
-[...17 lines deleted...]
-              <w:t>: If “no”, then complete remainder of section.</w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No: If “no”, then complete remainder of section.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C62B5" w14:paraId="29AF095F" w14:textId="77777777">
+      <w:tr w:rsidR="000C62B5" w:rsidRPr="00C04194" w14:paraId="29AF095F" w14:textId="77777777" w:rsidTr="3A64F1FD">
         <w:trPr>
           <w:trHeight w:val="332"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3596" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="527F62AE" w14:textId="731D3905" w:rsidR="000C62B5" w:rsidRPr="00AB553B" w:rsidRDefault="000C62B5" w:rsidP="00F835C3">
+          <w:p w14:paraId="527F62AE" w14:textId="731D3905" w:rsidR="000C62B5" w:rsidRPr="00155B4B" w:rsidRDefault="000C62B5" w:rsidP="3A64F1FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="6938A34C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="6938A34C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="6938A34C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="6938A34C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="6938A34C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3597" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF99C2D" w14:textId="77777777" w:rsidR="000C62B5" w:rsidRDefault="000C62B5" w:rsidP="00F835C3">
+          <w:p w14:paraId="7BF99C2D" w14:textId="670CEB4C" w:rsidR="000C62B5" w:rsidRPr="00C04194" w:rsidRDefault="004A49A1" w:rsidP="00F835C3">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preferred  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31E96AED" w14:textId="713D847B" w:rsidR="000C62B5" w:rsidRPr="00FE7E44" w:rsidRDefault="000C62B5" w:rsidP="00F835C3">
+          <w:p w14:paraId="31E96AED" w14:textId="713D847B" w:rsidR="000C62B5" w:rsidRPr="00C04194" w:rsidRDefault="000C62B5" w:rsidP="00F835C3">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE7E44">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email Address:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC2C8B">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CC2C8B">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC2C8B">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00CC2C8B">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC2C8B">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3597" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62B7D43F" w14:textId="77777777" w:rsidR="000C62B5" w:rsidRDefault="000C62B5" w:rsidP="00F835C3">
+          <w:p w14:paraId="62B7D43F" w14:textId="668D832F" w:rsidR="000C62B5" w:rsidRPr="00C04194" w:rsidRDefault="004A49A1" w:rsidP="00F835C3">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">PREFERRED </w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preferred </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41566009" w14:textId="6D94E851" w:rsidR="000C62B5" w:rsidRPr="00FE7E44" w:rsidRDefault="000C62B5" w:rsidP="00F835C3">
+          <w:p w14:paraId="41566009" w14:textId="6D94E851" w:rsidR="000C62B5" w:rsidRPr="00C04194" w:rsidRDefault="000C62B5" w:rsidP="00F835C3">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone#: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C62B5" w14:paraId="1F887413" w14:textId="77777777">
+      <w:tr w:rsidR="000C62B5" w:rsidRPr="00C04194" w14:paraId="1F887413" w14:textId="77777777" w:rsidTr="3A64F1FD">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B073BA8" w14:textId="401AEC44" w:rsidR="000C62B5" w:rsidRPr="00FE7E44" w:rsidRDefault="000C62B5" w:rsidP="00F835C3">
+          <w:p w14:paraId="3B073BA8" w14:textId="401AEC44" w:rsidR="000C62B5" w:rsidRPr="00C04194" w:rsidRDefault="000C62B5" w:rsidP="00F835C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Employer: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C62B5" w14:paraId="4CC5CE96" w14:textId="77777777">
+      <w:tr w:rsidR="000C62B5" w:rsidRPr="00C04194" w14:paraId="4CC5CE96" w14:textId="77777777" w:rsidTr="3A64F1FD">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50D9C0C9" w14:textId="284A2970" w:rsidR="000C62B5" w:rsidRDefault="000C62B5" w:rsidP="00F835C3">
+          <w:p w14:paraId="50D9C0C9" w14:textId="284A2970" w:rsidR="000C62B5" w:rsidRPr="00C04194" w:rsidRDefault="000C62B5" w:rsidP="00F835C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Role in this study (e.g., Investigator, Coordinator): </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00521B21">
+            <w:r w:rsidR="00521B21" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06AD1F28" w14:textId="77777777" w:rsidR="00407343" w:rsidRDefault="00407343" w:rsidP="007600A7">
-[...11 lines deleted...]
-    <w:p w14:paraId="50A18214" w14:textId="43FC5F46" w:rsidR="00D473CC" w:rsidRDefault="00D473CC" w:rsidP="00C81A27">
+    <w:p w14:paraId="50A18214" w14:textId="786EC257" w:rsidR="00D473CC" w:rsidRPr="00C04194" w:rsidRDefault="00570AD3" w:rsidP="00C81A27">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="10ADAEAF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00D473CC" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Section I</w:t>
       </w:r>
-      <w:r w:rsidR="000C62B5" w:rsidRPr="10ADAEAF">
+      <w:r w:rsidR="000C62B5" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="10ADAEAF">
+      <w:r w:rsidR="00D473CC" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>: Investigators and Staff Roster</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D473CC" w14:paraId="105B1B86" w14:textId="77777777" w:rsidTr="00964018">
+      <w:tr w:rsidR="00D473CC" w:rsidRPr="00C04194" w14:paraId="105B1B86" w14:textId="77777777" w:rsidTr="00155B4B">
         <w:trPr>
-          <w:trHeight w:val="7487"/>
+          <w:trHeight w:val="7442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5375C89E" w14:textId="77777777" w:rsidR="00D473CC" w:rsidRPr="00D14084" w:rsidRDefault="00D473CC" w:rsidP="004B3915">
+          <w:p w14:paraId="5375C89E" w14:textId="77777777" w:rsidR="00D473CC" w:rsidRPr="00E838B0" w:rsidRDefault="00D473CC" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:ind w:hanging="473"/>
+              <w:ind w:left="337" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14084">
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Will this study have a team/staff supporting the PI by performing any of the following activities:      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="689E3F92" w14:textId="77777777" w:rsidR="00D473CC" w:rsidRPr="00D14084" w:rsidRDefault="00D473CC" w:rsidP="00583279">
+          <w:p w14:paraId="689E3F92" w14:textId="77777777" w:rsidR="00D473CC" w:rsidRPr="00E838B0" w:rsidRDefault="00D473CC" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="607" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14084">
-[...16 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E838B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Providing substantial and/or substantive contributions to study conceptualization and/or design;</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="19F9ACA4" w14:textId="2D9E312C" w:rsidR="00D473CC" w:rsidRPr="00D14084" w:rsidRDefault="529C0DC8" w:rsidP="00583279">
+          <w:p w14:paraId="19F9ACA4" w14:textId="5E4753C1" w:rsidR="00D473CC" w:rsidRPr="00E838B0" w:rsidRDefault="529C0DC8" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="607" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14084">
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Obtaining information about living individuals by intervening or interacting with them for research purposes</w:t>
             </w:r>
-            <w:r w:rsidR="709360F1">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+            <w:r w:rsidR="006649D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="709360F1" w:rsidRPr="00E838B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A60D8EF" w14:textId="77777777" w:rsidR="00D473CC" w:rsidRPr="00D14084" w:rsidRDefault="00D473CC" w:rsidP="00583279">
+          <w:p w14:paraId="1A60D8EF" w14:textId="77777777" w:rsidR="00D473CC" w:rsidRPr="00E838B0" w:rsidRDefault="00D473CC" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="607" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14084">
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Obtaining identifiable private information about </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00D14084">
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>living individuals</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00D14084">
-[...16 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E838B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for research purposes;</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="106F1BFF" w14:textId="77777777" w:rsidR="00D473CC" w:rsidRPr="00D14084" w:rsidRDefault="00D473CC" w:rsidP="00583279">
+          <w:p w14:paraId="106F1BFF" w14:textId="77777777" w:rsidR="00D473CC" w:rsidRPr="00E838B0" w:rsidRDefault="00D473CC" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="607" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00E838B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obtaining the voluntary informed consent of individuals to be subjects in research; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1191D0F1" w14:textId="7EFBCF9E" w:rsidR="00D473CC" w:rsidRPr="00D14084" w:rsidRDefault="00E75B0E" w:rsidP="00583279">
+          <w:p w14:paraId="1191D0F1" w14:textId="7EFBCF9E" w:rsidR="00D473CC" w:rsidRPr="00E838B0" w:rsidRDefault="00E75B0E" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="607" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Accessing, s</w:t>
             </w:r>
-            <w:r w:rsidR="00D473CC" w:rsidRPr="00D14084">
-[...16 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00D473CC" w:rsidRPr="00E838B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tudying, interpreting, or analyzing identifiable private information or data for research purposes;</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="22097615" w14:textId="77777777" w:rsidR="00D473CC" w:rsidRPr="00D14084" w:rsidRDefault="00D473CC" w:rsidP="00583279">
+          <w:p w14:paraId="22097615" w14:textId="77777777" w:rsidR="00D473CC" w:rsidRPr="00155B4B" w:rsidRDefault="00D473CC" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="607" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14084">
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reporting research study results.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="797F5A07" w14:textId="77777777" w:rsidR="0055112B" w:rsidRDefault="0055112B" w:rsidP="00583279">
+          <w:p w14:paraId="6003D6DF" w14:textId="0C265668" w:rsidR="00D473CC" w:rsidRPr="00E838B0" w:rsidRDefault="091A2658" w:rsidP="00583279">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="10ADAEAF">
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOTE: For assistance with determining who needs to be added to the study team,</w:t>
             </w:r>
-            <w:r w:rsidR="111352BC" w:rsidRPr="10ADAEAF">
+            <w:r w:rsidR="111352BC" w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> contact the</w:t>
             </w:r>
-            <w:r w:rsidR="4ED064A4" w:rsidRPr="10ADAEAF">
+            <w:r w:rsidR="4ED064A4" w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33">
-              <w:r w:rsidR="4ED064A4" w:rsidRPr="10ADAEAF">
+            <w:hyperlink r:id="rId30">
+              <w:r w:rsidR="4ED064A4" w:rsidRPr="00E838B0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Human Subject Protection Program (</w:t>
               </w:r>
-              <w:r w:rsidRPr="10ADAEAF">
+              <w:r w:rsidRPr="00E838B0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>HSPP</w:t>
               </w:r>
-              <w:r w:rsidR="4ED064A4" w:rsidRPr="10ADAEAF">
+              <w:r w:rsidR="4ED064A4" w:rsidRPr="00E838B0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>)</w:t>
               </w:r>
-              <w:r w:rsidRPr="10ADAEAF">
+              <w:r w:rsidRPr="00E838B0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidR="4ED064A4" w:rsidRPr="10ADAEAF">
+              <w:r w:rsidR="4ED064A4" w:rsidRPr="00E838B0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>t</w:t>
               </w:r>
-              <w:r w:rsidRPr="10ADAEAF">
+              <w:r w:rsidRPr="00E838B0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>eam</w:t>
               </w:r>
-              <w:r w:rsidR="4ED064A4" w:rsidRPr="10ADAEAF">
+              <w:r w:rsidR="4ED064A4" w:rsidRPr="00E838B0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5B37C79A" w14:textId="77777777" w:rsidR="0055112B" w:rsidRDefault="0055112B" w:rsidP="37058713">
+          <w:p w14:paraId="5B37C79A" w14:textId="77777777" w:rsidR="0055112B" w:rsidRPr="00E838B0" w:rsidRDefault="0055112B" w:rsidP="37058713">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E5721A6" w14:textId="0FBA2521" w:rsidR="00D473CC" w:rsidRPr="003A2C4C" w:rsidRDefault="00D473CC" w:rsidP="37058713">
+          <w:p w14:paraId="0E5721A6" w14:textId="484A99A8" w:rsidR="00D473CC" w:rsidRPr="00E838B0" w:rsidRDefault="00D473CC" w:rsidP="00155B4B">
             <w:pPr>
               <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="337"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D14084">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00871E1B">
+            <w:r w:rsidRPr="00E838B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00871E1B">
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00871E1B">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00871E1B">
+            <w:r w:rsidRPr="00E838B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00871E1B">
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00871E1B">
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003A2C4C">
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
-            <w:r w:rsidR="00BF300E" w:rsidRPr="003A2C4C">
-[...34 lines deleted...]
-            <w:r w:rsidRPr="003A2C4C">
+            <w:r w:rsidR="00BF300E" w:rsidRPr="00E838B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, there </w:t>
+            </w:r>
+            <w:r w:rsidR="00750F09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF300E" w:rsidRPr="00E838B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not any study staff supporting the PI.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FB2A1B7" w14:textId="77777777" w:rsidR="00D473CC" w:rsidRPr="003A2C4C" w:rsidRDefault="00D473CC" w:rsidP="37058713">
+          <w:p w14:paraId="3FB2A1B7" w14:textId="77777777" w:rsidR="00D473CC" w:rsidRPr="00155B4B" w:rsidRDefault="00D473CC" w:rsidP="00155B4B">
             <w:pPr>
               <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="337"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0EB4EB96" w14:textId="73066AF2" w:rsidR="00C657CF" w:rsidRPr="003A2C4C" w:rsidRDefault="00D473CC" w:rsidP="005B52FF">
+          <w:p w14:paraId="0EB4EB96" w14:textId="70F5A0AA" w:rsidR="00C657CF" w:rsidRPr="00E838B0" w:rsidRDefault="00D473CC" w:rsidP="00155B4B">
             <w:pPr>
               <w:keepNext/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="337"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A2C4C">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="003A2C4C">
+            <w:r w:rsidRPr="00E838B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="003A2C4C">
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003A2C4C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="003A2C4C">
+            <w:r w:rsidRPr="00E838B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003A2C4C">
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="003A2C4C">
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
-            <w:r w:rsidR="00BF300E" w:rsidRPr="003A2C4C">
+            <w:r w:rsidR="00BF300E" w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, study staff suppor</w:t>
             </w:r>
-            <w:r w:rsidR="00132922" w:rsidRPr="003A2C4C">
+            <w:r w:rsidR="00132922" w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidR="00BF300E" w:rsidRPr="003A2C4C">
+            <w:r w:rsidR="00BF300E" w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the PI. (</w:t>
             </w:r>
-            <w:r w:rsidRPr="003A2C4C">
+            <w:r w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Complete the table below</w:t>
             </w:r>
-            <w:r w:rsidR="00C657CF" w:rsidRPr="003A2C4C">
+            <w:r w:rsidR="00C657CF" w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> OR provide </w:t>
             </w:r>
-            <w:r w:rsidR="005B52FF" w:rsidRPr="003A2C4C">
+            <w:r w:rsidR="005B52FF" w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="00C657CF" w:rsidRPr="003A2C4C">
+            <w:r w:rsidR="00C657CF" w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">elegation of </w:t>
             </w:r>
-            <w:r w:rsidR="005B52FF" w:rsidRPr="003A2C4C">
+            <w:r w:rsidR="005B52FF" w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00C657CF" w:rsidRPr="003A2C4C">
+            <w:r w:rsidR="00C657CF" w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>uthority log.</w:t>
             </w:r>
-            <w:r w:rsidR="00BF300E" w:rsidRPr="003A2C4C">
+            <w:r w:rsidR="00BF300E" w:rsidRPr="00E838B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14CB1FF5" w14:textId="77777777" w:rsidR="00D62AA5" w:rsidRDefault="00D62AA5" w:rsidP="37058713">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BCCDF4D" w14:textId="535A63E9" w:rsidR="00155F3A" w:rsidRPr="00465A6D" w:rsidRDefault="00155F3A" w:rsidP="00964018">
+          <w:p w14:paraId="2CB0EB1C" w14:textId="77777777" w:rsidR="00B95D83" w:rsidRPr="00155B4B" w:rsidRDefault="00B95D83" w:rsidP="37058713">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BCCDF4D" w14:textId="12BB0B1E" w:rsidR="00155F3A" w:rsidRPr="00E838B0" w:rsidRDefault="00155F3A" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="337" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4E89D8B5">
-[...22 lines deleted...]
-              <w:r w:rsidRPr="003D6DAA">
+            <w:r w:rsidRPr="00E838B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Download, complete, and submit the appropriate </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidRPr="00E838B0">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Conflict of Interest/Significant Financial Interest form</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t>(s) to BOTH OSF Research Administration AND PIRB (when PIRB is EITHER IRB of Record OR providing joint local oversight):</w:t>
+            <w:r w:rsidRPr="00E838B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(s) to BOTH OSF Research Administration </w:t>
+            </w:r>
+            <w:r w:rsidR="00C04194" w:rsidRPr="00E838B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00C04194" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E838B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PIRB (when PIRB is EITHER IRB of Record OR providing joint local oversight):</w:t>
+            </w:r>
+            <w:r w:rsidR="00183AF8" w:rsidRPr="00E838B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D9F8FF2" w14:textId="77777777" w:rsidR="00155F3A" w:rsidRPr="00465A6D" w:rsidRDefault="00155F3A" w:rsidP="00155F3A">
+          <w:p w14:paraId="7D9F8FF2" w14:textId="76625F56" w:rsidR="00155F3A" w:rsidRPr="00E838B0" w:rsidRDefault="00155F3A" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="697" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00155F3A">
-[...22 lines deleted...]
-              <w:r w:rsidRPr="00155F3A">
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For studies that have NO funding or sponsorship outside of employing institution, PI completes </w:t>
+            </w:r>
+            <w:r w:rsidR="004F735F" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a single</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> form to represent ENTIRE study team. Use the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidRPr="00155B4B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:b/>
-                  <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>NON-SPONSORED CONFLICT OF INTEREST DISCLOSURE FORM (NSCOIDF)</w:t>
+                <w:t>N</w:t>
+              </w:r>
+              <w:r w:rsidR="00101E69" w:rsidRPr="00155B4B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>on</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00155B4B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>-S</w:t>
+              </w:r>
+              <w:r w:rsidR="00101E69" w:rsidRPr="00155B4B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>ponsored</w:t>
+              </w:r>
+              <w:r w:rsidR="00AE04D3" w:rsidRPr="00155B4B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Conflict of Interest </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00155B4B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>D</w:t>
+              </w:r>
+              <w:r w:rsidR="00AE04D3" w:rsidRPr="00155B4B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>isclosure</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00155B4B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> F</w:t>
+              </w:r>
+              <w:r w:rsidR="00AE04D3" w:rsidRPr="00155B4B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>orm</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00155B4B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> (NSCOIDF)</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="009A583A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00183AF8" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6D62243B" w14:textId="77777777" w:rsidR="00155F3A" w:rsidRPr="00465A6D" w:rsidRDefault="00155F3A" w:rsidP="00155F3A">
+          <w:p w14:paraId="6D62243B" w14:textId="6C116AD9" w:rsidR="00155F3A" w:rsidRPr="00E838B0" w:rsidRDefault="00155F3A" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="697" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00155F3A">
-[...22 lines deleted...]
-              <w:r w:rsidRPr="00155F3A">
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For ANY study that has ANY funding or sponsorship outside of employing institution, every investigator and study team member must complete </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r w:rsidR="00E9435F" w:rsidRPr="00155B4B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:b/>
-                  <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>Part I: SIGNIFICANT FINANCIAL INTEREST DISCLOSURE FORM</w:t>
+                <w:t>Part I: Significant Financial Interest Disclosure Form</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00715843">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00183AF8" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="33FD1D55" w14:textId="70FB05D6" w:rsidR="00D473CC" w:rsidRPr="00964018" w:rsidRDefault="00155F3A" w:rsidP="00964018">
+          <w:p w14:paraId="33FD1D55" w14:textId="60DD0AFD" w:rsidR="00D473CC" w:rsidRPr="00C04194" w:rsidRDefault="00155F3A" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
+              <w:ind w:left="697" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00155F3A">
-[...11 lines deleted...]
-              <w:r w:rsidRPr="00155F3A">
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Each investigator and study member who has ANY disclosures of significant financial interest (SFI) in Part I must fill out </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r w:rsidR="00DC4D64" w:rsidRPr="00155B4B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:b/>
-                  <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>Part II: SIGNIFICANT FINANCIAL INTEREST DISCLOSURE FORM</w:t>
+                <w:t>Part II: Significant Financial Interest Disclosure Form</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="0084130D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="360F6474" w14:textId="77777777" w:rsidR="005B63F7" w:rsidRPr="00961AFA" w:rsidRDefault="005B63F7" w:rsidP="001F7869">
+    <w:p w14:paraId="360F6474" w14:textId="77777777" w:rsidR="005B63F7" w:rsidRPr="00C04194" w:rsidRDefault="005B63F7" w:rsidP="001F7869">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69D29B9A" w14:textId="77777777" w:rsidR="00C6561C" w:rsidRPr="008B0B79" w:rsidRDefault="005B63F7" w:rsidP="001F7869">
+    <w:p w14:paraId="69D29B9A" w14:textId="1AFB7197" w:rsidR="00C6561C" w:rsidRPr="00C04194" w:rsidRDefault="005B63F7" w:rsidP="00455DD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B0B79">
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>NOTE: To add rows, click on the final row to visualize “+,” then click on “+.”</w:t>
+        <w:t>NOTE: To add rows, click on the final row to visualize “+,” then click on “+”</w:t>
       </w:r>
-      <w:r w:rsidR="00C6561C" w:rsidRPr="008B0B79">
+      <w:r w:rsidR="009D7C18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> on the right side of the table.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123BAEC3" w14:textId="5A5B9816" w:rsidR="00D473CC" w:rsidRPr="008B0B79" w:rsidRDefault="00C6561C" w:rsidP="001F7869">
+    <w:p w14:paraId="123BAEC3" w14:textId="3B4173FD" w:rsidR="00D473CC" w:rsidRPr="00C04194" w:rsidRDefault="00CF0698" w:rsidP="00455DD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B0B79">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ADD ROWS BEFORE YOU BEGIN DATA ENTRY.</w:t>
+        <w:br/>
+        <w:t>NOTE:</w:t>
+      </w:r>
+      <w:r w:rsidR="00455DD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00721024">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may use the </w:t>
+      </w:r>
+      <w:r w:rsidR="009D7C18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="00C820A2" w:rsidRPr="00721024">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Investigators and Staff Roster Appendix</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C820A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00721024">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in lieu of the chart below</w:t>
+      </w:r>
+      <w:r w:rsidR="00C820A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D439E8" w14:textId="77777777" w:rsidR="004375CA" w:rsidRPr="008B0B79" w:rsidRDefault="004375CA" w:rsidP="001F7869">
+    <w:p w14:paraId="33D439E8" w14:textId="77777777" w:rsidR="004375CA" w:rsidRPr="00C04194" w:rsidRDefault="004375CA" w:rsidP="00455DD7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63790E5C" w14:textId="590B8B59" w:rsidR="004375CA" w:rsidRPr="00C04194" w:rsidRDefault="004375CA" w:rsidP="00455DD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008B0B79">
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NOTE: If referencing below the “Delegation of Authority Log” (</w:t>
       </w:r>
-      <w:r w:rsidR="000708FC" w:rsidRPr="008B0B79">
+      <w:r w:rsidR="000708FC" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00565E10" w:rsidRPr="008B0B79">
+      <w:r w:rsidR="00565E10" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="000708FC" w:rsidRPr="008B0B79">
+      <w:r w:rsidR="000708FC" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A Log</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B0B79">
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">), then you should provide a copy of the </w:t>
+        <w:t xml:space="preserve">), then provide a copy of the </w:t>
       </w:r>
-      <w:r w:rsidR="000708FC" w:rsidRPr="008B0B79">
+      <w:r w:rsidR="000708FC" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DoA Log</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B0B79">
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49339157" w14:textId="77777777" w:rsidR="00C6561C" w:rsidRPr="00961AFA" w:rsidRDefault="00C6561C" w:rsidP="001F7869">
+    <w:p w14:paraId="49339157" w14:textId="77777777" w:rsidR="00C6561C" w:rsidRPr="00C04194" w:rsidRDefault="00C6561C" w:rsidP="001F7869">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D6D0D15" w14:textId="7A883AE2" w:rsidR="3F9842BE" w:rsidRPr="00C04194" w:rsidRDefault="3F9842BE" w:rsidP="3F9842BE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="11070" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="770"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1808"/>
+        <w:gridCol w:w="1795"/>
+        <w:gridCol w:w="1175"/>
+        <w:gridCol w:w="1165"/>
+        <w:gridCol w:w="1327"/>
+        <w:gridCol w:w="3983"/>
+        <w:gridCol w:w="1625"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF4DDE" w:rsidRPr="00871E1B" w14:paraId="209044AC" w14:textId="77777777" w:rsidTr="00AD0E7D">
+      <w:tr w:rsidR="009518A9" w:rsidRPr="009518A9" w14:paraId="209044AC" w14:textId="77777777" w:rsidTr="009518A9">
         <w:trPr>
           <w:trHeight w:val="603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16AC2278" w14:textId="77777777" w:rsidR="00CA6E78" w:rsidRPr="00871E1B" w:rsidRDefault="00CA6E78">
+          <w:p w14:paraId="16AC2278" w14:textId="77777777" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00871E1B">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64B30ED6" w14:textId="789647A7" w:rsidR="00CA6E78" w:rsidRDefault="00CA6E78">
+          <w:p w14:paraId="64B30ED6" w14:textId="789647A7" w:rsidR="00CA6E78" w:rsidRPr="00101646" w:rsidRDefault="6C1074DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18E3210B" w14:textId="32F921BD" w:rsidR="00CA6E78" w:rsidRDefault="00CA6E78">
+          <w:p w14:paraId="18E3210B" w14:textId="32F921BD" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Employer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:tcW w:w="1327" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="444D1F41" w14:textId="00640A13" w:rsidR="00CA6E78" w:rsidRPr="00871E1B" w:rsidRDefault="00CA6E78">
+          <w:p w14:paraId="444D1F41" w14:textId="00640A13" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Role in Study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4316" w:type="dxa"/>
+            <w:tcW w:w="3983" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB4CF96" w14:textId="4123C8B9" w:rsidR="00F00CB6" w:rsidRPr="00871E1B" w:rsidRDefault="00CA6E78" w:rsidP="004375CA">
+          <w:p w14:paraId="5DB4CF96" w14:textId="4123C8B9" w:rsidR="00F00CB6" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="004375CA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Responsibilities/Tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1808" w:type="dxa"/>
+            <w:tcW w:w="1625" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C8C9890" w14:textId="3847CECD" w:rsidR="00CA6E78" w:rsidRPr="00871E1B" w:rsidRDefault="00CA6E78">
+          <w:p w14:paraId="7C8C9890" w14:textId="3847CECD" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Listed on FDA Form 1572?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF4DDE" w:rsidRPr="00871E1B" w14:paraId="26CFDEC5" w14:textId="77777777" w:rsidTr="00AD0E7D">
+      <w:tr w:rsidR="009518A9" w:rsidRPr="009518A9" w14:paraId="26CFDEC5" w14:textId="77777777" w:rsidTr="009518A9">
         <w:trPr>
           <w:trHeight w:val="259"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14C2B278" w14:textId="07C98835" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00CA6E78" w:rsidP="00D54790">
+          <w:p w14:paraId="14C2B278" w14:textId="07C98835" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00D54790">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Text44"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C4556E6" w14:textId="6A4C0A21" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00CA6E78">
+          <w:p w14:paraId="0C4556E6" w14:textId="6A4C0A21" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BDB01DC" w14:textId="45547E26" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00CA6E78">
+          <w:p w14:paraId="6BDB01DC" w14:textId="45547E26" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:tcW w:w="1327" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B237CF6" w14:textId="483B786B" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00591709">
+          <w:p w14:paraId="5B237CF6" w14:textId="2AEDB864" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00183AF8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="ROLEINSTUDY"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
-                    <w:listEntry w:val="SELECT ROLE"/>
+                    <w:listEntry w:val="ROLE"/>
                     <w:listEntry w:val="Sub-investigator"/>
                     <w:listEntry w:val="Research Coordinator"/>
                     <w:listEntry w:val="Research Assistant"/>
                     <w:listEntry w:val="Research Nurse"/>
                     <w:listEntry w:val="Regulatory Coordinator"/>
                     <w:listEntry w:val="Other"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
             <w:bookmarkStart w:id="10" w:name="ROLEINSTUDY"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
+              <w:instrText xml:space="preserve">FORMDROPDOWN </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4316" w:type="dxa"/>
+            <w:tcW w:w="3983" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B7DC72D" w14:textId="6D093BEF" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00CA6E78">
+          <w:p w14:paraId="7B7DC72D" w14:textId="6D093BEF" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1808" w:type="dxa"/>
+            <w:tcW w:w="1625" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="234EF313" w14:textId="04463CA8" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00313712">
+          <w:p w14:paraId="234EF313" w14:textId="7CC78CBF" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00443D6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
-                    <w:listEntry w:val="SELECT OPTION"/>
+                    <w:listEntry w:val="SELECT"/>
                     <w:listEntry w:val="YES"/>
                     <w:listEntry w:val="NO"/>
                     <w:listEntry w:val="N/A"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
             <w:bookmarkStart w:id="11" w:name="Dropdown7"/>
-            <w:r>
-[...16 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">FORMDROPDOWN </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF4DDE" w:rsidRPr="00871E1B" w14:paraId="58F2C87F" w14:textId="77777777" w:rsidTr="00AD0E7D">
+      <w:tr w:rsidR="009518A9" w:rsidRPr="009518A9" w14:paraId="58F2C87F" w14:textId="77777777" w:rsidTr="009518A9">
         <w:trPr>
           <w:trHeight w:val="259"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11159731" w14:textId="597B0C5B" w:rsidR="00CA6E78" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+          <w:p w14:paraId="11159731" w14:textId="597B0C5B" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="Text45"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0455F651" w14:textId="24514826" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+          <w:p w14:paraId="0455F651" w14:textId="24514826" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Text48"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B7EFBC8" w14:textId="6066152C" w:rsidR="00CA6E78" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+          <w:p w14:paraId="6B7EFBC8" w14:textId="6066152C" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:tcW w:w="1327" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70D727C9" w14:textId="0EA87125" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00591709" w:rsidP="00CA6E78">
+          <w:p w14:paraId="70D727C9" w14:textId="0E6F72FA" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00183AF8" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="ROLEINSTUDY"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
-                    <w:listEntry w:val="SELECT ROLE"/>
+                    <w:listEntry w:val="ROLE"/>
                     <w:listEntry w:val="Sub-investigator"/>
                     <w:listEntry w:val="Research Coordinator"/>
                     <w:listEntry w:val="Research Assistant"/>
                     <w:listEntry w:val="Research Nurse"/>
                     <w:listEntry w:val="Regulatory Coordinator"/>
                     <w:listEntry w:val="Other"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4316" w:type="dxa"/>
+            <w:tcW w:w="3983" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="091E4A3A" w14:textId="49305086" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+          <w:p w14:paraId="091E4A3A" w14:textId="49305086" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="Text51"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1808" w:type="dxa"/>
+            <w:tcW w:w="1625" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A123E74" w14:textId="1591B01B" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="002A74DA" w:rsidP="00CA6E78">
+          <w:p w14:paraId="6A123E74" w14:textId="649A9066" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00443D6B" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Dropdown7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
-                    <w:listEntry w:val="SELECT OPTION"/>
+                    <w:listEntry w:val="SELECT"/>
                     <w:listEntry w:val="YES"/>
                     <w:listEntry w:val="NO"/>
                     <w:listEntry w:val="N/A"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF4DDE" w:rsidRPr="00871E1B" w14:paraId="778B0AEC" w14:textId="77777777" w:rsidTr="00AD0E7D">
+      <w:tr w:rsidR="009518A9" w:rsidRPr="009518A9" w14:paraId="778B0AEC" w14:textId="77777777" w:rsidTr="009518A9">
         <w:trPr>
           <w:trHeight w:val="259"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A52E35B" w14:textId="6095D440" w:rsidR="00CA6E78" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+          <w:p w14:paraId="3A52E35B" w14:textId="6095D440" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="Text46"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18E8E357" w14:textId="29F5E6F7" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+          <w:p w14:paraId="18E8E357" w14:textId="29F5E6F7" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="Text59"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45BB9352" w14:textId="5A9B94D9" w:rsidR="00CA6E78" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+          <w:p w14:paraId="45BB9352" w14:textId="5A9B94D9" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:tcW w:w="1327" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39664CCF" w14:textId="0F64A9E2" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00591709" w:rsidP="00CA6E78">
+          <w:p w14:paraId="39664CCF" w14:textId="18A28002" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00183AF8" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="ROLEINSTUDY"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
-                    <w:listEntry w:val="SELECT ROLE"/>
+                    <w:listEntry w:val="ROLE"/>
                     <w:listEntry w:val="Sub-investigator"/>
                     <w:listEntry w:val="Research Coordinator"/>
                     <w:listEntry w:val="Research Assistant"/>
                     <w:listEntry w:val="Research Nurse"/>
                     <w:listEntry w:val="Regulatory Coordinator"/>
                     <w:listEntry w:val="Other"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4316" w:type="dxa"/>
+            <w:tcW w:w="3983" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="249D70A0" w14:textId="3DCF7199" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+          <w:p w14:paraId="249D70A0" w14:textId="3DCF7199" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text55"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Text55"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1808" w:type="dxa"/>
+            <w:tcW w:w="1625" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46F67248" w14:textId="111DC2B2" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="002A74DA" w:rsidP="00CA6E78">
+          <w:p w14:paraId="46F67248" w14:textId="2D15963C" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00443D6B" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Dropdown7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
-                    <w:listEntry w:val="SELECT OPTION"/>
+                    <w:listEntry w:val="SELECT"/>
                     <w:listEntry w:val="YES"/>
                     <w:listEntry w:val="NO"/>
                     <w:listEntry w:val="N/A"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF4DDE" w:rsidRPr="00871E1B" w14:paraId="016B5CAD" w14:textId="77777777" w:rsidTr="00AD0E7D">
+      <w:tr w:rsidR="009518A9" w:rsidRPr="009518A9" w14:paraId="016B5CAD" w14:textId="77777777" w:rsidTr="009518A9">
         <w:trPr>
           <w:trHeight w:val="259"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D8FA730" w14:textId="6EFC893E" w:rsidR="00CA6E78" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+          <w:p w14:paraId="1D8FA730" w14:textId="6EFC893E" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text47"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="18" w:name="Text47"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1115" w:type="dxa"/>
+            <w:tcW w:w="1175" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B0D9562" w14:textId="3AC452F3" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+          <w:p w14:paraId="2B0D9562" w14:textId="3AC452F3" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="19" w:name="Text49"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18403460" w14:textId="7C6206E5" w:rsidR="00CA6E78" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+          <w:p w14:paraId="18403460" w14:textId="7C6206E5" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1611" w:type="dxa"/>
+            <w:tcW w:w="1327" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4328AC3D" w14:textId="28E9D4F7" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00591709" w:rsidP="00CA6E78">
+          <w:p w14:paraId="4328AC3D" w14:textId="3031368B" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00183AF8" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="ROLEINSTUDY"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
-                    <w:listEntry w:val="SELECT ROLE"/>
+                    <w:listEntry w:val="ROLE"/>
                     <w:listEntry w:val="Sub-investigator"/>
                     <w:listEntry w:val="Research Coordinator"/>
                     <w:listEntry w:val="Research Assistant"/>
                     <w:listEntry w:val="Research Nurse"/>
                     <w:listEntry w:val="Regulatory Coordinator"/>
                     <w:listEntry w:val="Other"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4316" w:type="dxa"/>
+            <w:tcW w:w="3983" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A647F9F" w14:textId="3ED10722" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+          <w:p w14:paraId="0A647F9F" w14:textId="3ED10722" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="20" w:name="Text56"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1808" w:type="dxa"/>
+            <w:tcW w:w="1625" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C80B9F9" w14:textId="3DC2D3B2" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="002A74DA" w:rsidP="00CA6E78">
+          <w:p w14:paraId="4C80B9F9" w14:textId="6B06358E" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00443D6B" w:rsidP="00CA6E78">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Dropdown7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
-                    <w:listEntry w:val="SELECT OPTION"/>
+                    <w:listEntry w:val="SELECT"/>
                     <w:listEntry w:val="YES"/>
                     <w:listEntry w:val="NO"/>
                     <w:listEntry w:val="N/A"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:id w:val="-1632162364"/>
           <w15:repeatingSection/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:id w:val="-1793595334"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:tr w:rsidR="00DF4DDE" w:rsidRPr="00871E1B" w14:paraId="4FE63FA9" w14:textId="77777777" w:rsidTr="00AD0E7D">
+              <w:tr w:rsidR="006632AC" w:rsidRPr="00C04194" w14:paraId="4FE63FA9" w14:textId="77777777" w:rsidTr="00155B4B">
                 <w:trPr>
                   <w:trHeight w:val="259"/>
                   <w:jc w:val="center"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="770" w:type="dxa"/>
+                    <w:tcW w:w="1795" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
-                  <w:p w14:paraId="3CC81D55" w14:textId="692A023D" w:rsidR="00CA6E78" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+                  <w:p w14:paraId="3CC81D55" w14:textId="692A023D" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
                           <w:name w:val="Text65"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:textInput/>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
                     <w:bookmarkStart w:id="21" w:name="Text65"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:bookmarkEnd w:id="21"/>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="1115" w:type="dxa"/>
+                    <w:tcW w:w="1175" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
-                  <w:p w14:paraId="641A1992" w14:textId="64B3D3CA" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+                  <w:p w14:paraId="641A1992" w14:textId="64B3D3CA" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
                           <w:name w:val="Text61"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:textInput/>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
                     <w:bookmarkStart w:id="22" w:name="Text61"/>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:bookmarkEnd w:id="22"/>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="1170" w:type="dxa"/>
+                    <w:tcW w:w="1165" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
-                  <w:p w14:paraId="388043A8" w14:textId="62142482" w:rsidR="00CA6E78" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+                  <w:p w14:paraId="388043A8" w14:textId="62142482" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00294226">
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
                           <w:name w:val="Text39"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:textInput/>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
-                    <w:r w:rsidRPr="00294226">
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                     </w:r>
-                    <w:r w:rsidRPr="00294226">
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:r>
-                    <w:r w:rsidRPr="00294226">
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00294226">
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="1611" w:type="dxa"/>
+                    <w:tcW w:w="1327" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
-                  <w:p w14:paraId="5853F21F" w14:textId="3FFBECB7" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00591709" w:rsidP="00CA6E78">
+                  <w:p w14:paraId="5853F21F" w14:textId="6841783A" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00183AF8" w:rsidP="00CA6E78">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
                           <w:name w:val="ROLEINSTUDY"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:ddList>
-                            <w:listEntry w:val="SELECT ROLE"/>
+                            <w:listEntry w:val="ROLE"/>
                             <w:listEntry w:val="Sub-investigator"/>
                             <w:listEntry w:val="Research Coordinator"/>
                             <w:listEntry w:val="Research Assistant"/>
                             <w:listEntry w:val="Research Nurse"/>
                             <w:listEntry w:val="Regulatory Coordinator"/>
                             <w:listEntry w:val="Other"/>
                           </w:ddList>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4316" w:type="dxa"/>
+                    <w:tcW w:w="3983" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
-                  <w:p w14:paraId="277C614F" w14:textId="3C13A8E2" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+                  <w:p w14:paraId="277C614F" w14:textId="3C13A8E2" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin">
+                        <w:ffData>
+                          <w:name w:val="Text63"/>
+                          <w:enabled/>
+                          <w:calcOnExit w:val="0"/>
+                          <w:textInput/>
+                        </w:ffData>
+                      </w:fldChar>
+                    </w:r>
+                    <w:bookmarkStart w:id="23" w:name="Text63"/>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:bookmarkEnd w:id="23"/>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="1625" w:type="dxa"/>
+                    <w:vAlign w:val="center"/>
+                  </w:tcPr>
+                  <w:p w14:paraId="69ADE991" w14:textId="32AE3BC9" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00443D6B" w:rsidP="00CA6E78">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin">
+                        <w:ffData>
+                          <w:name w:val="Dropdown7"/>
+                          <w:enabled/>
+                          <w:calcOnExit w:val="0"/>
+                          <w:ddList>
+                            <w:listEntry w:val="SELECT"/>
+                            <w:listEntry w:val="YES"/>
+                            <w:listEntry w:val="NO"/>
+                            <w:listEntry w:val="N/A"/>
+                          </w:ddList>
+                        </w:ffData>
+                      </w:fldChar>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+              </w:tr>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:id w:val="689176340"/>
+              <w:placeholder>
+                <w:docPart w:val="E5BA17D6C0EA42A58B0CB961C2A06A8F"/>
+              </w:placeholder>
+              <w15:repeatingSectionItem/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:tr w:rsidR="006632AC" w:rsidRPr="00C04194" w14:paraId="7C2A7235" w14:textId="77777777" w:rsidTr="00155B4B">
+                <w:trPr>
+                  <w:trHeight w:val="259"/>
+                  <w:jc w:val="center"/>
+                </w:trPr>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="1795" w:type="dxa"/>
+                    <w:vAlign w:val="center"/>
+                  </w:tcPr>
+                  <w:p w14:paraId="039FF5BE" w14:textId="0BA4BB99" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin">
+                        <w:ffData>
+                          <w:name w:val="Text65"/>
+                          <w:enabled/>
+                          <w:calcOnExit w:val="0"/>
+                          <w:textInput/>
+                        </w:ffData>
+                      </w:fldChar>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="1175" w:type="dxa"/>
+                    <w:vAlign w:val="center"/>
+                  </w:tcPr>
+                  <w:p w14:paraId="2AA31C1E" w14:textId="77777777" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin">
+                        <w:ffData>
+                          <w:name w:val="Text61"/>
+                          <w:enabled/>
+                          <w:calcOnExit w:val="0"/>
+                          <w:textInput/>
+                        </w:ffData>
+                      </w:fldChar>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="1165" w:type="dxa"/>
+                    <w:vAlign w:val="center"/>
+                  </w:tcPr>
+                  <w:p w14:paraId="4E7A772D" w14:textId="77777777" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin">
+                        <w:ffData>
+                          <w:name w:val="Text39"/>
+                          <w:enabled/>
+                          <w:calcOnExit w:val="0"/>
+                          <w:textInput/>
+                        </w:ffData>
+                      </w:fldChar>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00C04194">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:tc>
+                <w:tc>
+                  <w:tcPr>
+                    <w:tcW w:w="1327" w:type="dxa"/>
+                    <w:vAlign w:val="center"/>
+                  </w:tcPr>
+                  <w:p w14:paraId="4B3ACFBD" w14:textId="61386B61" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00183AF8" w:rsidP="00CA6E78">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
-                          <w:name w:val="Text63"/>
-[...119 lines deleted...]
-                          <w:name w:val=""/>
+                          <w:name w:val="ROLEINSTUDY"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:ddList>
-                            <w:listEntry w:val="SELECT OPTION"/>
-[...442 lines deleted...]
-                            <w:listEntry w:val="SELECT ROLE"/>
+                            <w:listEntry w:val="ROLE"/>
                             <w:listEntry w:val="Sub-investigator"/>
                             <w:listEntry w:val="Research Coordinator"/>
                             <w:listEntry w:val="Research Assistant"/>
                             <w:listEntry w:val="Research Nurse"/>
                             <w:listEntry w:val="Regulatory Coordinator"/>
                             <w:listEntry w:val="Other"/>
                           </w:ddList>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="4316" w:type="dxa"/>
+                    <w:tcW w:w="3983" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
-                  <w:p w14:paraId="2A40700F" w14:textId="77777777" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
+                  <w:p w14:paraId="2A40700F" w14:textId="77777777" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00CA6E78" w:rsidP="00CA6E78">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
                           <w:name w:val="Text63"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:textInput/>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
-                    <w:tcW w:w="1808" w:type="dxa"/>
+                    <w:tcW w:w="1625" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
-                  <w:p w14:paraId="0517C698" w14:textId="1812D48C" w:rsidR="00CA6E78" w:rsidRPr="00294226" w:rsidRDefault="002A74DA" w:rsidP="00CA6E78">
+                  <w:p w14:paraId="0517C698" w14:textId="4C7C4E84" w:rsidR="00CA6E78" w:rsidRPr="00C04194" w:rsidRDefault="00443D6B" w:rsidP="00CA6E78">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
-                          <w:name w:val=""/>
+                          <w:name w:val="Dropdown7"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:ddList>
-                            <w:listEntry w:val="SELECT OPTION"/>
+                            <w:listEntry w:val="SELECT"/>
                             <w:listEntry w:val="YES"/>
                             <w:listEntry w:val="NO"/>
                             <w:listEntry w:val="N/A"/>
                           </w:ddList>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidRPr="00C04194">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:tbl>
-    <w:p w14:paraId="07BC72E9" w14:textId="77777777" w:rsidR="004312F4" w:rsidRDefault="004312F4" w:rsidP="003F7738">
+    <w:p w14:paraId="07BC72E9" w14:textId="77777777" w:rsidR="004312F4" w:rsidRPr="00155B4B" w:rsidRDefault="004312F4" w:rsidP="003F7738">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DC19D49" w14:textId="5C3ED3E3" w:rsidR="003F7738" w:rsidRPr="003F7738" w:rsidRDefault="4E909BA8" w:rsidP="00E564C1">
+    <w:p w14:paraId="2DC19D49" w14:textId="5C3ED3E3" w:rsidR="003F7738" w:rsidRPr="00C04194" w:rsidRDefault="4E909BA8" w:rsidP="00E564C1">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4E89D8B5">
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidR="09303C0B" w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="09303C0B" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="4E89D8B5">
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="4A31E0F9" w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="4A31E0F9" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Proposed </w:t>
       </w:r>
-      <w:r w:rsidRPr="4E89D8B5">
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>IRB of Record</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F7738" w14:paraId="3B1F82EB" w14:textId="77777777" w:rsidTr="00E14200">
+      <w:tr w:rsidR="003F7738" w:rsidRPr="00C04194" w14:paraId="3B1F82EB" w14:textId="77777777" w:rsidTr="00155B4B">
         <w:trPr>
-          <w:trHeight w:val="485"/>
+          <w:trHeight w:val="386"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2803F6CB" w14:textId="256CA464" w:rsidR="003F7738" w:rsidRPr="003F7738" w:rsidRDefault="00DD680B" w:rsidP="00E564C1">
+          <w:p w14:paraId="2803F6CB" w14:textId="256CA464" w:rsidR="003F7738" w:rsidRPr="00155B4B" w:rsidRDefault="3C86F9FB" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
+              <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-            <w:r w:rsidR="003F7738">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proposed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00101646">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003F7738" w:rsidRPr="00CC2C8B">
+            <w:r w:rsidR="5451C1E4" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRB of Record: </w:t>
+            </w:r>
+            <w:r w:rsidR="003F7738" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003F7738" w:rsidRPr="00CC2C8B">
+            <w:r w:rsidR="003F7738" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="003F7738" w:rsidRPr="00CC2C8B">
-[...7 lines deleted...]
-            <w:r w:rsidR="003F7738" w:rsidRPr="00CC2C8B">
+            <w:r w:rsidR="003F7738" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003F7738" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="001F7869">
+            <w:r w:rsidR="7E8EE792" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001F7869">
+            <w:r w:rsidR="7E8EE792" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001F7869">
+            <w:r w:rsidR="7E8EE792" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001F7869">
+            <w:r w:rsidR="7E8EE792" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="001F7869">
+            <w:r w:rsidR="7E8EE792" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="003F7738" w:rsidRPr="00CC2C8B">
+            <w:r w:rsidR="003F7738" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00947CD6" w14:paraId="794399BF" w14:textId="77777777" w:rsidTr="00E14200">
+      <w:tr w:rsidR="00947CD6" w:rsidRPr="00C04194" w14:paraId="794399BF" w14:textId="77777777" w:rsidTr="00155B4B">
         <w:trPr>
-          <w:trHeight w:val="620"/>
+          <w:trHeight w:val="710"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35C247A7" w14:textId="02563C10" w:rsidR="00947CD6" w:rsidRPr="003F7738" w:rsidRDefault="00947CD6" w:rsidP="003F7738">
+          <w:p w14:paraId="35C247A7" w14:textId="02563C10" w:rsidR="00947CD6" w:rsidRPr="00C04194" w:rsidRDefault="00947CD6" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
+              <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Has PI/study team completed appropriate IRB application/submission form and included the completed form with this application?   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00947CD6">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00947CD6">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00947CD6">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00947CD6">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00947CD6">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00947CD6">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes          </w:t>
             </w:r>
-            <w:r w:rsidRPr="00947CD6">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00947CD6">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00947CD6">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00947CD6">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00947CD6">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00947CD6">
-[...65 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No   If “No”, then explain: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD680B" w14:paraId="777E08C1" w14:textId="77777777" w:rsidTr="00947CD6">
+      <w:tr w:rsidR="00DD680B" w:rsidRPr="00C04194" w14:paraId="777E08C1" w14:textId="77777777" w:rsidTr="00155B4B">
         <w:trPr>
-          <w:trHeight w:val="773"/>
+          <w:trHeight w:val="890"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23DD2FC3" w14:textId="7AE3A556" w:rsidR="00DD680B" w:rsidRDefault="0004099C" w:rsidP="003F7738">
+          <w:p w14:paraId="23DD2FC3" w14:textId="7AE3A556" w:rsidR="00DD680B" w:rsidRPr="00C04194" w:rsidRDefault="0004099C" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
+              <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Has the proposed IRB of Record provided the study team with reliance-associated documents</w:t>
             </w:r>
-            <w:r w:rsidR="00DD680B">
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (e.g., Reliance Agreement template, Local Context Questionnaire)?   </w:t>
             </w:r>
-            <w:r w:rsidR="00DD680B" w:rsidRPr="00DD680B">
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00DD680B" w:rsidRPr="00DD680B">
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD680B" w:rsidRPr="00DD680B">
-[...9 lines deleted...]
-            <w:r w:rsidR="00DD680B" w:rsidRPr="00DD680B">
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD680B" w:rsidRPr="00DD680B">
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DD680B" w:rsidRPr="00DD680B">
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Complete and submit documents with this </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>form)</w:t>
             </w:r>
-            <w:r w:rsidR="00DD680B" w:rsidRPr="00DD680B">
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00DD680B" w:rsidRPr="00DD680B">
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidR="00DD680B" w:rsidRPr="00DD680B">
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00DD680B" w:rsidRPr="00DD680B">
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00DD680B" w:rsidRPr="00DD680B">
-[...9 lines deleted...]
-            <w:r w:rsidR="00DD680B" w:rsidRPr="00DD680B">
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DD680B" w:rsidRPr="00DD680B">
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DD680B" w:rsidRPr="00DD680B">
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00DD680B" w:rsidRPr="00DD680B">
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Expl</w:t>
             </w:r>
-            <w:r w:rsidR="00DD680B" w:rsidRPr="00DD680B">
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ain: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="001FDDC6" w14:textId="77777777" w:rsidR="003F7738" w:rsidRDefault="003F7738" w:rsidP="000169A1">
-[...21 lines deleted...]
-    <w:p w14:paraId="189C2126" w14:textId="2D63DE19" w:rsidR="003A4041" w:rsidRDefault="2960995C" w:rsidP="004E10DD">
+    <w:p w14:paraId="189C2126" w14:textId="44BD0607" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="00106F7E" w:rsidP="004E10DD">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4E89D8B5">
+      <w:r w:rsidRPr="00106F7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="2960995C" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Section V</w:t>
       </w:r>
-      <w:r w:rsidR="6994FB53" w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="6994FB53" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="2960995C" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: Sponsorship </w:t>
       </w:r>
-      <w:r w:rsidR="4D7B5DFE" w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="4D7B5DFE" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="2960995C" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Funding</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A4041" w14:paraId="42E44980" w14:textId="77777777" w:rsidTr="003A4041">
+      <w:tr w:rsidR="003A4041" w:rsidRPr="00C04194" w14:paraId="42E44980" w14:textId="77777777" w:rsidTr="3F9842BE">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="397B1BBF" w14:textId="624862F0" w:rsidR="003A4041" w:rsidRPr="003A4041" w:rsidRDefault="003A4041" w:rsidP="004B3915">
+          <w:p w14:paraId="397B1BBF" w14:textId="624862F0" w:rsidR="003A4041" w:rsidRPr="00155B4B" w:rsidRDefault="7C7C121E" w:rsidP="3F9842BE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A4041">
-[...21 lines deleted...]
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00E838B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sponsor Name:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4041" w14:paraId="7DD6DC7F" w14:textId="77777777" w:rsidTr="00E778BF">
+      <w:tr w:rsidR="003A4041" w:rsidRPr="00C04194" w14:paraId="7DD6DC7F" w14:textId="77777777" w:rsidTr="3F9842BE">
         <w:trPr>
           <w:trHeight w:val="980"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40860A53" w14:textId="77777777" w:rsidR="003A4041" w:rsidRDefault="003A4041" w:rsidP="004B3915">
+          <w:p w14:paraId="40860A53" w14:textId="77777777" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="003A4041" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sponsor Type: </w:t>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Investigator   </w:t>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Institution   </w:t>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Industry   </w:t>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Federal Agency </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E4D3F89" w14:textId="77777777" w:rsidR="00323702" w:rsidRDefault="003A4041" w:rsidP="004B3915">
+          <w:p w14:paraId="1E4D3F89" w14:textId="77777777" w:rsidR="00323702" w:rsidRPr="00C04194" w:rsidRDefault="003A4041" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                          </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24AF8D92" w14:textId="5D4665AC" w:rsidR="003A4041" w:rsidRPr="003A4041" w:rsidRDefault="00323702" w:rsidP="004B3915">
+          <w:p w14:paraId="24AF8D92" w14:textId="723227A6" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="00323702" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:r w:rsidR="009C1BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00323702">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cancer Cooperative Group (e.g., Alliance, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SWOG)</w:t>
             </w:r>
-            <w:r w:rsidR="003A4041">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="003A4041">
-[...10 lines deleted...]
-            <w:r w:rsidR="003A4041" w:rsidRPr="00294226">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other: </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="00294226">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidR="003A4041" w:rsidRPr="00294226">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="00294226">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="00294226">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="00294226">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="00294226">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="00294226">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="00294226">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4041" w14:paraId="683AAE77" w14:textId="77777777" w:rsidTr="00E14200">
+      <w:tr w:rsidR="003A4041" w:rsidRPr="00C04194" w14:paraId="683AAE77" w14:textId="77777777" w:rsidTr="00155B4B">
         <w:trPr>
-          <w:trHeight w:val="8990"/>
+          <w:trHeight w:val="8640"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6771A341" w14:textId="77777777" w:rsidR="003A4041" w:rsidRDefault="003A4041" w:rsidP="004B3915">
+          <w:p w14:paraId="6771A341" w14:textId="77777777" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="003A4041" w:rsidP="009260C7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Funding</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C2EB400" w14:textId="56BC4ED9" w:rsidR="00323702" w:rsidRDefault="00323702" w:rsidP="004B3915">
+          <w:p w14:paraId="6C2EB400" w14:textId="56BC4ED9" w:rsidR="00323702" w:rsidRPr="00155B4B" w:rsidRDefault="00323702" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="273B4FA6" w14:textId="5E097E03" w:rsidR="003A4041" w:rsidRDefault="00323702" w:rsidP="004B3915">
+          <w:p w14:paraId="273B4FA6" w14:textId="5CD33410" w:rsidR="003A4041" w:rsidRPr="00155B4B" w:rsidRDefault="00323702" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
-[...9 lines deleted...]
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Non-</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">unded </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4850A7A8" w14:textId="77777777" w:rsidR="003A4041" w:rsidRDefault="003A4041" w:rsidP="004B3915">
+          <w:p w14:paraId="4850A7A8" w14:textId="77777777" w:rsidR="003A4041" w:rsidRPr="00155B4B" w:rsidRDefault="003A4041" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D56101F" w14:textId="77777777" w:rsidR="003A4041" w:rsidRDefault="003A4041" w:rsidP="004B3915">
+          <w:p w14:paraId="0D56101F" w14:textId="50F6502C" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="003A4041" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Federal Funding [e.g., NIH (e.g., NCI, NHLBI, NICHD), NSF, DoJ]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="742280C3" w14:textId="7120D077" w:rsidR="003A4041" w:rsidRDefault="003A4041" w:rsidP="004B3915">
+          <w:p w14:paraId="742280C3" w14:textId="7120D077" w:rsidR="003A4041" w:rsidRPr="00155B4B" w:rsidRDefault="003A4041" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44D4E9FC" w14:textId="22500E05" w:rsidR="003A4041" w:rsidRDefault="003A4041" w:rsidP="004B3915">
+          <w:p w14:paraId="44D4E9FC" w14:textId="6F09E6BA" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="003A4041" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r w:rsidR="00DD680B">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              Name of </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>agency</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00323702" w:rsidRPr="00294226">
+            <w:r w:rsidR="00323702" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00323702" w:rsidRPr="00294226">
+            <w:r w:rsidR="00323702" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00323702" w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidR="00323702" w:rsidRPr="00294226">
+            <w:r w:rsidR="00323702" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00323702" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00323702" w:rsidRPr="00294226">
+            <w:r w:rsidR="00323702" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00323702" w:rsidRPr="00294226">
+            <w:r w:rsidR="00323702" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00323702" w:rsidRPr="00294226">
+            <w:r w:rsidR="00323702" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00323702" w:rsidRPr="00294226">
+            <w:r w:rsidR="00323702" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00323702" w:rsidRPr="00294226">
+            <w:r w:rsidR="00323702" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00323702" w:rsidRPr="00294226">
+            <w:r w:rsidR="00323702" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="296B58B1" w14:textId="39B51CE6" w:rsidR="003A4041" w:rsidRPr="003A4041" w:rsidRDefault="003A4041" w:rsidP="004B3915">
+          <w:p w14:paraId="296B58B1" w14:textId="39B51CE6" w:rsidR="003A4041" w:rsidRPr="00155B4B" w:rsidRDefault="003A4041" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1636396C" w14:textId="1A45C6CD" w:rsidR="003A4041" w:rsidRPr="003A4041" w:rsidRDefault="00323702" w:rsidP="004B3915">
+          <w:p w14:paraId="1636396C" w14:textId="1EDF9711" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="00323702" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Is OSF receiving funds? </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00323702">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00323702">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00323702">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Unknown</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A69B61F" w14:textId="77777777" w:rsidR="00323702" w:rsidRDefault="00323702" w:rsidP="004B3915">
+          <w:p w14:paraId="3A69B61F" w14:textId="77777777" w:rsidR="00323702" w:rsidRPr="00155B4B" w:rsidRDefault="00323702" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57CECB28" w14:textId="0138902F" w:rsidR="00323702" w:rsidRDefault="00323702" w:rsidP="004B3915">
+          <w:p w14:paraId="57CECB28" w14:textId="02B318C8" w:rsidR="00323702" w:rsidRPr="00C04194" w:rsidRDefault="00323702" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              I</w:t>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">s OSF direct awardee or sub-awardee of federal funding? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5132FFED" w14:textId="77777777" w:rsidR="00323702" w:rsidRDefault="00323702" w:rsidP="004B3915">
+          <w:p w14:paraId="5132FFED" w14:textId="77777777" w:rsidR="00323702" w:rsidRPr="00155B4B" w:rsidRDefault="00323702" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                            </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FA8BDF8" w14:textId="523356EA" w:rsidR="003A4041" w:rsidRPr="003A4041" w:rsidRDefault="00323702" w:rsidP="004B3915">
+          <w:p w14:paraId="3FA8BDF8" w14:textId="49B07ACC" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="00323702" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00323702">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
-[...11 lines deleted...]
-              <w:r w:rsidR="003A4041" w:rsidRPr="00313712">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00937FC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &gt;</w:t>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Notify </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB7D53" w:rsidRPr="00155B4B">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidR="00EB7D53" w:rsidRPr="00EB7D53">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>the Grants Administrator</w:t>
+                <w:t>Grants Administrator</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D746F48" w14:textId="77777777" w:rsidR="00323702" w:rsidRDefault="003A4041" w:rsidP="004B3915">
+          <w:p w14:paraId="4D746F48" w14:textId="77777777" w:rsidR="00323702" w:rsidRPr="00155B4B" w:rsidRDefault="003A4041" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
-            <w:r w:rsidR="00323702">
+            <w:r w:rsidR="00323702" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="478CA12B" w14:textId="38780BED" w:rsidR="003A4041" w:rsidRPr="003A4041" w:rsidRDefault="00323702" w:rsidP="004B3915">
+          <w:p w14:paraId="478CA12B" w14:textId="15B4B963" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="00323702" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00323702">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D7DD6FB" w14:textId="352B0626" w:rsidR="00323702" w:rsidRDefault="00323702" w:rsidP="004B3915">
+          <w:p w14:paraId="7D7DD6FB" w14:textId="352B0626" w:rsidR="00323702" w:rsidRPr="00155B4B" w:rsidRDefault="00323702" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6F16D6B1" w14:textId="09E2641C" w:rsidR="003A4041" w:rsidRPr="003A4041" w:rsidRDefault="00323702" w:rsidP="004B3915">
+          <w:p w14:paraId="6F16D6B1" w14:textId="2DCA3AC9" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="00323702" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     Name of direct awardee: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Award#</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidR="003466F2" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="003466F2" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="003466F2" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="003466F2" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="003466F2" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003466F2" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003466F2" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003466F2" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003466F2" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003466F2" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003466F2" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40CED2BD" w14:textId="423DF7C1" w:rsidR="00323702" w:rsidRPr="00155B4B" w:rsidRDefault="003A4041" w:rsidP="004B3915">
+            <w:pPr>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:r w:rsidR="00323702" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A37246F" w14:textId="142F6E32" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="00323702" w:rsidP="004B3915">
+            <w:pPr>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     Name of </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sub-awardee (i.e., source of funds coming to OSF)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           Award#</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="107D91F7" w14:textId="3A926C12" w:rsidR="003A4041" w:rsidRPr="00155B4B" w:rsidRDefault="003A4041" w:rsidP="004B3915">
+            <w:pPr>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77868318" w14:textId="7AA32936" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="00323702" w:rsidP="004B3915">
+            <w:pPr>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
-[...9 lines deleted...]
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">     </w:t>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Industry funding        </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40CED2BD" w14:textId="77777777" w:rsidR="00323702" w:rsidRDefault="003A4041" w:rsidP="004B3915">
+          <w:p w14:paraId="3C5569D4" w14:textId="3116375E" w:rsidR="003A4041" w:rsidRPr="00155B4B" w:rsidRDefault="003A4041" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A4041">
-[...20 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="5A37246F" w14:textId="688597CB" w:rsidR="003A4041" w:rsidRPr="003A4041" w:rsidRDefault="00323702" w:rsidP="004B3915">
+          <w:p w14:paraId="4ABA91EC" w14:textId="6070ED88" w:rsidR="00947CD6" w:rsidRPr="00C04194" w:rsidRDefault="00E778BF" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+            <w:r w:rsidR="00947CD6" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD680B" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sponsor</w:t>
+            </w:r>
+            <w:r w:rsidR="00947CD6" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidR="00947CD6" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidR="00947CD6" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidR="00947CD6" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00947CD6" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidR="00947CD6" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidR="00947CD6" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidR="00947CD6" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidR="00947CD6" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidR="00947CD6" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidR="00947CD6" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
-[...143 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="107D91F7" w14:textId="3A926C12" w:rsidR="003A4041" w:rsidRPr="003A4041" w:rsidRDefault="003A4041" w:rsidP="004B3915">
+          <w:p w14:paraId="3AAD6058" w14:textId="77777777" w:rsidR="00947CD6" w:rsidRPr="00155B4B" w:rsidRDefault="00947CD6" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77868318" w14:textId="77777777" w:rsidR="003A4041" w:rsidRPr="003A4041" w:rsidRDefault="00323702" w:rsidP="004B3915">
+          <w:p w14:paraId="093B92D6" w14:textId="0472BC3B" w:rsidR="002E0C43" w:rsidRPr="00C04194" w:rsidRDefault="00947CD6" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Is OSF receiving funds</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD5EEC" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00323702">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00323702">
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
-[...251 lines deleted...]
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes      </w:t>
+            </w:r>
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
-[...9 lines deleted...]
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
-[...10 lines deleted...]
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No      </w:t>
+            </w:r>
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
-[...9 lines deleted...]
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
-[...10 lines deleted...]
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Unknown</w:t>
+            </w:r>
+            <w:r w:rsidR="002E0C43" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or Pending/In application </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CE428EE" w14:textId="77777777" w:rsidR="002E0C43" w:rsidRPr="00155B4B" w:rsidRDefault="002E0C43" w:rsidP="004B3915">
+            <w:pPr>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E601B76" w14:textId="5F6D5FFC" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="002E0C43" w:rsidP="004B3915">
+            <w:pPr>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  If “Pending/In application,” then provide available details</w:t>
+            </w:r>
+            <w:r w:rsidR="00B50112" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (e.g., what, when</w:t>
+            </w:r>
+            <w:r w:rsidR="2FCC2B3E" w:rsidRPr="00101646">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="17773F83" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F07AA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00694E18" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00694E18" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00694E18" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00694E18" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00694E18" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00694E18" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00694E18" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00694E18" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00694E18" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00694E18" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:bookmarkStart w:id="24" w:name="Text73"/>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="24"/>
+          </w:p>
+          <w:p w14:paraId="3EF2318D" w14:textId="77777777" w:rsidR="00E778BF" w:rsidRPr="00155B4B" w:rsidRDefault="00E778BF" w:rsidP="004B3915">
+            <w:pPr>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33C9AD3A" w14:textId="02082CC1" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="00E778BF" w:rsidP="004B3915">
+            <w:pPr>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Is OSF party to a contract or other agreement [e.g., clinical trial agreement (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CTA)]</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="776A2F88" w14:textId="77777777" w:rsidR="00E778BF" w:rsidRPr="00155B4B" w:rsidRDefault="003A4041" w:rsidP="004B3915">
+            <w:pPr>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="588BD3A6" w14:textId="5668039B" w:rsidR="00E778BF" w:rsidRPr="00C04194" w:rsidRDefault="00E778BF" w:rsidP="004B3915">
+            <w:pPr>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
-[...9 lines deleted...]
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Unknown</w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00755F89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Contact the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidR="00FD12A9" w:rsidRPr="00755F89">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OSF </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00755F89">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Research Administration Clinical Research Business Office</w:t>
+              </w:r>
+              <w:r w:rsidR="00AC135C" w:rsidRPr="00755F89">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00755F89">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>(CRBO)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EF2318D" w14:textId="77777777" w:rsidR="00E778BF" w:rsidRPr="003A4041" w:rsidRDefault="00E778BF" w:rsidP="004B3915">
+          <w:p w14:paraId="29CC5EA1" w14:textId="77777777" w:rsidR="00E778BF" w:rsidRPr="00155B4B" w:rsidRDefault="00E778BF" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="33C9AD3A" w14:textId="2B5BE471" w:rsidR="003A4041" w:rsidRPr="003A4041" w:rsidRDefault="00E778BF" w:rsidP="004B3915">
+          <w:p w14:paraId="5B076149" w14:textId="6F5F26E0" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="00E778BF" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...104 lines deleted...]
-            <w:r w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00E778BF">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">      </w:t>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No &gt; Complete the Premises Use and Indemnification Agreement.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29CC5EA1" w14:textId="77777777" w:rsidR="00E778BF" w:rsidRDefault="00E778BF" w:rsidP="004B3915">
+          <w:p w14:paraId="2AFE1A07" w14:textId="77777777" w:rsidR="003A4041" w:rsidRPr="00155B4B" w:rsidRDefault="00E778BF" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B076149" w14:textId="33E3582A" w:rsidR="003A4041" w:rsidRPr="003A4041" w:rsidRDefault="00E778BF" w:rsidP="004B3915">
+          <w:p w14:paraId="480A85DD" w14:textId="306349D9" w:rsidR="00E778BF" w:rsidRPr="00C04194" w:rsidRDefault="003A4041" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F29B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00E778BF">
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00E778BF">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E778BF">
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00E778BF">
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="003A4041" w:rsidRPr="003A4041">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> No &gt; Complete the Premises Use and Indemnification Agreement.</w:t>
+            <w:r w:rsidR="00E778BF" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other Funding [e.g., department grants, private foundations, Community Health Advocacy (CHA), </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AFE1A07" w14:textId="77777777" w:rsidR="003A4041" w:rsidRPr="003A4041" w:rsidRDefault="00E778BF" w:rsidP="004B3915">
+          <w:p w14:paraId="452C17D8" w14:textId="53D3EA13" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="00E778BF" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                    </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ARCHES]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="480A85DD" w14:textId="77777777" w:rsidR="00E778BF" w:rsidRDefault="003A4041" w:rsidP="004B3915">
+          <w:p w14:paraId="207BE28A" w14:textId="77777777" w:rsidR="00E778BF" w:rsidRPr="00155B4B" w:rsidRDefault="003A4041" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A4041">
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="479B89A4" w14:textId="6C14E804" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="00E778BF" w:rsidP="004B3915">
+            <w:pPr>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                    </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
+            <w:r w:rsidR="00947CD6" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ource:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidR="00E778BF">
-[...10 lines deleted...]
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+          </w:p>
+          <w:p w14:paraId="491C2D5A" w14:textId="77777777" w:rsidR="00E778BF" w:rsidRPr="00155B4B" w:rsidRDefault="003A4041" w:rsidP="004B3915">
+            <w:pPr>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77FAB690" w14:textId="3A8239CC" w:rsidR="003A4041" w:rsidRPr="00C04194" w:rsidRDefault="00E778BF" w:rsidP="004B3915">
+            <w:pPr>
+              <w:ind w:left="427" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                    </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Is OSF receiving funds?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4041" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
-[...9 lines deleted...]
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E778BF" w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00E778BF">
-[...341 lines deleted...]
-            <w:r w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00E778BF">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00E778BF">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00E778BF">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00E778BF">
-[...74 lines deleted...]
-            <w:r w:rsidRPr="00E778BF">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Unknown</w:t>
-            </w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5EA5291F" w14:textId="77777777" w:rsidR="000708FC" w:rsidRDefault="000708FC" w:rsidP="003F7738">
+    <w:p w14:paraId="5EA5291F" w14:textId="77777777" w:rsidR="000708FC" w:rsidRPr="00C04194" w:rsidRDefault="000708FC" w:rsidP="003F7738">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B34DFA1" w14:textId="77777777" w:rsidR="008D02BA" w:rsidRDefault="008D02BA" w:rsidP="003F7738">
-[...76 lines deleted...]
-    <w:p w14:paraId="1AFA6CC1" w14:textId="45CC557C" w:rsidR="00E778BF" w:rsidRDefault="4C342BC0" w:rsidP="000642A5">
+    <w:p w14:paraId="1AFA6CC1" w14:textId="14671009" w:rsidR="00E778BF" w:rsidRPr="00C04194" w:rsidRDefault="4C342BC0" w:rsidP="000642A5">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4E89D8B5">
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Section V</w:t>
       </w:r>
-      <w:r w:rsidR="1BE1A571" w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="1BE1A571" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="44B2C6E6" w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="44B2C6E6" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="4E89D8B5">
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="3D7421F5" w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="3D7421F5" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Project/</w:t>
       </w:r>
-      <w:r w:rsidRPr="4E89D8B5">
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Study Description</w:t>
       </w:r>
-      <w:r w:rsidR="739A6ABE" w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="739A6ABE" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4D7B5DFE" w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="4D7B5DFE" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="739A6ABE" w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="739A6ABE" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10790"/>
+        <w:gridCol w:w="10795"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D4B43" w14:paraId="29112544" w14:textId="77777777" w:rsidTr="00252DF2">
+      <w:tr w:rsidR="00F05EBF" w:rsidRPr="00C04194" w14:paraId="29112544" w14:textId="77777777" w:rsidTr="449723AA">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C6A677E" w14:textId="76F63ABB" w:rsidR="006D4B43" w:rsidRPr="00E14200" w:rsidRDefault="006D4B43" w:rsidP="004B3915">
+          <w:p w14:paraId="4C6A677E" w14:textId="19096E32" w:rsidR="006D4B43" w:rsidRPr="00C04194" w:rsidRDefault="006D4B43" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00782BD9">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Project/Study Type:</w:t>
             </w:r>
-            <w:r w:rsidR="00112711">
+            <w:r w:rsidR="007112D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00112711" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown3"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:ddList>
                     <w:listEntry w:val="SELECT OPTION"/>
                     <w:listEntry w:val="Data Only - Prospective"/>
                     <w:listEntry w:val="Data Only - Retrospective"/>
                     <w:listEntry w:val="Data Only - Prospective &amp; Retrospective"/>
                     <w:listEntry w:val="Data Only - Decedents ONLY"/>
                     <w:listEntry w:val="Device - Diagnostic*"/>
                     <w:listEntry w:val="Device - Non-diagnostic*"/>
                     <w:listEntry w:val="Drug/Biologic*"/>
                     <w:listEntry w:val="Expanded Access (also called Compassionate Use)"/>
                     <w:listEntry w:val="HUD - Emergency Use"/>
                     <w:listEntry w:val="HUD - Investigational Only*"/>
                     <w:listEntry w:val="HUD - Off Label"/>
                     <w:listEntry w:val="Interventional - Diagnostic*"/>
                     <w:listEntry w:val="Interventional - Health Services Research"/>
                     <w:listEntry w:val="Interventional - Population Health Research"/>
                     <w:listEntry w:val="Interventional - Preventative Care"/>
                     <w:listEntry w:val="Interventional - Supportive Care"/>
                     <w:listEntry w:val="Interventional - Treatment*"/>
                     <w:listEntry w:val="Observational"/>
                     <w:listEntry w:val="Observational - Survey/Questionnaire only"/>
                     <w:listEntry w:val="Registry/Repository/Database for Future Research"/>
                     <w:listEntry w:val="Other (Requires Description)"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Dropdown3"/>
-            <w:r w:rsidR="00112711">
+            <w:bookmarkStart w:id="25" w:name="Dropdown3"/>
+            <w:r w:rsidR="00112711" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00112711">
+            <w:r w:rsidR="00112711" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00112711">
+            <w:r w:rsidR="00112711" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00112711">
+            <w:r w:rsidR="00112711" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
-            <w:r w:rsidRPr="00CC2C8B">
+            <w:bookmarkEnd w:id="25"/>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00782BD9">
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00E14200">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Other: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text38"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Text38"/>
-            <w:r w:rsidRPr="00E14200">
+            <w:bookmarkStart w:id="26" w:name="Text38"/>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00E14200">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E14200">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E14200">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00D14084" w:rsidRPr="00E14200">
+            <w:r w:rsidR="00D14084" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00D14084" w:rsidRPr="00E14200">
+            <w:r w:rsidR="00D14084" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Multi-center</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00D14084" w:rsidRPr="00E14200">
+            <w:r w:rsidR="00D14084" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">?  </w:t>
             </w:r>
-            <w:r w:rsidR="00D14084" w:rsidRPr="00E14200">
+            <w:r w:rsidR="00D14084" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00D14084" w:rsidRPr="00E14200">
+            <w:r w:rsidR="00D14084" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D14084" w:rsidRPr="00E14200">
-[...9 lines deleted...]
-            <w:r w:rsidR="00D14084" w:rsidRPr="00E14200">
+            <w:r w:rsidR="00D14084" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00D14084" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D14084" w:rsidRPr="00E14200">
+            <w:r w:rsidR="00D14084" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00D14084" w:rsidRPr="00E14200">
+            <w:r w:rsidR="00D14084" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes      </w:t>
             </w:r>
-            <w:r w:rsidR="00D14084" w:rsidRPr="00E14200">
+            <w:r w:rsidR="00D14084" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00D14084" w:rsidRPr="00E14200">
+            <w:r w:rsidR="00D14084" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D14084" w:rsidRPr="00E14200">
-[...9 lines deleted...]
-            <w:r w:rsidR="00D14084" w:rsidRPr="00E14200">
+            <w:r w:rsidR="00D14084" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00D14084" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D14084" w:rsidRPr="00E14200">
+            <w:r w:rsidR="00D14084" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00D14084" w:rsidRPr="00E14200">
+            <w:r w:rsidR="00D14084" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB06A6" w14:paraId="7AF5638B" w14:textId="77777777" w:rsidTr="00252DF2">
+      <w:tr w:rsidR="00F05EBF" w:rsidRPr="00C04194" w14:paraId="7AF5638B" w14:textId="77777777" w:rsidTr="00155B4B">
         <w:trPr>
-          <w:trHeight w:val="2060"/>
+          <w:trHeight w:val="2951"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57F9CDC5" w14:textId="77777777" w:rsidR="00C36ED3" w:rsidRDefault="00C36ED3" w:rsidP="004B3915">
+          <w:p w14:paraId="7BA1900A" w14:textId="0EE686BF" w:rsidR="00644EA0" w:rsidRPr="00C04194" w:rsidRDefault="00841A8C" w:rsidP="00155B4B">
             <w:pPr>
-              <w:ind w:left="427" w:hanging="270"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="120" w:after="60"/>
+              <w:ind w:left="432" w:hanging="274"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>For Data Only Studies (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., No </w:t>
+            </w:r>
+            <w:r w:rsidR="005C3315">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntervention </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">r </w:t>
+            </w:r>
+            <w:r w:rsidR="005C3315">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nteraction </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ith </w:t>
+            </w:r>
+            <w:r w:rsidR="005C3315">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iving </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA2C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ubjects)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E5C1C11" w14:textId="77777777" w:rsidR="00F96D02" w:rsidRPr="00155B4B" w:rsidRDefault="00F96D02" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="432" w:hanging="274"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Complete Ministry HealthCare Analytics Consult, as needed (See #7 below)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B5E17F6" w14:textId="77777777" w:rsidR="00F96D02" w:rsidRPr="00C04194" w:rsidRDefault="00F96D02" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:ind w:left="432" w:hanging="274"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36A1A8F3" w14:textId="5E82B8D6" w:rsidR="00FB06A6" w:rsidRPr="00F96D02" w:rsidRDefault="00FB06A6" w:rsidP="001E6485">
+          <w:p w14:paraId="3316EBF5" w14:textId="06A2D5DC" w:rsidR="00FB06A6" w:rsidRPr="00C04194" w:rsidRDefault="00FB06A6" w:rsidP="00155B4B">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:after="60"/>
               <w:ind w:left="432" w:hanging="274"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F96D02">
-[...8 lines deleted...]
-              <w:t>FOR DATA ONLY STUDIES (i.e., NO INTERVENTION OR INTERACTION WITH LIVING SUBJECTS)</w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identify </w:t>
+            </w:r>
+            <w:r w:rsidR="0004456F" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">below </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sources/locations of data</w:t>
+            </w:r>
+            <w:r w:rsidR="00635BD2" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (e.g., SAMC, MSG Bloomington Clinic, Ministry-wide)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BA1900A" w14:textId="77777777" w:rsidR="00644EA0" w:rsidRDefault="00644EA0" w:rsidP="001E6485">
+          <w:p w14:paraId="5FC25A9A" w14:textId="12ECEA65" w:rsidR="00C36ED3" w:rsidRDefault="00635BD2" w:rsidP="00155B4B">
             <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:after="60"/>
               <w:ind w:left="432" w:hanging="274"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...104 lines deleted...]
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ministry-wide: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
-            <w:r w:rsidR="00FA4B6A">
+            <w:r w:rsidR="00FA4B6A" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00252DF2">
+            <w:r w:rsidR="00252DF2" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Hospital(s): </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text66"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Text66"/>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:bookmarkStart w:id="27" w:name="Text66"/>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:bookmarkEnd w:id="27"/>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00252DF2">
+            <w:r w:rsidR="00252DF2" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinic(s): </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text67"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Text67"/>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:bookmarkStart w:id="28" w:name="Text67"/>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
-            <w:r w:rsidR="00252DF2">
+            <w:bookmarkEnd w:id="28"/>
+            <w:r w:rsidR="00252DF2" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Other (e.g., registries): </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidR="00FD052E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text68"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Text68"/>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidR="00FD052E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidR="00FD052E" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FD052E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C36ED3">
+            <w:r w:rsidR="00395C65" w:rsidRPr="00395C65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...37 lines deleted...]
-            <w:r w:rsidRPr="00C36ED3">
+              <w:t>     </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD052E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
           </w:p>
-          <w:p w14:paraId="300CED39" w14:textId="46C34092" w:rsidR="00C36ED3" w:rsidRPr="00782BD9" w:rsidRDefault="00C36ED3" w:rsidP="004B3915">
+          <w:p w14:paraId="2838E138" w14:textId="77777777" w:rsidR="00D7672B" w:rsidRDefault="00D7672B" w:rsidP="00155B4B">
             <w:pPr>
-              <w:ind w:left="427" w:hanging="270"/>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37F5A143" w14:textId="77777777" w:rsidR="00A15015" w:rsidRDefault="00B715F8" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="157"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Will</w:t>
+            </w:r>
+            <w:r w:rsidR="009872FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00930214">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">read-only </w:t>
+            </w:r>
+            <w:r w:rsidR="009872FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>access to patient records in Epic</w:t>
+            </w:r>
+            <w:r w:rsidR="00930214">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be needed for data collection?</w:t>
+            </w:r>
+            <w:r w:rsidR="00930214" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AF758AD" w14:textId="77777777" w:rsidR="00A15015" w:rsidRDefault="00930214" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="877"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check69"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A15015">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54357533" w14:textId="378A2D44" w:rsidR="009160EA" w:rsidRDefault="00930214" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="877"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check70"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A15015">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes &gt; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B82B657" w14:textId="17C54DE6" w:rsidR="00C55372" w:rsidRPr="00155B4B" w:rsidRDefault="00C55372" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="1867" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE11BE" w:rsidRPr="002A5DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OSF-employed</w:t>
+            </w:r>
+            <w:r w:rsidR="0029350B" w:rsidRPr="002A5DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> complete and submit </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidR="00690780" w:rsidRPr="00155B4B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epic </w:t>
+              </w:r>
+              <w:r w:rsidR="00690780" w:rsidRPr="00155B4B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Research Access Request Form</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00067D49" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="300CED39" w14:textId="6128EEC5" w:rsidR="00C36ED3" w:rsidRPr="00155B4B" w:rsidRDefault="0029350B" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="1867" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A5DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If not OSF</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A5DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">employed, </w:t>
+            </w:r>
+            <w:r w:rsidR="00F62C66" w:rsidRPr="002A5DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">contact </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidR="005D1637" w:rsidRPr="002A5DF4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>OSF</w:t>
+              </w:r>
+              <w:r w:rsidR="002A5DF4" w:rsidRPr="002A5DF4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="002A5DF4" w:rsidRPr="00155B4B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Research Administration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="005D1637" w:rsidRPr="002A5DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for further instructions.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D3E23" w14:paraId="760D3FDE" w14:textId="77777777" w:rsidTr="4E89D8B5">
+      <w:tr w:rsidR="00F05EBF" w:rsidRPr="00C04194" w14:paraId="760D3FDE" w14:textId="77777777" w:rsidTr="449723AA">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15ABACB4" w14:textId="408BF346" w:rsidR="006D3E23" w:rsidRPr="00E14200" w:rsidRDefault="006D3E23" w:rsidP="004B3915">
+          <w:p w14:paraId="15ABACB4" w14:textId="72BCB8A5" w:rsidR="006D3E23" w:rsidRPr="00C04194" w:rsidRDefault="006D3E23" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E14200">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Phase (if applicable):</w:t>
             </w:r>
-            <w:r w:rsidR="00112711">
+            <w:r w:rsidR="007112D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00112711" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="ClinicalTrialPhase"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:ddList>
                     <w:listEntry w:val="SELECT OPTION"/>
                     <w:listEntry w:val="Phase I"/>
                     <w:listEntry w:val="Phase Ia/Ib"/>
                     <w:listEntry w:val="Phase II"/>
                     <w:listEntry w:val="Phase IIa/IIb"/>
                     <w:listEntry w:val="Phase I/II"/>
                     <w:listEntry w:val="Phase II/III"/>
                     <w:listEntry w:val="Phase III"/>
                     <w:listEntry w:val="Phase IV"/>
                     <w:listEntry w:val="NA"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="29" w:name="ClinicalTrialPhase"/>
-            <w:r w:rsidR="00112711">
+            <w:r w:rsidR="00112711" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00112711">
-[...6 lines deleted...]
-            <w:r w:rsidR="00112711">
+            <w:r w:rsidR="00112711" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00112711" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00112711">
+            <w:r w:rsidR="00112711" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
-            <w:r w:rsidR="00820CD4" w:rsidRPr="00CC2C8B">
+            <w:r w:rsidR="00820CD4" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00820CD4" w:rsidRPr="00E14200">
+            <w:r w:rsidR="00820CD4" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">         For assistance with definitions/descriptions click </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:anchor="collapse1" w:history="1">
-              <w:r w:rsidR="00820CD4" w:rsidRPr="00782BD9">
+            <w:hyperlink r:id="rId40" w:anchor="collapse1" w:history="1">
+              <w:r w:rsidR="00820CD4" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00820CD4" w:rsidRPr="00E14200">
+            <w:r w:rsidR="00820CD4" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D3E23" w14:paraId="06E244C6" w14:textId="77777777" w:rsidTr="4E89D8B5">
+      <w:tr w:rsidR="00F05EBF" w:rsidRPr="00C04194" w14:paraId="06E244C6" w14:textId="77777777" w:rsidTr="449723AA">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41377076" w14:textId="607DAB5F" w:rsidR="006D3E23" w:rsidRDefault="006D3E23" w:rsidP="004B3915">
+          <w:p w14:paraId="41377076" w14:textId="607DAB5F" w:rsidR="006D3E23" w:rsidRPr="00C04194" w:rsidRDefault="006D3E23" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anticipated start date</w:t>
             </w:r>
-            <w:r w:rsidR="00820CD4">
+            <w:r w:rsidR="00820CD4" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (mm/dd/yyyy)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D3E23" w14:paraId="602BB829" w14:textId="77777777" w:rsidTr="4E89D8B5">
+      <w:tr w:rsidR="00F05EBF" w:rsidRPr="00C04194" w14:paraId="602BB829" w14:textId="77777777" w:rsidTr="449723AA">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0476E494" w14:textId="3CC3379D" w:rsidR="006D3E23" w:rsidRDefault="006D3E23" w:rsidP="004B3915">
+          <w:p w14:paraId="0476E494" w14:textId="7A5CE104" w:rsidR="006D3E23" w:rsidRPr="00C04194" w:rsidRDefault="006D3E23" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anticipated recruitment period: From</w:t>
             </w:r>
-            <w:r w:rsidR="00820CD4">
-[...43 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidR="00820CD4" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (mm/dd/yyyy): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">    To</w:t>
             </w:r>
-            <w:r w:rsidR="00820CD4">
+            <w:r w:rsidR="00820CD4" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (mm/dd/yyyy):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00820CD4" w:rsidRPr="00820CD4">
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D3E23" w14:paraId="58D6320D" w14:textId="77777777" w:rsidTr="4E89D8B5">
+      <w:tr w:rsidR="00F05EBF" w:rsidRPr="00C04194" w14:paraId="58D6320D" w14:textId="77777777" w:rsidTr="449723AA">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E04CA6B" w14:textId="606C5DB6" w:rsidR="006D3E23" w:rsidRDefault="006D3E23" w:rsidP="004B3915">
+          <w:p w14:paraId="3E04CA6B" w14:textId="606C5DB6" w:rsidR="006D3E23" w:rsidRPr="00C04194" w:rsidRDefault="006D3E23" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anticipated study duration (i.e., from enrollment to closure</w:t>
             </w:r>
-            <w:r w:rsidR="00AE5342">
+            <w:r w:rsidR="00AE5342" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">; in </w:t>
             </w:r>
-            <w:r w:rsidR="00820CD4">
+            <w:r w:rsidR="00820CD4" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>number of months</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">): </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E4385E" w14:paraId="465AFBCB" w14:textId="77777777" w:rsidTr="4E89D8B5">
+      <w:tr w:rsidR="00F05EBF" w:rsidRPr="00C04194" w14:paraId="465AFBCB" w14:textId="77777777" w:rsidTr="449723AA">
         <w:trPr>
           <w:trHeight w:val="3473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="290E29B1" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
+          <w:p w14:paraId="290E29B1" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRPr="00C04194" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Subject Population</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F623841" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRPr="001D40F7" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
+          <w:p w14:paraId="1F623841" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRPr="00C04194" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1614DDFF" w14:textId="37435AC8" w:rsidR="00E4385E" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
+          <w:p w14:paraId="1614DDFF" w14:textId="1A49798E" w:rsidR="00E4385E" w:rsidRPr="00C04194" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Anticipated accrual for entire project/study</w:t>
+            </w:r>
+            <w:r w:rsidR="00B50112" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (all sites)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="399544F2" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRPr="001D40F7" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
+          <w:p w14:paraId="399544F2" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRPr="00C04194" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E82D26E" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
+          <w:p w14:paraId="2E82D26E" w14:textId="5801AF0F" w:rsidR="00E4385E" w:rsidRPr="00C04194" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             Accrual to-date across ALL sites/centers</w:t>
+            </w:r>
+            <w:r w:rsidR="00B50112" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at time of this application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BCF899E" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRPr="001D40F7" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
+          <w:p w14:paraId="6BCF899E" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRPr="00C04194" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13DF736E" w14:textId="582D4E35" w:rsidR="00E4385E" w:rsidRDefault="00F817D0" w:rsidP="004B3915">
+          <w:p w14:paraId="13DF736E" w14:textId="58315468" w:rsidR="00E4385E" w:rsidRPr="00C04194" w:rsidRDefault="00F817D0" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidR="00E4385E">
-[...10 lines deleted...]
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Anticipated accrual at OSF site(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B50112" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00101646">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E5BEE57" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRPr="001D40F7" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
+          <w:p w14:paraId="7E5BEE57" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRPr="00C04194" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27D38654" w14:textId="1818458D" w:rsidR="00E4385E" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
+          <w:p w14:paraId="27D38654" w14:textId="1818458D" w:rsidR="00E4385E" w:rsidRPr="00C04194" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidR="00F817D0">
+            <w:r w:rsidR="00F817D0" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If multiple OSF sites, then specify accrual goal per site (e.g., SFMC/2; SAMC/3): </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78D50EC4" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRPr="001D40F7" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
+          <w:p w14:paraId="78D50EC4" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRPr="00C04194" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="20A475A2" w14:textId="5AE0256A" w:rsidR="00E4385E" w:rsidRDefault="00F817D0" w:rsidP="004B3915">
+          <w:p w14:paraId="20A475A2" w14:textId="5AE0256A" w:rsidR="00E4385E" w:rsidRPr="00C04194" w:rsidRDefault="16504FB0" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="003055FB">
-[...32 lines deleted...]
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="0998C194" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is enrollment plan to ensure accrual at OSF site(s)? </w:t>
+            </w:r>
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="0998C194" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="0998C194" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="0998C194" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="0998C194" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="0998C194" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="00294226">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60418837" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRPr="001D40F7" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
+          <w:p w14:paraId="60418837" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRPr="00C04194" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D1380F1" w14:textId="2C074C02" w:rsidR="00E4385E" w:rsidRPr="003055FB" w:rsidRDefault="00F817D0" w:rsidP="004B3915">
+          <w:p w14:paraId="4D1380F1" w14:textId="2C074C02" w:rsidR="00E4385E" w:rsidRPr="00C04194" w:rsidRDefault="00F817D0" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="003055FB">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Are there competing studies for the above population? </w:t>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="003055FB">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="003055FB">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="003055FB">
-[...9 lines deleted...]
-            <w:r w:rsidR="00E4385E" w:rsidRPr="003055FB">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="003055FB">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00E4385E">
-[...43 lines deleted...]
-            <w:r w:rsidR="00E4385E" w:rsidRPr="003055FB">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes   </w:t>
+            </w:r>
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="003055FB">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="003055FB">
-[...9 lines deleted...]
-            <w:r w:rsidR="00E4385E" w:rsidRPr="003055FB">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="003055FB">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00E4385E" w:rsidRPr="003055FB">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00468B06" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRPr="001D40F7" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
+          <w:p w14:paraId="00468B06" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRPr="00C04194" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D50271E" w14:textId="7D0CFDCF" w:rsidR="00E4385E" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
+          <w:p w14:paraId="2D50271E" w14:textId="7D0CFDCF" w:rsidR="00E4385E" w:rsidRPr="00101646" w:rsidRDefault="0998C194" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidR="00F817D0">
+            <w:r w:rsidR="16504FB0" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
-            <w:r w:rsidRPr="003055FB">
-[...76 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, then describe plans to ensure adequate accrual: </w:t>
+            </w:r>
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidR="00E4385E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37FED5C0" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRPr="00E14200" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
+          <w:p w14:paraId="37FED5C0" w14:textId="77777777" w:rsidR="00E4385E" w:rsidRPr="00C04194" w:rsidRDefault="00E4385E" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00782BD9" w14:paraId="0FE248EA" w14:textId="77777777" w:rsidTr="00252DF2">
+      <w:tr w:rsidR="00F05EBF" w:rsidRPr="00C04194" w14:paraId="0FE248EA" w14:textId="77777777" w:rsidTr="449723AA">
         <w:trPr>
-          <w:trHeight w:val="4733"/>
+          <w:trHeight w:val="4553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7954C00C" w14:textId="1512CB3F" w:rsidR="00782BD9" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+          <w:p w14:paraId="24504E05" w14:textId="77777777" w:rsidR="007F21A1" w:rsidRPr="00C04194" w:rsidRDefault="007F21A1" w:rsidP="007F21A1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="427"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7954C00C" w14:textId="0FBB6CF9" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Ministry HealthCare Analytics (MHA) Consult</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C286525" w14:textId="77777777" w:rsidR="00782BD9" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+          <w:p w14:paraId="2C286525" w14:textId="77777777" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05A4D379" w14:textId="23B34117" w:rsidR="00782BD9" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+          <w:p w14:paraId="05A4D379" w14:textId="778000A8" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="00782BD9" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="427" w:hanging="270"/>
+              <w:ind w:left="420" w:firstLine="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">OSF requires investigators to complete an MHA </w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OSF requires investigators to complete an MHA consult when the study plan/protocol </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...8 lines deleted...]
-              <w:t>consult</w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>includes  obtaining</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...23 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/using OSF clinical data with MHA assistance. Examples include, but are not limited to:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="376AC733" w14:textId="128EC5FA" w:rsidR="00782BD9" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+          <w:p w14:paraId="376AC733" w14:textId="128EC5FA" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="00782BD9" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
-              <w:ind w:left="427" w:hanging="270"/>
+              <w:ind w:left="1050" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>List of eligible patients to assist recruitment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61D252E5" w14:textId="72B3E2FC" w:rsidR="00782BD9" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+          <w:p w14:paraId="61D252E5" w14:textId="72B3E2FC" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="00782BD9" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
-              <w:ind w:left="427" w:hanging="270"/>
+              <w:ind w:left="1050" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data-only studies</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="008901BD" w14:textId="32BEF8E3" w:rsidR="00782BD9" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+          <w:p w14:paraId="008901BD" w14:textId="32BEF8E3" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="00782BD9" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
-              <w:ind w:left="427" w:hanging="270"/>
+              <w:ind w:left="1050" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mixed-methods studies</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42F7C4BF" w14:textId="77777777" w:rsidR="00782BD9" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+          <w:p w14:paraId="42F7C4BF" w14:textId="77777777" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
             <w:pPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2DA8AD07" w14:textId="1018E0FA" w:rsidR="00782BD9" w:rsidRPr="00AE5342" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+          <w:p w14:paraId="2DA8AD07" w14:textId="04A615EF" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="00782BD9" w:rsidP="00155B4B">
             <w:pPr>
-              <w:ind w:left="427" w:hanging="270"/>
+              <w:ind w:left="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...43 lines deleted...]
-            <w:r w:rsidRPr="00CC2C8B">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Will you obtain OSF clinical data through OSF MHA? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown6"/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:ddList>
                     <w:listEntry w:val="SELECT OPTION"/>
                     <w:listEntry w:val="YES"/>
                     <w:listEntry w:val="NO"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="30" w:name="Dropdown6"/>
-            <w:r w:rsidRPr="00CC2C8B">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC2C8B">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00CC2C8B">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC2C8B">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
           </w:p>
-          <w:p w14:paraId="76583826" w14:textId="77777777" w:rsidR="00782BD9" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+          <w:p w14:paraId="76583826" w14:textId="77777777" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3CA4D8BD" w14:textId="5065771D" w:rsidR="00782BD9" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+          <w:p w14:paraId="3CA4D8BD" w14:textId="5065771D" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="00782BD9" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="427" w:hanging="270"/>
+              <w:ind w:left="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3E23">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Do you need assistance with statistical analysis from MHA? </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC2C8B">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:ddList>
                     <w:listEntry w:val="SELECT OPTION"/>
                     <w:listEntry w:val="YES"/>
                     <w:listEntry w:val="NO"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CC2C8B">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC2C8B">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00CC2C8B">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC2C8B">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="501A5B12" w14:textId="77777777" w:rsidR="00782BD9" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+          <w:p w14:paraId="501A5B12" w14:textId="77777777" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="494513B4" w14:textId="613F2E9F" w:rsidR="00782BD9" w:rsidRPr="00CC2C8B" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+          <w:p w14:paraId="494513B4" w14:textId="613F2E9F" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="00782BD9" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="427" w:hanging="270"/>
+              <w:ind w:left="427" w:hanging="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3E23">
-[...45 lines deleted...]
-            <w:r w:rsidRPr="00CC2C8B">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have you completed initial consult with MHA for assistance in data extraction? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit/>
                   <w:ddList>
                     <w:listEntry w:val="SELECT OPTION"/>
                     <w:listEntry w:val="YES"/>
                     <w:listEntry w:val="NO"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CC2C8B">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CC2C8B">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00CC2C8B">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CC2C8B">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14B7DFE5" w14:textId="77777777" w:rsidR="00782BD9" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+          <w:p w14:paraId="14B7DFE5" w14:textId="77777777" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7EE238F7" w14:textId="272DEADA" w:rsidR="00782BD9" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+          <w:p w14:paraId="7EE238F7" w14:textId="57818EDC" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="00782BD9" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="427" w:hanging="270"/>
+              <w:ind w:left="510" w:firstLine="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...43 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If “YES,” then what was the date of the initial consult (mm/dd/yyyy)? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00294226">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00294226">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31EED54F" w14:textId="77777777" w:rsidR="00782BD9" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+          <w:p w14:paraId="31EED54F" w14:textId="77777777" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47652C23" w14:textId="306CE375" w:rsidR="00782BD9" w:rsidRPr="006D3E23" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+          <w:p w14:paraId="47652C23" w14:textId="38867C49" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="5B184F9D" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A data extraction sheet including all data needed for the project MUST accompany this Research</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39278FEA" w14:textId="3EB64BC7" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="427"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Application Form. If MHA will not/cannot provide all listed data elements, then highlight those</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49E3EFEA" w14:textId="77777777" w:rsidR="00782BD9" w:rsidRPr="00C04194" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="427"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>elements you plan to obtain through MHA. An Excel file is recommended.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="290A6C1C" w14:textId="665FE09F" w:rsidR="00AC135C" w:rsidRPr="00C04194" w:rsidRDefault="00AC135C" w:rsidP="004B3915">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3E23">
-[...9 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="39278FEA" w14:textId="3EB64BC7" w:rsidR="00782BD9" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05EBF" w:rsidRPr="00C04194" w14:paraId="147174C6" w14:textId="77777777" w:rsidTr="449723AA">
+        <w:trPr>
+          <w:trHeight w:val="2573"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10795" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="222D89B4" w14:textId="34FE8D41" w:rsidR="00B95153" w:rsidRPr="00155B4B" w:rsidRDefault="191BC8B2" w:rsidP="007F21A1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
               <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3E23">
-[...8 lines deleted...]
-              <w:t>Application Form. If MHA will not/cannot provide all listed data elements, then highlight those</w:t>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OSF </w:t>
+            </w:r>
+            <w:r w:rsidR="1EC8BB28" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Electronic Data Capture </w:t>
+            </w:r>
+            <w:r w:rsidR="1EC8BB28" w:rsidRPr="001A3872">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(REDCap)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="290A6C1C" w14:textId="5616F981" w:rsidR="00782BD9" w:rsidRDefault="00782BD9" w:rsidP="004B3915">
+          <w:p w14:paraId="480872B1" w14:textId="77777777" w:rsidR="00B95153" w:rsidRPr="00C04194" w:rsidRDefault="00B95153" w:rsidP="00554289">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="427" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D3E23">
-[...8 lines deleted...]
-              <w:t>elements you plan to obtain through MHA. An Excel file is recommended.</w:t>
+          </w:p>
+          <w:p w14:paraId="0724C1E7" w14:textId="1785716F" w:rsidR="00B95153" w:rsidRPr="00C04194" w:rsidRDefault="00B95153" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:ind w:left="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OSF Research Administration offers the use of </w:t>
+            </w:r>
+            <w:r w:rsidR="007F21A1" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REDCap </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for OSF research projects. REDCap is a secure, web-based application used to manage online surveys and databases. For more information about REDCap at OSF, please click </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r w:rsidRPr="00C04194">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>here</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="282F66FA" w14:textId="77777777" w:rsidR="00B95153" w:rsidRPr="00C04194" w:rsidRDefault="00B95153" w:rsidP="00554289">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D8E572B" w14:textId="755D6379" w:rsidR="00B95153" w:rsidRPr="00C04194" w:rsidRDefault="00B95153" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:ind w:left="870"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Will you be using</w:t>
+            </w:r>
+            <w:r w:rsidR="003466F2" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OSF</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> REDCap to collect and/or manage data </w:t>
+            </w:r>
+            <w:r w:rsidR="00304A4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> your project? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit/>
+                  <w:ddList>
+                    <w:listEntry w:val="SELECT OPTION"/>
+                    <w:listEntry w:val="YES"/>
+                    <w:listEntry w:val="NO"/>
+                  </w:ddList>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18B2D800" w14:textId="77777777" w:rsidR="00B95153" w:rsidRPr="00C04194" w:rsidRDefault="00B95153" w:rsidP="00554289">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B64C89F" w14:textId="128BDA0B" w:rsidR="00B95153" w:rsidRPr="00C04194" w:rsidRDefault="191BC8B2" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:ind w:left="870"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Do you need assistance from the OSF Research Applications team in setting up REDCap for your project?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B95153" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00B95153" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B95153" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B95153" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="004D61AB" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit/>
+                  <w:ddList>
+                    <w:listEntry w:val="SELECT OPTION"/>
+                    <w:listEntry w:val="YES"/>
+                    <w:listEntry w:val="NO"/>
+                  </w:ddList>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="004D61AB" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
+            </w:r>
+            <w:r w:rsidR="004D61AB" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="004D61AB" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="004D61AB" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06202666" w14:textId="62BF2DEE" w:rsidR="003055FB" w:rsidRDefault="1638C9F8" w:rsidP="003069FE">
+    <w:p w14:paraId="7F7BA08A" w14:textId="77777777" w:rsidR="00B95153" w:rsidRPr="00C04194" w:rsidRDefault="00B95153" w:rsidP="003069FE">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4E89D8B5">
+    </w:p>
+    <w:p w14:paraId="06202666" w14:textId="1ABE02FC" w:rsidR="003055FB" w:rsidRPr="00C04194" w:rsidRDefault="1638C9F8" w:rsidP="003069FE">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Section VI</w:t>
       </w:r>
-      <w:r w:rsidR="1BE1A571" w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="1BE1A571" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="14E1A6F0" w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="14E1A6F0" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="4E89D8B5">
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>: PHI and HIPAA Compliance</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003055FB" w14:paraId="4E1ED308" w14:textId="77777777" w:rsidTr="00A36871">
+      <w:tr w:rsidR="003055FB" w:rsidRPr="00C04194" w14:paraId="4E1ED308" w14:textId="77777777" w:rsidTr="00A36871">
         <w:trPr>
           <w:trHeight w:val="5120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="262669B9" w14:textId="77777777" w:rsidR="003055FB" w:rsidRPr="003055FB" w:rsidRDefault="003055FB" w:rsidP="001933B8">
+          <w:p w14:paraId="262669B9" w14:textId="4B2AB4B4" w:rsidR="003055FB" w:rsidRPr="00C04194" w:rsidRDefault="003055FB" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
-              <w:ind w:left="517"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="331" w:hanging="331"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003055FB">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Does the st</w:t>
             </w:r>
-            <w:r w:rsidR="001933B8">
+            <w:r w:rsidR="001933B8" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidRPr="003055FB">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">dy involve accessing OSF Electronic Health Records (EHR) or other sources (e.g., clinical registry) of OSF protected health information (PHI) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003055FB">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>in order to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="003055FB">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> look at/collect PHI? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AB2B81F" w14:textId="77777777" w:rsidR="003055FB" w:rsidRDefault="003055FB" w:rsidP="003069FE">
+          <w:p w14:paraId="2AB2B81F" w14:textId="77777777" w:rsidR="003055FB" w:rsidRPr="00C04194" w:rsidRDefault="003055FB" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="254E55E7" w14:textId="77777777" w:rsidR="003055FB" w:rsidRPr="003055FB" w:rsidRDefault="003055FB" w:rsidP="003069FE">
+          <w:p w14:paraId="254E55E7" w14:textId="3ED9034D" w:rsidR="003055FB" w:rsidRPr="00C04194" w:rsidRDefault="003055FB" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003055FB">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="003055FB">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="If No, proceed to question #7."/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="003055FB">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003055FB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="003055FB">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003055FB">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="003055FB">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49425430" w14:textId="77777777" w:rsidR="003055FB" w:rsidRPr="003055FB" w:rsidRDefault="003055FB" w:rsidP="003069FE">
+          <w:p w14:paraId="49425430" w14:textId="77777777" w:rsidR="003055FB" w:rsidRPr="00C04194" w:rsidRDefault="003055FB" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10A4840A" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRPr="00C1674C" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
+          <w:p w14:paraId="10A4840A" w14:textId="5C99A326" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">             </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003055FB">
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="If No, proceed to question #7."/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="003055FB">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003055FB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="003055FB">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003055FB">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="003055FB">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00A62F2A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
-[...10 lines deleted...]
-            <w:r w:rsidR="00E62723">
+            <w:r w:rsidR="00E62723" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
-            <w:r w:rsidR="00E62723" w:rsidRPr="00C1674C">
+            <w:r w:rsidR="00E62723" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
-[...6 lines deleted...]
-              <w:t>Indicate below type of PHI access/use/disclose and form of authorization:</w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Indicate below type of PHI access/use/disclos</w:t>
+            </w:r>
+            <w:r w:rsidR="00A62F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ur</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e and form of authorization:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="126A3BDE" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRPr="00165FC9" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
+          <w:p w14:paraId="126A3BDE" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="10876B06" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRPr="00C1674C" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
+          <w:p w14:paraId="10876B06" w14:textId="7ABA280C" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="003055FB">
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="If No, proceed to question #7."/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="003055FB">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="003055FB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="003055FB">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="003055FB">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="003055FB">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">To identify/recruit potential participants ONLY. Will request “partial” waiver of HIPAA Authorization. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36218193" w14:textId="77777777" w:rsidR="00C5254A" w:rsidRDefault="376862DE" w:rsidP="003069FE">
+          <w:p w14:paraId="36218193" w14:textId="4498D433" w:rsidR="00C5254A" w:rsidRPr="00C04194" w:rsidRDefault="376862DE" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4E89D8B5">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C5254A">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                      Investigators will obtain signed HIPAA Authorization to enroll participants in study. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C5254A" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NOTE:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E74A750" w14:textId="77777777" w:rsidR="007B13E4" w:rsidRPr="0090566C" w:rsidRDefault="00C5254A" w:rsidP="003069FE">
+          <w:p w14:paraId="3E74A750" w14:textId="5B7DA265" w:rsidR="007B13E4" w:rsidRPr="00C04194" w:rsidRDefault="00C5254A" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidR="376862DE" w:rsidRPr="4E89D8B5">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                      </w:t>
+            </w:r>
+            <w:r w:rsidR="376862DE" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Disclosure</w:t>
             </w:r>
-            <w:r w:rsidR="001B7121">
+            <w:r w:rsidR="001B7121" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="097B8475" w:rsidRPr="4E89D8B5">
+            <w:r w:rsidR="097B8475" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">under a waiver </w:t>
             </w:r>
-            <w:r w:rsidR="00F53FC9">
+            <w:r w:rsidR="00F53FC9" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>require tracking for accounting purposes</w:t>
             </w:r>
-            <w:r w:rsidR="00DD7805">
+            <w:r w:rsidR="00DD7805" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="007B13E4" w:rsidRPr="0090566C">
+            <w:r w:rsidR="007B13E4" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="007B13E4" w:rsidRPr="0090566C">
+            <w:r w:rsidR="007B13E4" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText>HYPERLINK "https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies"</w:instrText>
             </w:r>
-            <w:r w:rsidR="007B13E4" w:rsidRPr="0090566C">
-[...7 lines deleted...]
-            <w:r w:rsidR="007B13E4" w:rsidRPr="0090566C">
+            <w:r w:rsidR="007B13E4" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="007B13E4" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007B13E4" w:rsidRPr="0090566C">
+            <w:r w:rsidR="007B13E4" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:t xml:space="preserve">Guides; </w:t>
             </w:r>
-            <w:r w:rsidR="007B13E4" w:rsidRPr="0090566C">
+            <w:r w:rsidR="007B13E4" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">“HIPAA: Accounting of </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C4389C6" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRPr="00C1674C" w:rsidRDefault="007B13E4" w:rsidP="003069FE">
+          <w:p w14:paraId="1C4389C6" w14:textId="0F4858B6" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="007B13E4" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0090566C">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">                              Disclosures”</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0090566C">
+              <w:t xml:space="preserve">                      Disclosures”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00F53FC9">
+            <w:r w:rsidR="00F53FC9" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. HSPP will </w:t>
             </w:r>
-            <w:r w:rsidR="00835D76">
+            <w:r w:rsidR="00835D76" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">provide </w:t>
             </w:r>
-            <w:r w:rsidR="00B245D1">
+            <w:r w:rsidR="00B245D1" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">appropriate support for tracking disclosures. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66091F02" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRPr="00165FC9" w:rsidRDefault="097B8475" w:rsidP="003069FE">
+          <w:p w14:paraId="66091F02" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="097B8475" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4E89D8B5">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                              </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06F784C5" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRPr="00C1674C" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
+          <w:p w14:paraId="06F784C5" w14:textId="30C855B6" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C1674C">
-[...26 lines deleted...]
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> To identify/recruit potential participants ONLY. Will request “partial” waiver of HIPAA Authorization. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60AD2267" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRPr="005061F6" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
+          <w:p w14:paraId="60AD2267" w14:textId="108CE9A8" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C1674C">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="005061F6">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigators will request </w:t>
             </w:r>
-            <w:r w:rsidRPr="005061F6">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>alteration</w:t>
             </w:r>
-            <w:r w:rsidRPr="005061F6">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of HIPAA Authorization </w:t>
             </w:r>
-            <w:r w:rsidR="005061F6">
+            <w:r w:rsidR="005061F6" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">for the “main” study. </w:t>
             </w:r>
-            <w:r w:rsidRPr="005061F6">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D0DA308" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRPr="00C1674C" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
+          <w:p w14:paraId="6D0DA308" w14:textId="08EC90E6" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005061F6">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="005061F6">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                          Describe the alteration and its justification: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="005061F6">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="005061F6">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005061F6">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="005061F6">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005061F6">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005061F6">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005061F6">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005061F6">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005061F6">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F344D09" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRPr="00165FC9" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
+          <w:p w14:paraId="3F344D09" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="547C3819" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
+          <w:p w14:paraId="547C3819" w14:textId="7DB92A06" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C1674C">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> To identify potential participants and for collection as research data for the study. NO HIPAA </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C80EB27" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
+          <w:p w14:paraId="3C80EB27" w14:textId="0336DF1B" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">will be obtained for the study. Will request “partial” and “main study” (i.e., “full”) waivers </w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                       Authorization will be obtained for the study. Will request “partial” and “main study” (i.e., “full”) waivers </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38CA095D" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRPr="00C1674C" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
+          <w:p w14:paraId="38CA095D" w14:textId="78CB98FA" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">of HIPAA Authorization. </w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                       of HIPAA Authorization. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39D61897" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRPr="00165FC9" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
+          <w:p w14:paraId="39D61897" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="657A3098" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
+          <w:p w14:paraId="657A3098" w14:textId="58DD9FE6" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C1674C">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Will seek and obtain Limited Data Set (LDS) using Data Use Agreement (DUA). NO waivers required  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EBB2F9F" w14:textId="683210AB" w:rsidR="003055FB" w:rsidRPr="003055FB" w:rsidRDefault="00C1674C" w:rsidP="003069FE">
+          <w:p w14:paraId="65E8A03C" w14:textId="4D8E9901" w:rsidR="003055FB" w:rsidRDefault="00C1674C" w:rsidP="00155B4B">
             <w:pPr>
               <w:keepNext/>
+              <w:ind w:hanging="23"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                       for this use/disclosure.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EBB2F9F" w14:textId="0393C6AB" w:rsidR="003055FB" w:rsidRPr="00C04194" w:rsidRDefault="003055FB" w:rsidP="003069FE">
+            <w:pPr>
+              <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003069FE" w:rsidRPr="00977F89" w14:paraId="4C7731EB" w14:textId="77777777" w:rsidTr="00144B41">
+      <w:tr w:rsidR="003069FE" w:rsidRPr="00C04194" w14:paraId="4C7731EB" w14:textId="77777777" w:rsidTr="00144B41">
         <w:trPr>
           <w:trHeight w:val="647"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="283D2312" w14:textId="781C3DA7" w:rsidR="003069FE" w:rsidRPr="00977F89" w:rsidRDefault="003069FE">
+          <w:p w14:paraId="283D2312" w14:textId="781C3DA7" w:rsidR="003069FE" w:rsidRPr="00C04194" w:rsidRDefault="003069FE">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>**</w:t>
-[...17 lines deleted...]
-              <w:t>DATA ONLY***</w:t>
+              <w:t>***STOP completing the Research Application Form here if the research is DATA ONLY***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C6651D1" w14:textId="77777777" w:rsidR="003069FE" w:rsidRDefault="003069FE" w:rsidP="00C1674C">
-[...10 lines deleted...]
-    <w:p w14:paraId="24533587" w14:textId="2BDD4EDC" w:rsidR="00EE643D" w:rsidRDefault="62788905" w:rsidP="0049644E">
+    <w:p w14:paraId="24533587" w14:textId="70D2E06D" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="002A5DF4" w:rsidP="0049644E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4E89D8B5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="62788905" w:rsidRPr="00C04194">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Section I</w:t>
       </w:r>
-      <w:r w:rsidR="35F6B1B7" w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="35F6B1B7" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
-      <w:r w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="62788905" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>: Study Location</w:t>
       </w:r>
-      <w:r w:rsidR="4D7B5DFE" w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="4D7B5DFE" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="62788905" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ancillary Departments</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE643D" w:rsidRPr="00A90A05" w14:paraId="0D3A0733" w14:textId="77777777">
+      <w:tr w:rsidR="00EE643D" w:rsidRPr="00C04194" w14:paraId="0D3A0733" w14:textId="77777777" w:rsidTr="3F60D67F">
         <w:trPr>
           <w:trHeight w:val="3338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27394001" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00961AFA" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+          <w:p w14:paraId="27394001" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A593689" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00A90A05" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+          <w:p w14:paraId="5A593689" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
+              <w:ind w:left="337" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A90A05">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Which study-related activities will occur at which sites/locations/facilities?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B8E0D3F" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+          <w:p w14:paraId="2B8E0D3F" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="039EFDCF" w14:textId="65941B79" w:rsidR="00EE643D" w:rsidRPr="00961AFA" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+          <w:p w14:paraId="039EFDCF" w14:textId="3A3F7A6A" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="00155B4B">
             <w:pPr>
               <w:keepNext/>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A90A05">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A90A05">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Study-related activities </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A90A05">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00A90A05">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>include, but</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are not limited to: Recruitment; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">intervening or interacting with any living human subject; obtaining informed consent; obtaining identifiable private information or biological specimens from any source for the research; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>housing or administering investigational procedures or products</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; using, analyzing, cataloging and/or sharing identifiable information about subjects; and/or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>receiving an award through a grant/contract</w:t>
             </w:r>
-            <w:r w:rsidR="0049644E">
+            <w:r w:rsidR="0049644E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A90A05">
-[...26 lines deleted...]
-            <w:r w:rsidR="0049644E">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(i.e.</w:t>
+            </w:r>
+            <w:r w:rsidR="0092003C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> awardee institutions)</w:t>
+            </w:r>
+            <w:r w:rsidR="0049644E" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="057BB276" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00AD1491" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+          <w:p w14:paraId="057BB276" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD1491">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOTE: To add rows, click on the final row to visualize “+,” then click on “+.”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="757A1E8C" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00AD1491" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+          <w:p w14:paraId="757A1E8C" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD1491">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ADD ROWS BEFORE YOU BEGIN DATA ENTRY.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68F2DE36" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00A90A05" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+          <w:p w14:paraId="68F2DE36" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="4970" w:type="pct"/>
               <w:jc w:val="center"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="2739"/>
-[...1 lines deleted...]
-              <w:gridCol w:w="2816"/>
+              <w:gridCol w:w="2543"/>
+              <w:gridCol w:w="5490"/>
+              <w:gridCol w:w="2468"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00EE643D" w:rsidRPr="00A90A05" w14:paraId="33D0F9BE" w14:textId="77777777" w:rsidTr="00EE643D">
+            <w:tr w:rsidR="00EE643D" w:rsidRPr="00C04194" w14:paraId="33D0F9BE" w14:textId="77777777" w:rsidTr="00155B4B">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1304" w:type="pct"/>
+                  <w:tcW w:w="1211" w:type="pct"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4843B979" w14:textId="137E39B4" w:rsidR="00EE643D" w:rsidRPr="00A90A05" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+                <w:p w14:paraId="4843B979" w14:textId="137E39B4" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
                   <w:pPr>
                     <w:keepNext/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Site/Location/Facility </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="09E902A2">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Name</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2355" w:type="pct"/>
+                  <w:tcW w:w="2614" w:type="pct"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="692F3A76" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00A90A05" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+                <w:p w14:paraId="692F3A76" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
                   <w:pPr>
                     <w:keepNext/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Study-related Activities</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1341" w:type="pct"/>
+                  <w:tcW w:w="1175" w:type="pct"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="53E2A319" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+                <w:p w14:paraId="53E2A319" w14:textId="1CEFC514" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00E51DA0" w:rsidP="0049644E">
                   <w:pPr>
                     <w:keepNext/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>PROTOCOL-PRESCRIBED</w:t>
+                    <w:t>Protocol-prescribed</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3897D4F1" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00A90A05" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+                <w:p w14:paraId="3897D4F1" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
                   <w:pPr>
                     <w:keepNext/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Admission to Hospital? </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EE643D" w:rsidRPr="00A90A05" w14:paraId="6FC72517" w14:textId="77777777" w:rsidTr="00EE643D">
+            <w:tr w:rsidR="00EE643D" w:rsidRPr="00C04194" w14:paraId="6FC72517" w14:textId="77777777" w:rsidTr="00155B4B">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1304" w:type="pct"/>
+                  <w:tcW w:w="1211" w:type="pct"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7309BFD8" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00A90A05" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+                <w:p w14:paraId="7309BFD8" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
                   <w:pPr>
                     <w:keepNext/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2355" w:type="pct"/>
+                  <w:tcW w:w="2614" w:type="pct"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5811A8CB" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00A90A05" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+                <w:p w14:paraId="5811A8CB" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
                   <w:pPr>
                     <w:keepNext/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1341" w:type="pct"/>
+                  <w:tcW w:w="1175" w:type="pct"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3885602B" w14:textId="5D930F7B" w:rsidR="00EE643D" w:rsidRPr="00A90A05" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+                <w:p w14:paraId="3885602B" w14:textId="5D930F7B" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
                   <w:pPr>
                     <w:keepNext/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit/>
                         <w:ddList>
                           <w:listEntry w:val="SELECT OPTION"/>
                           <w:listEntry w:val="NO"/>
                           <w:listEntry w:val="YES"/>
                           <w:listEntry w:val="NOT APPLICABLE"/>
                         </w:ddList>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EE643D" w:rsidRPr="00A90A05" w14:paraId="790A2B8E" w14:textId="77777777" w:rsidTr="00EE643D">
+            <w:tr w:rsidR="00EE643D" w:rsidRPr="00C04194" w14:paraId="790A2B8E" w14:textId="77777777" w:rsidTr="00155B4B">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1304" w:type="pct"/>
+                  <w:tcW w:w="1211" w:type="pct"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="45E6CA88" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00A90A05" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+                <w:p w14:paraId="45E6CA88" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
                   <w:pPr>
                     <w:keepNext/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2355" w:type="pct"/>
+                  <w:tcW w:w="2614" w:type="pct"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="41F4A1E4" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00A90A05" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+                <w:p w14:paraId="41F4A1E4" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
                   <w:pPr>
                     <w:keepNext/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00A90A05">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1341" w:type="pct"/>
+                  <w:tcW w:w="1175" w:type="pct"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="60F3838A" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00A90A05" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+                <w:p w14:paraId="60F3838A" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
                   <w:pPr>
                     <w:keepNext/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0033676D">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit/>
                         <w:ddList>
                           <w:listEntry w:val="SELECT OPTION"/>
                           <w:listEntry w:val="NO"/>
                           <w:listEntry w:val="YES"/>
                           <w:listEntry w:val="NOT APPLICABLE"/>
                         </w:ddList>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0033676D">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0033676D">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="0033676D">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="0033676D">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:id w:val="-1170320647"/>
                 <w15:repeatingSection/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                     <w:id w:val="2132512152"/>
                     <w:placeholder>
                       <w:docPart w:val="18B604B0402A440E8290A928B10E3291"/>
                     </w:placeholder>
                     <w15:repeatingSectionItem/>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
-                    <w:tr w:rsidR="00EE643D" w:rsidRPr="00A90A05" w14:paraId="6DC7F0C1" w14:textId="77777777" w:rsidTr="00EE643D">
+                    <w:tr w:rsidR="00EE643D" w:rsidRPr="00C04194" w14:paraId="6DC7F0C1" w14:textId="77777777" w:rsidTr="00155B4B">
                       <w:trPr>
                         <w:jc w:val="center"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
-                          <w:tcW w:w="1304" w:type="pct"/>
+                          <w:tcW w:w="1211" w:type="pct"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="1635F268" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00A90A05" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+                        <w:p w14:paraId="1635F268" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
                           <w:pPr>
                             <w:keepNext/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin">
                               <w:ffData>
                                 <w:name w:val=""/>
                                 <w:enabled/>
                                 <w:calcOnExit w:val="0"/>
                                 <w:textInput/>
                               </w:ffData>
                             </w:fldChar>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
-                          <w:tcW w:w="2355" w:type="pct"/>
+                          <w:tcW w:w="2614" w:type="pct"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="2EA13129" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00A90A05" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+                        <w:p w14:paraId="2EA13129" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
                           <w:pPr>
                             <w:keepNext/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin">
                               <w:ffData>
                                 <w:name w:val=""/>
                                 <w:enabled/>
                                 <w:calcOnExit w:val="0"/>
                                 <w:textInput/>
                               </w:ffData>
                             </w:fldChar>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00A90A05">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
-                          <w:tcW w:w="1341" w:type="pct"/>
+                          <w:tcW w:w="1175" w:type="pct"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="78E7C044" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00A90A05" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+                        <w:p w14:paraId="78E7C044" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
                           <w:pPr>
                             <w:keepNext/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin">
                               <w:ffData>
                                 <w:name w:val=""/>
                                 <w:enabled/>
                                 <w:calcOnExit/>
                                 <w:ddList>
                                   <w:listEntry w:val="SELECT OPTION"/>
                                   <w:listEntry w:val="NO"/>
                                   <w:listEntry w:val="YES"/>
                                   <w:listEntry w:val="NOT APPLICABLE"/>
                                 </w:ddList>
                               </w:ffData>
                             </w:fldChar>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:tbl>
-          <w:p w14:paraId="2A6C064A" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00A90A05" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
+          <w:p w14:paraId="2A6C064A" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="0049644E">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE643D" w:rsidRPr="00A90A05" w14:paraId="37DD3226" w14:textId="77777777" w:rsidTr="00A36871">
+      <w:tr w:rsidR="00EE643D" w:rsidRPr="00C04194" w14:paraId="37DD3226" w14:textId="77777777" w:rsidTr="00DB7DFB">
         <w:trPr>
+          <w:cantSplit/>
           <w:trHeight w:val="1313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0632D97E" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00961AFA" w:rsidRDefault="00EE643D">
+          <w:p w14:paraId="0632D97E" w14:textId="15AA9E34" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="67CE5F75" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00E5249D" w:rsidRDefault="00EE643D" w:rsidP="00EE643D">
+          <w:p w14:paraId="67CE5F75" w14:textId="775DE0E7" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:ind w:left="337" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ancillary Departments</w:t>
             </w:r>
+            <w:r w:rsidR="03A5AA05" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Involved in This Research Study</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7E9DEBDB" w14:textId="77777777" w:rsidR="00E5249D" w:rsidRPr="00A36871" w:rsidRDefault="00E5249D" w:rsidP="00E5249D">
+          <w:p w14:paraId="43108552" w14:textId="127491FF" w:rsidR="1BC0CA2A" w:rsidRPr="00155B4B" w:rsidRDefault="1BC0CA2A" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A6F35BB" w14:textId="016326A8" w:rsidR="02806427" w:rsidRPr="00155B4B" w:rsidRDefault="1F8EC9EF" w:rsidP="3A64F1FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Each department must be engaged to ensure alignment with procedures required for th</w:t>
+            </w:r>
+            <w:r w:rsidR="5811821E" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>is study.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> This engagement is normally done during early planning/feasibility stage. Provide written confirmation (e.g., email, signed form) from each dep</w:t>
+            </w:r>
+            <w:r w:rsidR="1C78C068" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="07D778F8" w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> listed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E9DEBDB" w14:textId="77777777" w:rsidR="00E5249D" w:rsidRPr="00C04194" w:rsidRDefault="00E5249D" w:rsidP="00E5249D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="2845"/>
-              <w:gridCol w:w="4502"/>
+              <w:gridCol w:w="3032"/>
+              <w:gridCol w:w="4315"/>
               <w:gridCol w:w="3217"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00EE643D" w14:paraId="39BC199E" w14:textId="77777777" w:rsidTr="00A36871">
+            <w:tr w:rsidR="00EE643D" w:rsidRPr="00C04194" w14:paraId="39BC199E" w14:textId="77777777" w:rsidTr="00155B4B">
+              <w:trPr>
+                <w:trHeight w:val="377"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2845" w:type="dxa"/>
+                  <w:tcW w:w="3032" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="397BA8DE" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00CA5674" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="397BA8DE" w14:textId="7BAAD689" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Name of Department</w:t>
                   </w:r>
+                  <w:r w:rsidR="001516E6" w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:br/>
+                    <w:t>(not all</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D76469">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>-</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001516E6" w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>inclusive)</w:t>
+                  </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4502" w:type="dxa"/>
+                  <w:tcW w:w="4315" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="580A31BA" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00CA5674" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="580A31BA" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Services &amp; Personnel Provided</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3217" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1A2287B0" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00CA5674" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="1A2287B0" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00CA5674">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Department Leader</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EE643D" w14:paraId="3D300002" w14:textId="77777777" w:rsidTr="00A36871">
+            <w:tr w:rsidR="00EE643D" w:rsidRPr="00C04194" w14:paraId="3D300002" w14:textId="77777777" w:rsidTr="00155B4B">
+              <w:trPr>
+                <w:trHeight w:val="395"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2845" w:type="dxa"/>
+                  <w:tcW w:w="3032" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="002FA276" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="002FA276" w14:textId="54536A26" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00155B4B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Cardiology</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00782C4B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:br/>
+                  </w:r>
+                  <w:r w:rsidR="00652C18" w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Cardiology</w:t>
+                    <w:t>(ECG</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00164CE9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>, ECHO</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00652C18" w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4502" w:type="dxa"/>
+                  <w:tcW w:w="4315" w:type="dxa"/>
                   <w:tcBorders>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3E783719" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="3E783719" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3217" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="24E696B2" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00CA5674" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="24E696B2" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EE643D" w14:paraId="414848BF" w14:textId="77777777" w:rsidTr="00A36871">
+            <w:tr w:rsidR="00EE643D" w:rsidRPr="00C04194" w14:paraId="414848BF" w14:textId="77777777" w:rsidTr="00155B4B">
+              <w:trPr>
+                <w:trHeight w:val="512"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2845" w:type="dxa"/>
+                  <w:tcW w:w="3032" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="757D224B" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="757D224B" w14:textId="1F1C2699" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Pharmacy</w:t>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00155B4B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Pharmacy</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00782C4B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:br/>
+                  </w:r>
+                  <w:r w:rsidR="00652C18" w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(any storage or dispensing)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4502" w:type="dxa"/>
+                  <w:tcW w:w="4315" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5C9981B8" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="5C9981B8" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3217" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="08124E08" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00CA5674" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="08124E08" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EE643D" w14:paraId="2F83D8AB" w14:textId="77777777" w:rsidTr="00A36871">
+            <w:tr w:rsidR="00EE643D" w:rsidRPr="00C04194" w14:paraId="2F83D8AB" w14:textId="77777777" w:rsidTr="00155B4B">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2845" w:type="dxa"/>
+                  <w:tcW w:w="3032" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0D1B97F0" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="0D1B97F0" w14:textId="1601798D" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Lab Services</w:t>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00155B4B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Lab Services</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00652C18" w:rsidRPr="00155B4B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00841FAD" w:rsidRPr="00155B4B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:br/>
+                  </w:r>
+                  <w:r w:rsidR="00652C18" w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(phlebotomy, processing</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00841FAD">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00577BFE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">or </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00652C18" w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>storing specimens, safety labs)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4502" w:type="dxa"/>
+                  <w:tcW w:w="4315" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="76A08FC7" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="76A08FC7" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3217" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="08B8AAF9" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00CA5674" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="08B8AAF9" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EE643D" w14:paraId="06014204" w14:textId="77777777" w:rsidTr="00A36871">
+            <w:tr w:rsidR="00EE643D" w:rsidRPr="00C04194" w14:paraId="06014204" w14:textId="77777777" w:rsidTr="00155B4B">
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2845" w:type="dxa"/>
+                  <w:tcW w:w="3032" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="701BD329" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="701BD329" w14:textId="51A0D204" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00155B4B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Radiology</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00577BFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>Radiology</w:t>
+                    <w:br/>
+                  </w:r>
+                  <w:r w:rsidR="00652C18" w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(imaging, RECIST reads)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4502" w:type="dxa"/>
+                  <w:tcW w:w="4315" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7680D130" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="7680D130" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3217" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="46E62409" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00CA5674" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="46E62409" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EE643D" w14:paraId="59C54B56" w14:textId="77777777" w:rsidTr="00A36871">
+            <w:tr w:rsidR="00EE643D" w:rsidRPr="00C04194" w14:paraId="59C54B56" w14:textId="77777777" w:rsidTr="00155B4B">
+              <w:trPr>
+                <w:trHeight w:val="350"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2845" w:type="dxa"/>
+                  <w:tcW w:w="3032" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="794E57A2" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="0033676D" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="794E57A2" w14:textId="0D8A55C1" w:rsidR="00EE643D" w:rsidRPr="00155B4B" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00155B4B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>Radiation</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4502" w:type="dxa"/>
+                  <w:tcW w:w="4315" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4D84ED4B" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="4D84ED4B" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3217" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7F90316E" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00CA5674" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="7F90316E" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EE643D" w14:paraId="354D6127" w14:textId="77777777" w:rsidTr="00A36871">
+            <w:tr w:rsidR="00361749" w:rsidRPr="00C04194" w14:paraId="39DA7D0A" w14:textId="77777777" w:rsidTr="00155B4B">
+              <w:trPr>
+                <w:trHeight w:val="323"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2845" w:type="dxa"/>
+                  <w:tcW w:w="3032" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="00E7FE2F" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="00C059B1" w14:textId="5F0D6977" w:rsidR="00361749" w:rsidRPr="00155B4B" w:rsidRDefault="00361749">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00155B4B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Infusion</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4315" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6E3D9A2A" w14:textId="21B26A2E" w:rsidR="00361749" w:rsidRPr="00C04194" w:rsidRDefault="00361749">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
-[...23 lines deleted...]
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3217" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="5D738F4D" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00CA5674" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="4C50264F" w14:textId="20BF5D77" w:rsidR="00361749" w:rsidRPr="00C04194" w:rsidRDefault="00361749">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                      <w:b/>
-                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EE643D" w14:paraId="171CD74E" w14:textId="77777777" w:rsidTr="00A36871">
+            <w:tr w:rsidR="00EE643D" w:rsidRPr="00C04194" w14:paraId="354D6127" w14:textId="77777777" w:rsidTr="00155B4B">
+              <w:trPr>
+                <w:trHeight w:val="530"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2845" w:type="dxa"/>
+                  <w:tcW w:w="3032" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="7494E962" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="00E7FE2F" w14:textId="21A5BB59" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00155B4B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Respiratory Therapy</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00577BFE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t>Rehabilitation Services</w:t>
+                    <w:br/>
+                  </w:r>
+                  <w:r w:rsidR="00652C18" w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>(pulmonary function testing)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4502" w:type="dxa"/>
+                  <w:tcW w:w="4315" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="0FCA5B1A" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="5F0EFFAE" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3217" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6115A9B8" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00CA5674" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="5D738F4D" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00EE643D" w14:paraId="7DB80051" w14:textId="77777777" w:rsidTr="00A36871">
+            <w:tr w:rsidR="00EE643D" w:rsidRPr="00C04194" w14:paraId="171CD74E" w14:textId="77777777" w:rsidTr="00155B4B">
+              <w:trPr>
+                <w:trHeight w:val="503"/>
+              </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2845" w:type="dxa"/>
+                  <w:tcW w:w="3032" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="487C8E8C" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="7494E962" w14:textId="4EC799F7" w:rsidR="00EE643D" w:rsidRPr="00101646" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00155B4B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Rehabilitation Services</w:t>
+                  </w:r>
+                  <w:r w:rsidR="7DBB341F" w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Other: </w:t>
+                    <w:t xml:space="preserve"> (Physical Therapy)</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0017574B">
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4315" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0FCA5B1A" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="0017574B">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="0017574B">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="0017574B">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="0017574B">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="4502" w:type="dxa"/>
+                  <w:tcW w:w="3217" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6D756813" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="6115A9B8" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="0076154E" w:rsidRPr="00C04194" w14:paraId="7DB80051" w14:textId="77777777" w:rsidTr="00155B4B">
+              <w:trPr>
+                <w:trHeight w:val="332"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3032" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="487C8E8C" w14:textId="1C84CA9B" w:rsidR="0076154E" w:rsidRPr="00C04194" w:rsidRDefault="0076154E" w:rsidP="00155B4B">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:kern w:val="2"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w14:ligatures w14:val="standardContextual"/>
+                    </w:rPr>
+                    <w:tab/>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Other: </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4315" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6D756813" w14:textId="77777777" w:rsidR="0076154E" w:rsidRPr="00C04194" w:rsidRDefault="0076154E" w:rsidP="0076154E">
+                  <w:pPr>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin">
+                      <w:ffData>
+                        <w:name w:val=""/>
+                        <w:enabled/>
+                        <w:calcOnExit w:val="0"/>
+                        <w:textInput/>
+                      </w:ffData>
+                    </w:fldChar>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:noProof/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3217" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="4C268B3A" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00CA5674" w:rsidRDefault="00EE643D">
+                <w:p w14:paraId="4C268B3A" w14:textId="77777777" w:rsidR="0076154E" w:rsidRPr="00C04194" w:rsidRDefault="0076154E" w:rsidP="0076154E">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="begin">
                       <w:ffData>
                         <w:name w:val=""/>
                         <w:enabled/>
                         <w:calcOnExit w:val="0"/>
                         <w:textInput/>
                       </w:ffData>
                     </w:fldChar>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="separate"/>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:noProof/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="006652B1">
+                  <w:r w:rsidRPr="00C04194">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:fldChar w:fldCharType="end"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:id w:val="1513112711"/>
                 <w15:repeatingSection/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:kern w:val="2"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w14:ligatures w14:val="standardContextual"/>
                     </w:rPr>
                     <w:id w:val="1397160462"/>
                     <w:placeholder>
                       <w:docPart w:val="62AE89B912B846A3B20AF52D37EF6CBC"/>
                     </w:placeholder>
                     <w15:repeatingSectionItem/>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
-                    <w:tr w:rsidR="00EE643D" w14:paraId="65524978" w14:textId="77777777" w:rsidTr="00A36871">
+                    <w:tr w:rsidR="00EE643D" w:rsidRPr="00C04194" w14:paraId="65524978" w14:textId="77777777" w:rsidTr="00155B4B">
                       <w:trPr>
-                        <w:trHeight w:val="323"/>
+                        <w:trHeight w:val="341"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
-                          <w:tcW w:w="2845" w:type="dxa"/>
+                          <w:tcW w:w="3032" w:type="dxa"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="16F111DF" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+                        <w:p w14:paraId="16F111DF" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                           <w:pPr>
                             <w:tabs>
                               <w:tab w:val="center" w:pos="1314"/>
                             </w:tabs>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:kern w:val="2"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w14:ligatures w14:val="standardContextual"/>
                             </w:rPr>
                             <w:tab/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Other: </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0017574B">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin">
                               <w:ffData>
                                 <w:name w:val=""/>
                                 <w:enabled/>
                                 <w:calcOnExit w:val="0"/>
                                 <w:textInput/>
                               </w:ffData>
                             </w:fldChar>
                           </w:r>
-                          <w:r w:rsidRPr="0017574B">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                           </w:r>
-                          <w:r w:rsidRPr="0017574B">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:r>
-                          <w:r w:rsidRPr="0017574B">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidRPr="0017574B">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0017574B">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0017574B">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0017574B">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0017574B">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="0017574B">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
-                          <w:tcW w:w="4502" w:type="dxa"/>
+                          <w:tcW w:w="4315" w:type="dxa"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="394767F6" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+                        <w:p w14:paraId="394767F6" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="006652B1">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin">
                               <w:ffData>
                                 <w:name w:val=""/>
                                 <w:enabled/>
                                 <w:calcOnExit w:val="0"/>
                                 <w:textInput/>
                               </w:ffData>
                             </w:fldChar>
                           </w:r>
-                          <w:r w:rsidRPr="006652B1">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                           </w:r>
-                          <w:r w:rsidRPr="006652B1">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:r>
-                          <w:r w:rsidRPr="006652B1">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidRPr="006652B1">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="006652B1">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="006652B1">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="006652B1">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="006652B1">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="006652B1">
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:tc>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="3217" w:type="dxa"/>
                           <w:vAlign w:val="center"/>
                         </w:tcPr>
-                        <w:p w14:paraId="036C1AF1" w14:textId="5276BC70" w:rsidR="00EE643D" w:rsidRPr="00CA5674" w:rsidRDefault="00A36871" w:rsidP="00A36871">
+                        <w:p w14:paraId="036C1AF1" w14:textId="5276BC70" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00A36871" w:rsidP="00A36871">
                           <w:pPr>
                             <w:tabs>
                               <w:tab w:val="center" w:pos="1500"/>
                               <w:tab w:val="right" w:pos="3001"/>
                             </w:tabs>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:tab/>
                           </w:r>
-                          <w:r w:rsidR="00EE643D" w:rsidRPr="006652B1">
+                          <w:r w:rsidR="00EE643D" w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin">
                               <w:ffData>
                                 <w:name w:val=""/>
                                 <w:enabled/>
                                 <w:calcOnExit w:val="0"/>
                                 <w:textInput/>
                               </w:ffData>
                             </w:fldChar>
                           </w:r>
-                          <w:r w:rsidR="00EE643D" w:rsidRPr="006652B1">
+                          <w:r w:rsidR="00EE643D" w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                           </w:r>
-                          <w:r w:rsidR="00EE643D" w:rsidRPr="006652B1">
+                          <w:r w:rsidR="00EE643D" w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:r>
-                          <w:r w:rsidR="00EE643D" w:rsidRPr="006652B1">
+                          <w:r w:rsidR="00EE643D" w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00EE643D" w:rsidRPr="006652B1">
+                          <w:r w:rsidR="00EE643D" w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidR="00EE643D" w:rsidRPr="006652B1">
+                          <w:r w:rsidR="00EE643D" w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidR="00EE643D" w:rsidRPr="006652B1">
+                          <w:r w:rsidR="00EE643D" w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidR="00EE643D" w:rsidRPr="006652B1">
+                          <w:r w:rsidR="00EE643D" w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidR="00EE643D" w:rsidRPr="006652B1">
+                          <w:r w:rsidR="00EE643D" w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t> </w:t>
                           </w:r>
-                          <w:r w:rsidR="00EE643D" w:rsidRPr="006652B1">
+                          <w:r w:rsidR="00EE643D" w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidRPr="00C04194">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:kern w:val="2"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w14:ligatures w14:val="standardContextual"/>
                             </w:rPr>
                             <w:tab/>
                           </w:r>
                         </w:p>
                       </w:tc>
                     </w:tr>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:tbl>
-          <w:p w14:paraId="20D96A18" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+          <w:p w14:paraId="20D96A18" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FC7EAF7" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRDefault="00EE643D">
+          <w:p w14:paraId="4FC7EAF7" w14:textId="1C3F8EC7" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D" w:rsidP="449723AA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C16F22">
-[...15 lines deleted...]
-              <w:t>study.</w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The above ancillary departments must receive information on the protocol, approve the procedures to take place, and indicate how staff will be informed about the study. Provide documentation of approval for all ancillary departments that will be necessary for the study</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00101646">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="438DF42D" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C814B3" w:rsidRDefault="00EE643D">
+          <w:p w14:paraId="438DF42D" w14:textId="77777777" w:rsidR="00EE643D" w:rsidRPr="00C04194" w:rsidRDefault="00EE643D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15D35C72" w14:textId="77777777" w:rsidR="001E6485" w:rsidRDefault="001E6485" w:rsidP="00846F13">
+    <w:p w14:paraId="056F247C" w14:textId="64B778AE" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="002D29CC" w:rsidP="00846F13">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C1674C">
+        <w:lastRenderedPageBreak/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C1674C" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r w:rsidR="00EE643D">
+      <w:r w:rsidR="00EE643D" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1674C">
+      <w:r w:rsidR="00C1674C" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...8 lines deleted...]
-        <w:t>ClinicalTrials.gov Registration</w:t>
+        <w:t>: ClinicalTrials.gov Registration</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C1674C" w14:paraId="3C797FE3" w14:textId="77777777" w:rsidTr="003736AB">
+      <w:tr w:rsidR="00C1674C" w:rsidRPr="00C04194" w14:paraId="3C797FE3" w14:textId="77777777" w:rsidTr="00155B4B">
         <w:trPr>
-          <w:trHeight w:val="7505"/>
+          <w:trHeight w:val="6983"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06ACA4D2" w14:textId="6CD6599A" w:rsidR="00C1674C" w:rsidRPr="00C1674C" w:rsidRDefault="00C1674C" w:rsidP="00846F13">
+          <w:p w14:paraId="06ACA4D2" w14:textId="3CDEC96F" w:rsidR="00C1674C" w:rsidRPr="00155B4B" w:rsidRDefault="00C1674C" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
+              <w:ind w:left="337" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C1674C">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will this project need to be</w:t>
             </w:r>
-            <w:r w:rsidR="0055112B">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="5F1FDC92" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, or is </w:t>
             </w:r>
-            <w:r w:rsidR="0066145E">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="30EE3D2B" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">it </w:t>
             </w:r>
-            <w:r w:rsidR="0055112B">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="5F1FDC92" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>already,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> registered on </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-              <w:r w:rsidRPr="00B709B6">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
+                  <w:bCs/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t>Clinical</w:t>
               </w:r>
-              <w:r w:rsidR="00B709B6" w:rsidRPr="00B709B6">
+              <w:r w:rsidR="1FFFF025" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
+                  <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>T</w:t>
               </w:r>
-              <w:r w:rsidRPr="00B709B6">
+              <w:r w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
+                  <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>rials.gov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00C1674C">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">? If unsure, </w:t>
             </w:r>
-            <w:r w:rsidR="00660D1F">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="0AA224BA" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">then </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">reference the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-              <w:r w:rsidR="0066145E" w:rsidRPr="00660D1F">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r w:rsidR="30EE3D2B" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
+                  <w:bCs/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t>“</w:t>
               </w:r>
-              <w:r w:rsidR="0066145E" w:rsidRPr="00660D1F">
+              <w:r w:rsidR="30EE3D2B" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
+                  <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Registration</w:t>
               </w:r>
-              <w:r w:rsidR="006024EF" w:rsidRPr="00660D1F">
+              <w:r w:rsidR="0E6C219B" w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
+                  <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> of Clinical Trials” policy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="006024EF">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="0E6C219B" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2759C464" w14:textId="39D008AB" w:rsidR="00C1674C" w:rsidRDefault="00C1674C" w:rsidP="00846F13">
+          <w:p w14:paraId="2759C464" w14:textId="39D008AB" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="00C1674C" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E8496C7" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRDefault="00C1674C" w:rsidP="00846F13">
+          <w:p w14:paraId="6E8496C7" w14:textId="3DF740D5" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="00C1674C" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">         </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C1674C">
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA777F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="If No, proceed to question #10."/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="685B8253" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="685B8253" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="176A4A69" w14:textId="0520575F" w:rsidR="00C1674C" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="176A4A69" w14:textId="104E85A7" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidR="00C1674C" w:rsidRPr="00C1674C">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="00C1674C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00C1674C" w:rsidRPr="00C1674C">
+            <w:r w:rsidR="00C1674C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C1674C" w:rsidRPr="00C1674C">
-[...7 lines deleted...]
-            <w:r w:rsidR="00C1674C" w:rsidRPr="00C1674C">
+            <w:r w:rsidR="00C1674C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C1674C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C1674C" w:rsidRPr="00C1674C">
+            <w:r w:rsidR="00C1674C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C1674C" w:rsidRPr="00C1674C">
+            <w:r w:rsidR="00C1674C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
-            <w:r w:rsidR="00C1674C" w:rsidRPr="00C1674C">
+            <w:r w:rsidR="00C1674C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
-            <w:r w:rsidR="00C1674C" w:rsidRPr="00C1674C">
+            <w:r w:rsidR="00C1674C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Check all reasons that apply and complete</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44FAA7BA" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="44FAA7BA" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B81DE0D" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="5B81DE0D" w14:textId="2F6A0E97" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006B6ACA">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="006B6ACA">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The project is an applicable clinical trial (ACT) as defined by 42 CFR Part 11. If unsure, review the  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52818CCF" w14:textId="2085A6D5" w:rsidR="006B6ACA" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="52818CCF" w14:textId="12BE962B" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                      </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Checklist for Evaluating Whether a Clinical Trial or Study is an ACT</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27486002" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="27486002" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00BF0F9D" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="00BF0F9D" w14:textId="3493A4E5" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006B6ACA">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> The project is a clinical trial funded in whole or in part by the National Institutes of Health (NIH). If </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="486C03EB" w14:textId="2AB00413" w:rsidR="006B6ACA" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="486C03EB" w14:textId="1F29C4A7" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                      unsure, review the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>NIH Policy on the Dissemination of NIH-funded Clinical Trial Information</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EAC9390" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="0EAC9390" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BA3D0B8" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="2BA3D0B8" w14:textId="2069FDE2" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="006B6ACA">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> The project is a Qualifying Clinical Trial (QCT) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>per</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Center for Medicare and Medicaid Services </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="276BD5DA" w14:textId="3428BE76" w:rsidR="006B6ACA" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="276BD5DA" w14:textId="1D3D77F5" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
+            <w:r w:rsidR="00F61E9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(CMS). If unsure, review the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-              <w:r w:rsidRPr="006B6ACA">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Medicare National Coverage Determination (NCD) Manual</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00E179D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5DA13F7C" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRDefault="00C1674C" w:rsidP="00846F13">
+          <w:p w14:paraId="5DA13F7C" w14:textId="77777777" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="00C1674C" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05D2EDB3" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRDefault="00C1674C" w:rsidP="00846F13">
+          <w:p w14:paraId="05D2EDB3" w14:textId="5A2FB5F6" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="00C1674C" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidR="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="006B6ACA" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidR="006B6ACA" w:rsidRPr="006B6ACA">
+            <w:r w:rsidR="006B6ACA" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="006B6ACA" w:rsidRPr="006B6ACA">
+            <w:r w:rsidR="006B6ACA" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006B6ACA" w:rsidRPr="006B6ACA">
-[...7 lines deleted...]
-            <w:r w:rsidR="006B6ACA" w:rsidRPr="006B6ACA">
+            <w:r w:rsidR="006B6ACA" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006B6ACA" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006B6ACA" w:rsidRPr="006B6ACA">
+            <w:r w:rsidR="006B6ACA" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="006B6ACA" w:rsidRPr="006B6ACA">
+            <w:r w:rsidR="006B6ACA" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> The project is a clinical trial </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="006B6ACA" w:rsidRPr="006B6ACA">
+            <w:r w:rsidR="006B6ACA" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>per</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="006B6ACA" w:rsidRPr="006B6ACA">
+            <w:r w:rsidR="006B6ACA" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the International Committee of Medical Journal Editors. If unsure, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50A740DE" w14:textId="43FDF21A" w:rsidR="006B6ACA" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="50A740DE" w14:textId="736494E7" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                     </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC63A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">review the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-              <w:r w:rsidRPr="006B6ACA">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>ICMJE Clinical Trial Registration Policy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FB6F1E5" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="3FB6F1E5" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="55D9EC12" w14:textId="6530F38A" w:rsidR="006B6ACA" w:rsidRPr="006B6ACA" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="55D9EC12" w14:textId="24A7FE06" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
+              <w:ind w:left="337" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the project currently registered on </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-              <w:r w:rsidRPr="00B709B6">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t>ClinicalTrials.gov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B6ACA">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C1EAA76" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="5C1EAA76" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="124BD53D" w14:textId="7071F9DB" w:rsidR="00C1674C" w:rsidRPr="00ED3D19" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="124BD53D" w14:textId="74B14964" w:rsidR="00C1674C" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">             </w:t>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00ED3D19">
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes: NCT#: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7602E8CA" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRPr="00ED3D19" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="7602E8CA" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6512BA34" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRPr="00ED3D19" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="6512BA34" w14:textId="50597BAF" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED3D19">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No: Who will serve as Responsible Party for registration?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7976398A" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRPr="00ED3D19" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="7976398A" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6193EF86" w14:textId="77777777" w:rsidR="006B6ACA" w:rsidRPr="00ED3D19" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
+          <w:p w14:paraId="6193EF86" w14:textId="33C3450E" w:rsidR="006B6ACA" w:rsidRPr="00C04194" w:rsidRDefault="006B6ACA" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">                           </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00977F89" w:rsidRPr="00ED3D19">
+              <w:t xml:space="preserve">                       </w:t>
+            </w:r>
+            <w:r w:rsidR="00977F89" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
-            <w:r w:rsidR="00977F89" w:rsidRPr="00ED3D19">
+            <w:r w:rsidR="00977F89" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00977F89" w:rsidRPr="00ED3D19">
+            <w:r w:rsidR="00977F89" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00977F89" w:rsidRPr="00ED3D19">
-[...7 lines deleted...]
-            <w:r w:rsidR="00977F89" w:rsidRPr="00ED3D19">
+            <w:r w:rsidR="00977F89" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00977F89" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00977F89" w:rsidRPr="00ED3D19">
+            <w:r w:rsidR="00977F89" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00977F89" w:rsidRPr="00ED3D19">
+            <w:r w:rsidR="00977F89" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00977F89" w:rsidRPr="00ED3D19">
+            <w:r w:rsidR="00977F89" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00977F89" w:rsidRPr="00ED3D19">
+            <w:r w:rsidR="00977F89" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00977F89" w:rsidRPr="00ED3D19">
+            <w:r w:rsidR="00977F89" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00977F89" w:rsidRPr="00ED3D19">
+            <w:r w:rsidR="00977F89" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03B666EF" w14:textId="77777777" w:rsidR="00977F89" w:rsidRPr="00ED3D19" w:rsidRDefault="00977F89" w:rsidP="00846F13">
+          <w:p w14:paraId="03B666EF" w14:textId="77777777" w:rsidR="00977F89" w:rsidRPr="00C04194" w:rsidRDefault="00977F89" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="348DBC31" w14:textId="70D13674" w:rsidR="00977F89" w:rsidRPr="00977F89" w:rsidRDefault="00977F89" w:rsidP="00846F13">
+          <w:p w14:paraId="348DBC31" w14:textId="653CFD54" w:rsidR="00977F89" w:rsidRPr="00C04194" w:rsidRDefault="00977F89" w:rsidP="00846F13">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">                           </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00ED3D19">
+              <w:t xml:space="preserve">                       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Role/Relationship to study: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00ED3D19">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00977F89" w14:paraId="119FDB53" w14:textId="5EE6F725" w:rsidTr="0066145E">
+      <w:tr w:rsidR="00977F89" w:rsidRPr="00C04194" w14:paraId="119FDB53" w14:textId="5EE6F725" w:rsidTr="449723AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="057FC471" w14:textId="6939D9D9" w:rsidR="00977F89" w:rsidRPr="00977F89" w:rsidRDefault="003736AB" w:rsidP="00B3360C">
+          <w:p w14:paraId="0DC14CDC" w14:textId="37D663A2" w:rsidR="00977F89" w:rsidRPr="00C04194" w:rsidRDefault="1318BE1B" w:rsidP="449723AA">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
-            <w:r w:rsidR="1A320D48" w:rsidRPr="4E89D8B5">
+            <w:r w:rsidR="09905930" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">*STOP completing the Research Application Form here if the research is </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>OBSERVATIONAL***</w:t>
+              <w:t>OBSERVATIONAL</w:t>
+            </w:r>
+            <w:r w:rsidR="56CB9FC9" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="057FC471" w14:textId="08A7A167" w:rsidR="00977F89" w:rsidRPr="00C04194" w:rsidRDefault="0B704C61" w:rsidP="00B3360C">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Sk</w:t>
+            </w:r>
+            <w:r w:rsidR="56CB9FC9" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>ip to Section XIII: Recruitment and Epic Information</w:t>
+            </w:r>
+            <w:r w:rsidR="7152AE46" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if you will need an Epic build for this study</w:t>
+            </w:r>
+            <w:r w:rsidR="1318BE1B" w:rsidRPr="00101646">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="510CFBDD" w14:textId="77777777" w:rsidR="00D51C61" w:rsidRDefault="00D51C61" w:rsidP="003F7738">
-[...10 lines deleted...]
-    <w:p w14:paraId="3B5F41E5" w14:textId="5901D5F3" w:rsidR="00C657CF" w:rsidRDefault="00C657CF" w:rsidP="003736AB">
+    <w:p w14:paraId="3B5F41E5" w14:textId="394099BF" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="002D29CC" w:rsidP="003736AB">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977F89">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Section </w:t>
+        <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C657CF" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>X</w:t>
+        <w:t>Section X</w:t>
       </w:r>
-      <w:r w:rsidR="002158FB">
+      <w:r w:rsidR="002158FB" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00977F89">
+      <w:r w:rsidR="00C657CF" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...8 lines deleted...]
-        <w:t>Drug/Biologics and Device Trials</w:t>
+        <w:t>: Drug/Biologics and Device Trials</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00977F89" w:rsidRPr="00977F89" w14:paraId="505605C1" w14:textId="77777777" w:rsidTr="001F61D7">
+      <w:tr w:rsidR="00977F89" w:rsidRPr="00C04194" w14:paraId="505605C1" w14:textId="77777777" w:rsidTr="00155B4B">
         <w:trPr>
-          <w:trHeight w:val="4355"/>
+          <w:trHeight w:val="4859"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11732B9D" w14:textId="77777777" w:rsidR="003736AB" w:rsidRDefault="003736AB" w:rsidP="003736AB">
+          <w:p w14:paraId="11732B9D" w14:textId="77777777" w:rsidR="003736AB" w:rsidRPr="00C04194" w:rsidRDefault="003736AB" w:rsidP="003736AB">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2196930E" w14:textId="265B23A5" w:rsidR="003F7738" w:rsidRDefault="00977F89" w:rsidP="003736AB">
+          <w:p w14:paraId="2196930E" w14:textId="5F4E98E0" w:rsidR="003F7738" w:rsidRPr="00C04194" w:rsidRDefault="00977F89" w:rsidP="003736AB">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note: The Investigational New Drug (IND) information required below will be found in study protocol and/or FDA letter. Consult study sponsor for additional information. </w:t>
+              <w:t xml:space="preserve">Note: The Investigational New Drug (IND) information required below will be found in </w:t>
+            </w:r>
+            <w:r w:rsidR="003A1749">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">study protocol and/or FDA letter. Consult study sponsor for additional information. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E5DD1F0" w14:textId="27B7CC3F" w:rsidR="00977F89" w:rsidRDefault="00D51C61" w:rsidP="00A22117">
+          <w:p w14:paraId="2E5DD1F0" w14:textId="27B7CC3F" w:rsidR="00977F89" w:rsidRPr="00C04194" w:rsidRDefault="00D51C61" w:rsidP="00A22117">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A22117">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00977F89" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00977F89" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Does the study involve use of a drug or biologic?</w:t>
             </w:r>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00977F89" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00977F89" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
-[...7 lines deleted...]
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No      </w:t>
             </w:r>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
-[...7 lines deleted...]
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Complete </w:t>
             </w:r>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a.</w:t>
             </w:r>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>thru</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004F0E4F">
+            <w:r w:rsidR="004F0E4F" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="00B3360C" w:rsidRPr="00A22117">
+            <w:r w:rsidR="00B3360C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6403120D" w14:textId="77777777" w:rsidR="00A22117" w:rsidRDefault="00A22117" w:rsidP="004746C5">
+          <w:p w14:paraId="6403120D" w14:textId="77777777" w:rsidR="00A22117" w:rsidRPr="00C04194" w:rsidRDefault="00A22117" w:rsidP="004746C5">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16B8AB3A" w14:textId="77777777" w:rsidR="00815786" w:rsidRDefault="004746C5" w:rsidP="004746C5">
+          <w:p w14:paraId="16B8AB3A" w14:textId="77777777" w:rsidR="00815786" w:rsidRPr="00C04194" w:rsidRDefault="004746C5" w:rsidP="004746C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004746C5">
-[...19 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the name of the drug/biologic? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="31" w:name="Text70"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="31"/>
-            <w:r w:rsidRPr="004746C5">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="634F68C2" w14:textId="77777777" w:rsidR="004746C5" w:rsidRDefault="004746C5" w:rsidP="004746C5">
+          <w:p w14:paraId="634F68C2" w14:textId="77777777" w:rsidR="004746C5" w:rsidRPr="00C04194" w:rsidRDefault="004746C5" w:rsidP="004746C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D763420" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="004746C5" w:rsidP="004746C5">
+          <w:p w14:paraId="54C057D2" w14:textId="0D96792D" w:rsidR="1BC0CA2A" w:rsidRPr="00EA777F" w:rsidRDefault="7F7F8E91" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA777F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BRIEFLY describe location(s)/plan(s) for storage and administration:</w:t>
+            </w:r>
+            <w:r w:rsidR="008D2F22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0057584C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text70"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="0057584C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0057584C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0057584C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0057584C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0057584C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0057584C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0057584C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0057584C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0057584C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="0057584C" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA777F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03352FDE" w14:textId="68440920" w:rsidR="007F21A1" w:rsidRDefault="004746C5" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004746C5">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Does the study involve an off-label use of an approved drug/biologic?</w:t>
             </w:r>
+            <w:r w:rsidR="007F21A1" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NOTE: “Off-label use” is use outside of current FDA-approved indication, route, dose, or population.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="748585E1" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
+          <w:p w14:paraId="004A3948" w14:textId="77777777" w:rsidR="0050772F" w:rsidRPr="00101646" w:rsidRDefault="0050772F" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31EFFE9D" w14:textId="77777777" w:rsidR="004746C5" w:rsidRDefault="004746C5" w:rsidP="00C45102">
+          <w:p w14:paraId="31EFFE9D" w14:textId="45051885" w:rsidR="004746C5" w:rsidRPr="00155B4B" w:rsidRDefault="004746C5" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
+              <w:ind w:left="1410"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Complete and attach the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-              <w:r w:rsidRPr="00977F89">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>IND Applicability Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4299DC8F" w14:textId="77777777" w:rsidR="00C45102" w:rsidRDefault="00C45102" w:rsidP="00C45102">
+          <w:p w14:paraId="4299DC8F" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="00155B4B" w:rsidRDefault="00C45102" w:rsidP="00C45102">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="136D08B8" w14:textId="77777777" w:rsidR="00C45102" w:rsidRPr="001F61D7" w:rsidRDefault="00C45102" w:rsidP="00C45102">
+          <w:p w14:paraId="136D08B8" w14:textId="2952A984" w:rsidR="00C45102" w:rsidRPr="00C04194" w:rsidRDefault="00C45102" w:rsidP="00C45102">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>What is the IND number (if applicable)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidR="00F4041B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EA73786" w14:textId="77777777" w:rsidR="001F61D7" w:rsidRDefault="001F61D7" w:rsidP="001F61D7">
+          <w:p w14:paraId="6EA73786" w14:textId="77777777" w:rsidR="001F61D7" w:rsidRPr="00C04194" w:rsidRDefault="001F61D7" w:rsidP="001F61D7">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="125D0801" w14:textId="77777777" w:rsidR="001F61D7" w:rsidRDefault="001F61D7" w:rsidP="001F61D7">
+          <w:p w14:paraId="125D0801" w14:textId="77777777" w:rsidR="001F61D7" w:rsidRPr="00C04194" w:rsidRDefault="001F61D7" w:rsidP="001F61D7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Who is the IND holder? </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text71"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="32" w:name="Text71"/>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="32"/>
           </w:p>
-          <w:p w14:paraId="6C6DDF55" w14:textId="77777777" w:rsidR="001F61D7" w:rsidRDefault="001F61D7" w:rsidP="001F61D7">
+          <w:p w14:paraId="6C6DDF55" w14:textId="77777777" w:rsidR="001F61D7" w:rsidRPr="00C04194" w:rsidRDefault="001F61D7" w:rsidP="001F61D7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F27AE4A" w14:textId="211507CE" w:rsidR="001F61D7" w:rsidRPr="001F61D7" w:rsidRDefault="001F61D7" w:rsidP="001F61D7">
+          <w:p w14:paraId="2A634006" w14:textId="77777777" w:rsidR="001704B3" w:rsidRPr="00155B4B" w:rsidRDefault="001F61D7" w:rsidP="001F61D7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> IND, then does this study have </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IND exemption</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> determination from the FDA? </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F13758">
+          </w:p>
+          <w:p w14:paraId="5CD3B62F" w14:textId="6C3AE4AA" w:rsidR="001F61D7" w:rsidRPr="00C04194" w:rsidRDefault="001F61D7" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOTE:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E62723">
-[...18 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Provide copy of FDA exemption letter when available.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="410118CB" w14:textId="77777777" w:rsidR="00B95153" w:rsidRPr="00155B4B" w:rsidRDefault="00B95153" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F27AE4A" w14:textId="4AD8CAAF" w:rsidR="00B95153" w:rsidRPr="00C04194" w:rsidRDefault="00B95153" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E0F73" w:rsidRPr="00977F89" w14:paraId="342B23CA" w14:textId="77777777">
+      <w:tr w:rsidR="003E0F73" w:rsidRPr="00C04194" w14:paraId="342B23CA" w14:textId="77777777" w:rsidTr="3A64F1FD">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25C65715" w14:textId="77777777" w:rsidR="003736AB" w:rsidRDefault="003736AB" w:rsidP="003736AB">
+          <w:p w14:paraId="25C65715" w14:textId="77777777" w:rsidR="003736AB" w:rsidRPr="00C04194" w:rsidRDefault="003736AB" w:rsidP="003736AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="204668C6" w14:textId="77777777" w:rsidR="003736AB" w:rsidRDefault="003736AB" w:rsidP="003736AB">
-[...11 lines deleted...]
-          <w:p w14:paraId="6518D29B" w14:textId="7D5AD265" w:rsidR="003E0F73" w:rsidRPr="00977F89" w:rsidRDefault="003E0F73" w:rsidP="003E0F73">
+          <w:p w14:paraId="6518D29B" w14:textId="1E1F25BD" w:rsidR="003E0F73" w:rsidRPr="00C04194" w:rsidRDefault="003E0F73" w:rsidP="003E0F73">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Note: The Investigational Device Exemption (IDE) information required below will be found in (1) study protocol and/or (2) FDA letter. Consult study sponsor for additional information.</w:t>
+              <w:t xml:space="preserve">Note: The Investigational Device Exemption (IDE) information required below will be found in </w:t>
+            </w:r>
+            <w:r w:rsidR="003C3F17">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> study protocol and/or FDA letter. Consult study sponsor for additional information.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15100203" w14:textId="77777777" w:rsidR="00482621" w:rsidRDefault="003E0F73" w:rsidP="00482621">
+          <w:p w14:paraId="15100203" w14:textId="77777777" w:rsidR="00482621" w:rsidRPr="00C04194" w:rsidRDefault="003E0F73" w:rsidP="00482621">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D51C61">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Does the study involve use of a device? </w:t>
             </w:r>
-            <w:r w:rsidR="00482621">
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00482621" w:rsidRPr="00977F89">
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00482621" w:rsidRPr="00977F89">
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00482621" w:rsidRPr="00977F89">
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00482621" w:rsidRPr="00977F89">
-[...7 lines deleted...]
-            <w:r w:rsidR="00482621" w:rsidRPr="00977F89">
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00482621" w:rsidRPr="00977F89">
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00482621" w:rsidRPr="00977F89">
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No      </w:t>
             </w:r>
-            <w:r w:rsidR="00482621" w:rsidRPr="00977F89">
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00482621" w:rsidRPr="00977F89">
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00482621" w:rsidRPr="00977F89">
-[...7 lines deleted...]
-            <w:r w:rsidR="00482621" w:rsidRPr="00977F89">
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00482621" w:rsidRPr="00977F89">
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00482621" w:rsidRPr="00977F89">
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
-            <w:r w:rsidR="00482621" w:rsidRPr="00977F89">
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
-            <w:r w:rsidR="00482621" w:rsidRPr="00977F89">
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Complete </w:t>
             </w:r>
-            <w:r w:rsidR="00482621" w:rsidRPr="00977F89">
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a.</w:t>
             </w:r>
-            <w:r w:rsidR="00482621" w:rsidRPr="00977F89">
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> through </w:t>
             </w:r>
-            <w:r w:rsidR="00482621">
-[...17 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="00482621" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>f.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3594FF55" w14:textId="77777777" w:rsidR="00482621" w:rsidRDefault="00482621" w:rsidP="006007F5">
+          <w:p w14:paraId="3594FF55" w14:textId="77777777" w:rsidR="00482621" w:rsidRPr="00C04194" w:rsidRDefault="00482621" w:rsidP="006007F5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C06456">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>What is the name of the device?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C06456">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C06456">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C06456">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C06456">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00C06456">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C06456">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BFF8FAA" w14:textId="77777777" w:rsidR="00482621" w:rsidRDefault="00482621" w:rsidP="006007F5">
+          <w:p w14:paraId="3BFF8FAA" w14:textId="77777777" w:rsidR="00482621" w:rsidRPr="00C04194" w:rsidRDefault="00482621" w:rsidP="006007F5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4301C8FE" w14:textId="77777777" w:rsidR="006007F5" w:rsidRPr="006007F5" w:rsidRDefault="006007F5" w:rsidP="006007F5">
+          <w:p w14:paraId="4301C8FE" w14:textId="77777777" w:rsidR="006007F5" w:rsidRPr="00C04194" w:rsidRDefault="006007F5" w:rsidP="006007F5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00482621">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Has the research sponsor or PI submitted an Investigational Device Exemption (IDE) application to        FDA?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C5944A1" w14:textId="6FF4881F" w:rsidR="006007F5" w:rsidRDefault="006007F5" w:rsidP="006007F5">
+          <w:p w14:paraId="1C5944A1" w14:textId="31771847" w:rsidR="006007F5" w:rsidRPr="00C04194" w:rsidRDefault="006007F5" w:rsidP="006007F5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Complete and attach the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-              <w:r w:rsidRPr="00C06456">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:kern w:val="2"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w14:ligatures w14:val="standardContextual"/>
                 </w:rPr>
                 <w:t>“</w:t>
               </w:r>
-              <w:r w:rsidRPr="00C06456">
+              <w:r w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>IDE Applicability”</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> form</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27AA9FDE" w14:textId="77777777" w:rsidR="006007F5" w:rsidRDefault="006007F5" w:rsidP="006007F5">
+          <w:p w14:paraId="27AA9FDE" w14:textId="77777777" w:rsidR="006007F5" w:rsidRPr="00C04194" w:rsidRDefault="006007F5" w:rsidP="006007F5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0EF3AC6F" w14:textId="57C3D725" w:rsidR="006007F5" w:rsidRDefault="006007F5" w:rsidP="006007F5">
+          <w:p w14:paraId="0EF3AC6F" w14:textId="57C3D725" w:rsidR="006007F5" w:rsidRPr="00C04194" w:rsidRDefault="006007F5" w:rsidP="006007F5">
             <w:pPr>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Provide documentation of IDE determination</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69D7C84C" w14:textId="77777777" w:rsidR="00482621" w:rsidRDefault="00482621" w:rsidP="006007F5">
+          <w:p w14:paraId="69D7C84C" w14:textId="77777777" w:rsidR="00482621" w:rsidRPr="00C04194" w:rsidRDefault="00482621" w:rsidP="006007F5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="539AEA66" w14:textId="1B04F6D6" w:rsidR="006007F5" w:rsidRDefault="00640878" w:rsidP="006007F5">
+          <w:p w14:paraId="539AEA66" w14:textId="6C94AED1" w:rsidR="006007F5" w:rsidRPr="00C04194" w:rsidRDefault="00640878" w:rsidP="006007F5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>What is the IDE number (if applicable)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidR="009F1483">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48C2C519" w14:textId="77777777" w:rsidR="00640878" w:rsidRDefault="00640878" w:rsidP="00640878">
+          <w:p w14:paraId="48C2C519" w14:textId="77777777" w:rsidR="00640878" w:rsidRPr="00C04194" w:rsidRDefault="00640878" w:rsidP="00640878">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4DDEF5B2" w14:textId="7A7E5FAF" w:rsidR="00640878" w:rsidRDefault="00640878" w:rsidP="00640878">
+          <w:p w14:paraId="4DDEF5B2" w14:textId="114A819A" w:rsidR="00640878" w:rsidRPr="00C04194" w:rsidRDefault="00640878" w:rsidP="00640878">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Who is the holder of the IDE number (if applicable)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidR="009F1483">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1ED1477C" w14:textId="77777777" w:rsidR="00640878" w:rsidRDefault="00640878" w:rsidP="00640878">
+          <w:p w14:paraId="1ED1477C" w14:textId="77777777" w:rsidR="00640878" w:rsidRPr="00C04194" w:rsidRDefault="00640878" w:rsidP="00640878">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0BE0E857" w14:textId="77777777" w:rsidR="00640878" w:rsidRPr="00640878" w:rsidRDefault="00640878" w:rsidP="00640878">
+          <w:p w14:paraId="4E3E109F" w14:textId="52134D71" w:rsidR="00640878" w:rsidRPr="00FA2AEF" w:rsidRDefault="00640878" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
+              <w:ind w:left="360" w:hanging="23"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640878">
+            <w:r w:rsidRPr="00FA2AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00640878">
+            <w:r w:rsidRPr="00FA2AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00640878">
+            <w:r w:rsidRPr="00FA2AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> IDE, then does this study have </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00640878">
+            <w:r w:rsidRPr="00FA2AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IDE exemption</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00640878">
+            <w:r w:rsidRPr="00FA2AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> determination from the FDA? </w:t>
             </w:r>
-            <w:r w:rsidRPr="00640878">
+            <w:r w:rsidRPr="00FA2AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00640878">
+            <w:r w:rsidRPr="00FA2AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00640878">
+            <w:r w:rsidRPr="00FA2AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00640878">
+            <w:r w:rsidRPr="00FA2AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00640878">
+            <w:r w:rsidRPr="00FA2AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00640878">
+            <w:r w:rsidRPr="00FA2AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00640878">
+            <w:r w:rsidRPr="00FA2AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00640878">
+            <w:r w:rsidR="00FA2AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00842492">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA2AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOTE:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00640878">
+            <w:r w:rsidRPr="00FA2AEF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Provide</w:t>
             </w:r>
+            <w:r w:rsidR="00842492">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA2AEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> copy of FDA exemption letter when available.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4E3E109F" w14:textId="77777777" w:rsidR="00640878" w:rsidRDefault="00640878" w:rsidP="00640878">
+          <w:p w14:paraId="3986CB07" w14:textId="77777777" w:rsidR="00DE75A6" w:rsidRPr="00C04194" w:rsidRDefault="00DE75A6" w:rsidP="00640878">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="3986CB07" w14:textId="77777777" w:rsidR="00DE75A6" w:rsidRDefault="00DE75A6" w:rsidP="00640878">
-[...11 lines deleted...]
-          <w:p w14:paraId="6982E798" w14:textId="6FFF2571" w:rsidR="00640878" w:rsidRPr="00DE75A6" w:rsidRDefault="00DE75A6" w:rsidP="00640878">
+          <w:p w14:paraId="6982E798" w14:textId="6FFF2571" w:rsidR="00640878" w:rsidRPr="00C04194" w:rsidRDefault="00DE75A6" w:rsidP="00640878">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Has the device been approved by the OSF New Product Committee for use in this research project?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67629145" w14:textId="77777777" w:rsidR="00DE75A6" w:rsidRDefault="00DE75A6" w:rsidP="00DE75A6">
+          <w:p w14:paraId="67629145" w14:textId="77777777" w:rsidR="00DE75A6" w:rsidRPr="00C04194" w:rsidRDefault="00DE75A6" w:rsidP="00DE75A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60E196C7" w14:textId="68BC2A29" w:rsidR="000A5878" w:rsidRDefault="000A5878" w:rsidP="000A5878">
+          <w:p w14:paraId="60E196C7" w14:textId="68BC2A29" w:rsidR="000A5878" w:rsidRPr="00C04194" w:rsidRDefault="000A5878" w:rsidP="000A5878">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00977F89">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Provide documentation of the Product Committee approval to use the device for this research project.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69A9D735" w14:textId="77777777" w:rsidR="000A5878" w:rsidRDefault="000A5878" w:rsidP="000A5878">
+          <w:p w14:paraId="69A9D735" w14:textId="77777777" w:rsidR="000A5878" w:rsidRPr="00C04194" w:rsidRDefault="000A5878" w:rsidP="000A5878">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27F7B1DF" w14:textId="77777777" w:rsidR="000A5878" w:rsidRPr="000A5878" w:rsidRDefault="000A5878" w:rsidP="000A5878">
+          <w:p w14:paraId="27F7B1DF" w14:textId="77777777" w:rsidR="000A5878" w:rsidRPr="00C04194" w:rsidRDefault="000A5878" w:rsidP="000A5878">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A5878">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="000A5878">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="000A5878">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="000A5878">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="000A5878">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="000A5878">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A5878">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A5878">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> All devices being used for research projects should be approved by the OSF New Product Committee.       </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04546173" w14:textId="712449D8" w:rsidR="003E0F73" w:rsidRPr="00977F89" w:rsidRDefault="000A5878" w:rsidP="000A5878">
+          <w:p w14:paraId="04546173" w14:textId="498EBCF2" w:rsidR="003E0F73" w:rsidRPr="00C04194" w:rsidRDefault="000A5878" w:rsidP="000A5878">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A5878">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="000A5878">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              Request New Product Committee review here: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r w:rsidRPr="00C04194">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://app.lumere.com/providers/osf/requests/add/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E0F73" w:rsidRPr="00977F89" w14:paraId="5E0D9C72" w14:textId="77777777" w:rsidTr="0024782C">
+      <w:tr w:rsidR="003E0F73" w:rsidRPr="00C04194" w14:paraId="5E0D9C72" w14:textId="77777777" w:rsidTr="3A64F1FD">
         <w:trPr>
           <w:trHeight w:val="270"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="710EC0F6" w14:textId="65B4EDD0" w:rsidR="003E0F73" w:rsidRPr="00977F89" w:rsidRDefault="003E0F73" w:rsidP="003E0F73">
+          <w:p w14:paraId="710EC0F6" w14:textId="65B4EDD0" w:rsidR="003E0F73" w:rsidRPr="00C04194" w:rsidRDefault="003E0F73" w:rsidP="003E0F73">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="52C49FAF" w14:textId="77777777" w:rsidR="00626E32" w:rsidRPr="0024782C" w:rsidRDefault="00626E32" w:rsidP="00C814B3">
+    <w:p w14:paraId="52C49FAF" w14:textId="77777777" w:rsidR="00626E32" w:rsidRPr="00C04194" w:rsidRDefault="00626E32" w:rsidP="00C814B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BC38865" w14:textId="77777777" w:rsidR="00A9222C" w:rsidRDefault="00A9222C" w:rsidP="00C814B3">
+    <w:p w14:paraId="14D68A9E" w14:textId="42ADDED8" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="77C5EA6D" w:rsidP="00155B4B">
       <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="4E89D8B5">
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Section X</w:t>
       </w:r>
-      <w:r w:rsidR="62788905" w:rsidRPr="4E89D8B5">
+      <w:r w:rsidR="62788905" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="002158FB">
+      <w:r w:rsidR="002158FB" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="4E89D8B5">
+      <w:r w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>: Safety/Risk</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C814B3" w:rsidRPr="00A90A05" w14:paraId="39BA4450" w14:textId="7973016B" w:rsidTr="4E89D8B5">
+      <w:tr w:rsidR="00C814B3" w:rsidRPr="00C04194" w14:paraId="39BA4450" w14:textId="7973016B" w:rsidTr="4E89D8B5">
         <w:trPr>
           <w:trHeight w:val="7460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4270AF83" w14:textId="633796B7" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="0024782C">
+          <w:p w14:paraId="4270AF83" w14:textId="633796B7" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="0024782C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Safety/Risk Assessment/Management</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="780A1E29" w14:textId="669DD840" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="780A1E29" w14:textId="669DD840" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3734087A" w14:textId="09FC422D" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="3734087A" w14:textId="09FC422D" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Indicate plans for Data Safety Monitoring:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6235F447" w14:textId="2D837724" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="6235F447" w14:textId="2D837724" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4AE93E54" w14:textId="418F69BA" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="4AE93E54" w14:textId="418F69BA" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check55"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00F13758" w:rsidRPr="00965367">
+            <w:r w:rsidR="00F13758" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sponsor has established external DSMB</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="710903FD" w14:textId="6F2398C0" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="710903FD" w14:textId="6F2398C0" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01EAFB32" w14:textId="35D7E7B4" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="01EAFB32" w14:textId="35D7E7B4" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00F13758" w:rsidRPr="00965367">
+            <w:r w:rsidR="00F13758" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cooperative group DSMB</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EB3716D" w14:textId="365F41CF" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="2EB3716D" w14:textId="365F41CF" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35132849" w14:textId="36E0A3C8" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="35132849" w14:textId="36E0A3C8" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check58"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00F13758" w:rsidRPr="00965367">
+            <w:r w:rsidR="00F13758" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No DSMB required (i.e., less than minimal risk)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AFD4027" w14:textId="2CB2B6C4" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="3AFD4027" w14:textId="2CB2B6C4" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2092E486" w14:textId="3BEE8365" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="2092E486" w14:textId="368C7B51" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             Sponsor monitoring plan?   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Unknown</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E559FAD" w14:textId="483380F3" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="3E559FAD" w14:textId="483380F3" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="75DB961F" w14:textId="45FDCD63" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="75DB961F" w14:textId="4663A4D9" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00155B4B">
             <w:pPr>
+              <w:ind w:left="1410"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">                    Will </w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Will </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sponsor</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> require electronic medical record access for research?  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="041B2125" w14:textId="3B8CE572" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="041B2125" w14:textId="159A2477" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00155B4B">
             <w:pPr>
+              <w:ind w:left="1410"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
-[...11 lines deleted...]
-              <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If “Yes,” then complete and submit </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r w:rsidR="006C518F" w:rsidRPr="00690780">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>Research Epic Access Request Form</w:t>
+                <w:t>Epic Research Access Request Form</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FD341EA" w14:textId="274B16BD" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="1FD341EA" w14:textId="274B16BD" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06946DB3" w14:textId="473154CB" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="06946DB3" w14:textId="473154CB" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">             Other risk/safety considerations (Select all that apply):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07412EA4" w14:textId="4A8EDB1E" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="07412EA4" w14:textId="4A8EDB1E" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6AA70F69" w14:textId="48D825F8" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="6AA70F69" w14:textId="48D825F8" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                         </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check54"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Recombinant/synthetic DNA/RNA (requires Institutional Biosafety Committee</w:t>
             </w:r>
-            <w:r w:rsidR="003A2C4C" w:rsidRPr="00965367">
+            <w:r w:rsidR="003A2C4C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> review</w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26071413" w14:textId="752F400D" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="26071413" w14:textId="752F400D" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7899EA13" w14:textId="0733A88A" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="7899EA13" w14:textId="0733A88A" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                         </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check52"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other high-risk agent or experimental intervention [e.g., radiation exposure (e.g., </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43B5DE8D" w14:textId="197AC11E" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="43B5DE8D" w14:textId="7A3DB500" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                              radioisotopes, increased </w:t>
+            </w:r>
+            <w:r w:rsidR="00057C6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-ray exposure), experimental surgical intervention]: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3327A69C" w14:textId="154F59DE" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="3327A69C" w14:textId="154F59DE" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="132F6AEB" w14:textId="20EDC07B" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="132F6AEB" w14:textId="20EDC07B" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                         </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check53"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vulnerable patient population (children, pregnant women, prisoners, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D256E59" w14:textId="36DFA4CC" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="1D256E59" w14:textId="36DFA4CC" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40070FEB" w14:textId="6D64FFBF" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="40070FEB" w14:textId="6D64FFBF" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Are there any special considerations or circumstances that should be considered for this study? </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(i.e.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69FA7E10" w14:textId="6F308D6C" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="69FA7E10" w14:textId="6F308D6C" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PK sampling outside the normal business day, or an EKG machine would be required to complete</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49C327E5" w14:textId="1E90C8FA" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="49C327E5" w14:textId="1E90C8FA" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this study compliantly)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EDE4E3D" w14:textId="337AD944" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="5EDE4E3D" w14:textId="337AD944" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="116C5008" w14:textId="62F7FCC1" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="116C5008" w14:textId="2C55C46D" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                         </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00F13758" w:rsidRPr="00965367">
+            <w:r w:rsidR="00F13758" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:r w:rsidR="00C42D2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Describe/explain: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0346FC88" w14:textId="43AE6170" w:rsidR="00C814B3" w:rsidRPr="00965367" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="0346FC88" w14:textId="43AE6170" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A437A5D" w14:textId="6FB7CE52" w:rsidR="00C814B3" w:rsidRPr="00C814B3" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
+          <w:p w14:paraId="6A437A5D" w14:textId="6FB7CE52" w:rsidR="00C814B3" w:rsidRPr="00C04194" w:rsidRDefault="00C814B3" w:rsidP="00C814B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                         </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52476468" w14:textId="77777777" w:rsidR="00A9222C" w:rsidRDefault="00A9222C" w:rsidP="00A9222C">
+    <w:p w14:paraId="3B72A965" w14:textId="4B04EE44" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="002D29CC" w:rsidP="00A9222C">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>X</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:br/>
       </w:r>
-      <w:r w:rsidR="00EE643D">
+      <w:r w:rsidR="00C657CF" w:rsidRPr="00C04194">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Section X</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE643D" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00C814B3">
+      <w:r w:rsidR="00C814B3" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="002158FB">
+      <w:r w:rsidR="002158FB" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00977F89">
+      <w:r w:rsidR="00C657CF" w:rsidRPr="00C04194">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...8 lines deleted...]
-        <w:t>Recruitment and Epic Information</w:t>
+        <w:t>: Recruitment and Epic Information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C657CF" w:rsidRPr="00977F89" w14:paraId="7D2DEDE4" w14:textId="77777777" w:rsidTr="4E89D8B5">
+      <w:tr w:rsidR="00C657CF" w:rsidRPr="00C04194" w14:paraId="7D2DEDE4" w14:textId="77777777" w:rsidTr="00155B4B">
         <w:trPr>
-          <w:trHeight w:val="11069"/>
+          <w:trHeight w:val="11942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA70E0E" w14:textId="0FC72F3E" w:rsidR="00961AFA" w:rsidRPr="00965367" w:rsidRDefault="00FB60E2" w:rsidP="008C3C43">
+          <w:p w14:paraId="0DA70E0E" w14:textId="4112932F" w:rsidR="00961AFA" w:rsidRPr="00C04194" w:rsidRDefault="007002DB" w:rsidP="008C3C43">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
-[...10 lines deleted...]
-            <w:r w:rsidR="00792469" w:rsidRPr="00965367">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB60E2" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">omplete the </w:t>
+            </w:r>
+            <w:r w:rsidR="00792469" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>following</w:t>
             </w:r>
-            <w:r w:rsidR="00582ABC" w:rsidRPr="00965367">
+            <w:r w:rsidR="00582ABC" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> section</w:t>
+            </w:r>
+            <w:r w:rsidR="00792469" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E45811" w:rsidRPr="00965367">
-[...32 lines deleted...]
-            <w:r w:rsidR="00F378C7" w:rsidRPr="00965367">
+            <w:r w:rsidR="00F378C7" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="00BC67CF" w:rsidRPr="00965367">
-[...10 lines deleted...]
-            <w:r w:rsidR="00AF1E0C" w:rsidRPr="00965367">
+            <w:r w:rsidR="00BC67CF" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">f this is </w:t>
+            </w:r>
+            <w:r w:rsidR="000D3823">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">not </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC67CF" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="0077653A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data Only study</w:t>
+            </w:r>
+            <w:r w:rsidR="009B126B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and participant enrollment will be tracked in Epic</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1E0C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="474582BB" w14:textId="77777777" w:rsidR="00F378C7" w:rsidRPr="00965367" w:rsidRDefault="00F378C7" w:rsidP="00F378C7">
+          <w:p w14:paraId="474582BB" w14:textId="77777777" w:rsidR="00F378C7" w:rsidRPr="00C04194" w:rsidRDefault="00F378C7" w:rsidP="00F378C7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38D96B0C" w14:textId="60205D98" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="20957C26" w:rsidP="00A9222C">
+          <w:p w14:paraId="38D96B0C" w14:textId="7ADF3DCB" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="20957C26" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Epic Patient Facing</w:t>
             </w:r>
-            <w:r w:rsidR="0B2BF37C" w:rsidRPr="00965367">
+            <w:r w:rsidR="0B2BF37C" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (subject to IRB approval)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07EC7FA8" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="07EC7FA8" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
+              <w:spacing w:after="60"/>
               <w:ind w:left="1440"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Study Name: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16EA10C6" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="20957C26" w:rsidP="00A9222C">
+          <w:p w14:paraId="16EA10C6" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="20957C26" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
+              <w:spacing w:after="60"/>
               <w:ind w:left="1440"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Description: </w:t>
             </w:r>
-            <w:r w:rsidR="00C657CF" w:rsidRPr="00965367">
+            <w:r w:rsidR="00C657CF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00C657CF" w:rsidRPr="00965367">
+            <w:r w:rsidR="00C657CF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C657CF" w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidR="00C657CF" w:rsidRPr="00965367">
+            <w:r w:rsidR="00C657CF" w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C657CF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C657CF" w:rsidRPr="00965367">
+            <w:r w:rsidR="00C657CF" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C922D02" w14:textId="6B775E46" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00CA1DA7" w:rsidP="00A9222C">
+          <w:p w14:paraId="2C922D02" w14:textId="6B775E46" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00CA1DA7" w:rsidP="00A9222C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="2160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D688941" wp14:editId="0E667D20">
                   <wp:extent cx="3229426" cy="1305107"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:docPr id="2122050438" name="Picture 1" descr="A screenshot of a medical research institute&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1760451186" name="Picture 1" descr="A screenshot of a medical research institute&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51"/>
+                          <a:blip r:embed="rId53"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3229426" cy="1305107"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B5124F9" w14:textId="77777777" w:rsidR="00961AFA" w:rsidRPr="00965367" w:rsidRDefault="00961AFA" w:rsidP="00A9222C">
+          <w:p w14:paraId="0B5124F9" w14:textId="77777777" w:rsidR="00961AFA" w:rsidRPr="00C04194" w:rsidRDefault="00961AFA" w:rsidP="00A9222C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="2160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7DB0452B" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="7DB0452B" w14:textId="5E38A76A" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Does this Project/Protocol have any test and/or procedures? </w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Does this Project/Protocol have any test</w:t>
+            </w:r>
+            <w:r w:rsidR="00576D53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and/or procedures? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E5A74A9" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="6E5A74A9" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
+              <w:spacing w:after="60"/>
               <w:ind w:left="1440"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F3A62EB" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="1F3A62EB" w14:textId="33BF2F6A" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
+              <w:spacing w:after="60"/>
               <w:ind w:left="1440"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> If “NO,” do you intend to utilize the Epic Research Functionality as an enrollment log? </w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> N</w:t>
+            </w:r>
+            <w:r w:rsidR="00E73AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o &gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E73AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o you intend to utilize the Epic Research Functionality as an enrollment log? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DF19E06" w14:textId="7787017C" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="1DF19E06" w14:textId="2B7712E2" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="2160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00754495">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00B305E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> N</w:t>
             </w:r>
-            <w:r w:rsidR="00961AFA" w:rsidRPr="00965367">
+            <w:r w:rsidR="00961AFA" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00961AFA" w:rsidRPr="00965367">
+            <w:r w:rsidR="00961AFA" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="006C3300" w:rsidRPr="00965367">
+            <w:r w:rsidR="006C3300" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>You have finished this section</w:t>
             </w:r>
-            <w:r w:rsidR="00961AFA" w:rsidRPr="00965367">
+            <w:r w:rsidR="00961AFA" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59481F0D" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="59481F0D" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3EDC0B84" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="3EDC0B84" w14:textId="1286A390" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Do you want an Epic tool that will help identify patients for your Project/Protocol?  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AB29FF8" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="1AB29FF8" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
+              <w:spacing w:after="60"/>
               <w:ind w:left="1440"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51AFBED7" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="51AFBED7" w14:textId="6D419809" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
+              <w:spacing w:after="60"/>
               <w:ind w:left="1440"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> If “Yes,” </w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00D07F65">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E391E76" w14:textId="0DF766F8" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="5E391E76" w14:textId="08728437" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
+              <w:spacing w:after="120"/>
               <w:ind w:left="2160"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please provide desired Inclusion/Exclusion criteria to be used (attached document is acceptable): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50528555" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="50528555" w14:textId="2994FADB" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="2160"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Please note if enrollment is time sensitive (e.g.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C82588">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000162F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mergency </w:t>
+            </w:r>
+            <w:r w:rsidR="000162F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">epartment): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text37"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-              <w:rPr>
+            <w:r w:rsidRPr="00155B4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08D2005F" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="08D2005F" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B6504F7" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="7B6504F7" w14:textId="6A0CEA52" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Do you intend to send recruitment requests, in Epic MyChart, to this subject population? </w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do you intend to send recruitment requests </w:t>
+            </w:r>
+            <w:r w:rsidR="009010CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in Epic MyChart</w:t>
+            </w:r>
+            <w:r w:rsidR="009010CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to this subject population? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D7C6A5E" w14:textId="1150DC4C" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="6D7C6A5E" w14:textId="13C810F2" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
-            <w:r w:rsidR="005B63F7" w:rsidRPr="00965367">
+            <w:r w:rsidR="005B63F7" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Continue </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="005B63F7" w:rsidRPr="00965367">
+            <w:r w:rsidR="005B63F7" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>below)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidR="00A5758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
-            <w:r w:rsidR="005B63F7" w:rsidRPr="00965367">
+            <w:r w:rsidR="005B63F7" w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (You have finished this section)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34D4A759" w14:textId="77777777" w:rsidR="00961AFA" w:rsidRPr="00965367" w:rsidRDefault="00961AFA" w:rsidP="00A9222C">
+          <w:p w14:paraId="34D4A759" w14:textId="77777777" w:rsidR="00961AFA" w:rsidRPr="00C04194" w:rsidRDefault="00961AFA" w:rsidP="00A9222C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5909950D" w14:textId="2081F65A" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="5909950D" w14:textId="2081F65A" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
+              <w:spacing w:after="60"/>
               <w:ind w:left="1440"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do you want to get a Recruitment Notification for the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FA80C21" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="5FA80C21" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
+              <w:spacing w:after="60"/>
               <w:ind w:left="2160"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Interested?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CE64A38" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="67770DB4" w14:textId="77777777" w:rsidR="00E82F0B" w:rsidRDefault="00C657CF" w:rsidP="001E74A3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
+              <w:spacing w:after="60"/>
               <w:ind w:left="2880"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+          </w:p>
+          <w:p w14:paraId="4CE64A38" w14:textId="140D6441" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="2880"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> If “Yes,”</w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008A3E58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="009D2FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &gt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00F0775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Select all that apply:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39BA2654" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="39BA2654" w14:textId="60CBD127" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
+              <w:spacing w:after="60"/>
               <w:ind w:left="3600"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...22 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Coordinator</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="355D3224" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="355D3224" w14:textId="0623A036" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
+              <w:spacing w:after="60"/>
               <w:ind w:left="3600"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> PI; or</w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53596FCF" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="29234526" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
-              <w:ind w:left="3600"/>
+              <w:spacing w:before="180" w:after="60"/>
+              <w:ind w:left="2160"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Declined?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15D02A53" w14:textId="77777777" w:rsidR="00F0775F" w:rsidRDefault="00C657CF" w:rsidP="001E74A3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="2880"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Coordinator &amp; PI</w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29234526" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="49207A54" w14:textId="50DBD05C" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
-              <w:ind w:left="2160"/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="2880"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
-[...8 lines deleted...]
-              <w:t>Declined?</w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check70"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008A3E58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="009D2FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &gt;</w:t>
+            </w:r>
+            <w:r w:rsidR="008A3E58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F0775F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Select all that apply:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49207A54" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
+          <w:p w14:paraId="7E01B2D7" w14:textId="1BD53211" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
-              <w:ind w:left="2880"/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="3600"/>
+              <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check69"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Coordinator</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2236E981" w14:textId="5CEE6514" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00155B4B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepNext/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="3600"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check69"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36BE769D" w14:textId="77777777" w:rsidR="00F13758" w:rsidRPr="00C04194" w:rsidRDefault="00F13758" w:rsidP="00F13758">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="765C2546" w14:textId="5FA0CBFC" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00F13758">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do you want to require provider approval before sending recruitment requests?   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check69"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
+            <w:r w:rsidRPr="00C04194">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00965367">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> If “Yes,”</w:t>
+            <w:r w:rsidRPr="00C04194">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E01B2D7" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00A9222C">
-[...471 lines deleted...]
-          <w:p w14:paraId="480EDC80" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00965367" w:rsidRDefault="00C657CF" w:rsidP="00F13758">
+          <w:p w14:paraId="480EDC80" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRPr="00C04194" w:rsidRDefault="00C657CF" w:rsidP="00F13758">
             <w:pPr>
               <w:keepNext/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49AE4D6F" w14:textId="77777777" w:rsidR="00C657CF" w:rsidRDefault="00C657CF" w:rsidP="003D0B34">
-[...9 lines deleted...]
-    <w:p w14:paraId="55039AC7" w14:textId="77777777" w:rsidR="00126DE9" w:rsidRPr="00126DE9" w:rsidRDefault="00126DE9" w:rsidP="00126DE9">
+    <w:p w14:paraId="21970260" w14:textId="77777777" w:rsidR="00126DE9" w:rsidRPr="00C04194" w:rsidRDefault="00126DE9" w:rsidP="00126DE9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21970260" w14:textId="77777777" w:rsidR="00126DE9" w:rsidRPr="00126DE9" w:rsidRDefault="00126DE9" w:rsidP="00126DE9">
-[...8 lines deleted...]
-    <w:p w14:paraId="53A479D7" w14:textId="77777777" w:rsidR="00126DE9" w:rsidRPr="00126DE9" w:rsidRDefault="00126DE9" w:rsidP="00126DE9">
+    <w:p w14:paraId="53A479D7" w14:textId="77777777" w:rsidR="00126DE9" w:rsidRPr="00C04194" w:rsidRDefault="00126DE9" w:rsidP="00126DE9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00126DE9" w:rsidRPr="00126DE9" w:rsidSect="007600A7">
+    <w:sectPr w:rsidR="00126DE9" w:rsidRPr="00C04194" w:rsidSect="007600A7">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="288" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54A04403" w14:textId="77777777" w:rsidR="0093092C" w:rsidRDefault="0093092C" w:rsidP="000169A1">
+    <w:p w14:paraId="0A88252E" w14:textId="77777777" w:rsidR="00F604DF" w:rsidRDefault="00F604DF" w:rsidP="000169A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A928265" w14:textId="77777777" w:rsidR="0093092C" w:rsidRDefault="0093092C" w:rsidP="000169A1">
+    <w:p w14:paraId="3E3479E2" w14:textId="77777777" w:rsidR="00F604DF" w:rsidRDefault="00F604DF" w:rsidP="000169A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="74398899" w14:textId="77777777" w:rsidR="0093092C" w:rsidRDefault="0093092C">
+    <w:p w14:paraId="46D85FD8" w14:textId="77777777" w:rsidR="00F604DF" w:rsidRDefault="00F604DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -37101,74 +39417,75 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1217012027"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="4E265705" w14:textId="244DFDDA" w:rsidR="0085585F" w:rsidRPr="006A37DD" w:rsidRDefault="00407343" w:rsidP="00626E32">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -37205,147 +39522,121 @@
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="09FA47D2" w14:textId="77777777" w:rsidR="00165FC9" w:rsidRDefault="00165FC9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17831997" w14:textId="77777777" w:rsidR="00126DE9" w:rsidRDefault="00126DE9" w:rsidP="000608D7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70AD825D" w14:textId="77777777" w:rsidR="0093092C" w:rsidRDefault="0093092C" w:rsidP="000169A1">
+    <w:p w14:paraId="0444D5AB" w14:textId="77777777" w:rsidR="00F604DF" w:rsidRDefault="00F604DF" w:rsidP="000169A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FFE7F6F" w14:textId="77777777" w:rsidR="0093092C" w:rsidRDefault="0093092C" w:rsidP="000169A1">
+    <w:p w14:paraId="404C10A2" w14:textId="77777777" w:rsidR="00F604DF" w:rsidRDefault="00F604DF" w:rsidP="000169A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7D018F2C" w14:textId="77777777" w:rsidR="0093092C" w:rsidRDefault="0093092C">
+    <w:p w14:paraId="0B2967CA" w14:textId="77777777" w:rsidR="00F604DF" w:rsidRDefault="00F604DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...27 lines deleted...]
-  <w:p w14:paraId="51E23288" w14:textId="42C345B8" w:rsidR="00D51C61" w:rsidRPr="00AD121D" w:rsidRDefault="000169A1" w:rsidP="000169A1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51E23288" w14:textId="2FB4A17C" w:rsidR="00D51C61" w:rsidRPr="00155B4B" w:rsidRDefault="00E06ED9" w:rsidP="000169A1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="48"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00AD121D">
+    <w:r w:rsidRPr="00155B4B">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:kern w:val="0"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="48"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D1917D7" wp14:editId="712D283D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D1917D7" wp14:editId="65786894">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:align>left</wp:align>
+            <wp:posOffset>-174515</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-276225</wp:posOffset>
+            <wp:posOffset>-66675</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1486449" cy="585216"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapNone/>
           <wp:docPr id="338252590" name="Picture 338252590" descr="https://team.osfhealthcare.org/sites/Corporate/Depts/MarCom/OSF%20Logo%20Sets/OSF%20HealthCare/OSFHC_Stacked_Brown.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="https://team.osfhealthcare.org/sites/Corporate/Depts/MarCom/OSF%20Logo%20Sets/OSF%20HealthCare/OSFHC_Stacked_Brown.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
@@ -37354,79 +39645,144 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1486449" cy="585216"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00AD121D">
+    <w:r w:rsidR="449723AA" w:rsidRPr="00155B4B">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="48"/>
       </w:rPr>
       <w:t>Research Application Form</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="48"/>
+        <w:szCs w:val="48"/>
+      </w:rPr>
+      <w:br/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0682AD43" w14:textId="28768D8F" w:rsidR="00C51EBC" w:rsidRDefault="00C51EBC" w:rsidP="00E14200">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06BD2EDF" w14:textId="351BC3CE" w:rsidR="449723AA" w:rsidRPr="00155B4B" w:rsidRDefault="449723AA" w:rsidP="449723AA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1965"/>
+        <w:tab w:val="center" w:pos="5400"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00155B4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version Date: </w:t>
+    </w:r>
+    <w:r w:rsidR="00B07551">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>31</w:t>
+    </w:r>
+    <w:r w:rsidR="00155B4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>JUL</w:t>
+    </w:r>
+    <w:r w:rsidR="000A30B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00155B4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>026</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7439778C" w14:textId="12879D32" w:rsidR="00C51EBC" w:rsidRPr="00155B4B" w:rsidRDefault="00C51EBC" w:rsidP="449723AA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1965"/>
         <w:tab w:val="center" w:pos="5400"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:sz w:val="44"/>
-        <w:szCs w:val="44"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00AD121D">
+    <w:r w:rsidRPr="00155B4B">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:kern w:val="0"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="48"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6167F8EB" wp14:editId="1C31AABA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-266281</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-123825</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1486449" cy="585216"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapNone/>
           <wp:docPr id="691615935" name="Picture 691615935" descr="https://team.osfhealthcare.org/sites/Corporate/Depts/MarCom/OSF%20Logo%20Sets/OSF%20HealthCare/OSFHC_Stacked_Brown.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -37449,108 +39805,106 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1486449" cy="585216"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00AD121D" w:rsidRPr="00AD121D">
+    <w:r w:rsidR="449723AA" w:rsidRPr="00155B4B">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="44"/>
         <w:szCs w:val="44"/>
       </w:rPr>
       <w:t>Research Application Form:</w:t>
     </w:r>
-  </w:p>
-[...7 lines deleted...]
-      <w:jc w:val="center"/>
+    <w:r w:rsidR="00904803" w:rsidRPr="00155B4B">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="44"/>
         <w:szCs w:val="44"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00AD121D">
+      <w:br/>
+    </w:r>
+    <w:r w:rsidR="449723AA" w:rsidRPr="00155B4B">
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="44"/>
         <w:szCs w:val="44"/>
       </w:rPr>
       <w:t>Tip Sheet</w:t>
+    </w:r>
+    <w:r w:rsidR="000A30B0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="44"/>
+        <w:szCs w:val="44"/>
+      </w:rPr>
+      <w:br/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="BC3EUS+j05HFFw" int2:id="MIjZzkTA">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="9Mu7j2hOhDefgo" int2:id="WA3BBlMU">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="VPjfbhNgNtJy/0" int2:id="uhEw4nh4">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
-    <int2:bookmark int2:bookmarkName="_Int_Nd3P8KeX" int2:invalidationBookmarkName="" int2:hashCode="X8a9k11QfTN5JS" int2:id="EvjN8JdD">
-[...4 lines deleted...]
-    </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C943DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6609324"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -39118,50 +41472,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35AB3190"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5EA8BC36"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="877" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1597" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2317" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3037" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3757" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4477" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5197" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5917" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6637" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37BD11D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58148DEE"/>
     <w:lvl w:ilvl="0" w:tplc="08AC1314">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -39210,51 +41650,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37D47DAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5548952"/>
     <w:lvl w:ilvl="0" w:tplc="88A4855C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -39301,51 +41741,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B962E8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B44CF5E"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -39387,51 +41827,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="422B31DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4EDA8380"/>
     <w:lvl w:ilvl="0" w:tplc="426C9BA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -39503,51 +41943,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47E73FB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D7A5952"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -39589,51 +42029,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D1156A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1842864"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -39685,51 +42125,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DEA43FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9BC46BE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -39771,51 +42211,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51A32531"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AFDE7FE4"/>
+    <w:lvl w:ilvl="0" w:tplc="C4EADAA4">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AA70786"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59EE6AAE"/>
     <w:lvl w:ilvl="0" w:tplc="86D2C13E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -39864,51 +42393,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62406D73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C743F96"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -39977,51 +42506,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6305788C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2DAB1E4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -40063,51 +42592,144 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65B40218"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B37046CE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="669D7529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1064854"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -40176,51 +42798,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66DA0CC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40B6E9F6"/>
     <w:lvl w:ilvl="0" w:tplc="08AC1314">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -40269,51 +42891,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A60218C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="368271CE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -40362,51 +42984,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B880F89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="368271CE"/>
     <w:lvl w:ilvl="0" w:tplc="29E2119E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -40455,51 +43077,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C8B5C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0BAC3A8E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -40548,51 +43170,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E544B39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="676634BE"/>
     <w:lvl w:ilvl="0" w:tplc="9CA25994">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -40638,51 +43260,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F502E99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0C4BD06"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -40731,51 +43353,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75DC3FA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A2C83CA"/>
     <w:lvl w:ilvl="0" w:tplc="707CB66E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -40822,51 +43444,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76BE3667"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B32E59F6"/>
     <w:lvl w:ilvl="0" w:tplc="80CEC388">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="470" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1190" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -40912,51 +43534,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4790" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5510" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6230" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79C432C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D7E95F6"/>
     <w:lvl w:ilvl="0" w:tplc="9CA25994">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -41002,51 +43624,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AD761B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B37046CE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -41095,51 +43717,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B750AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D53E392A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -41182,1059 +43804,2021 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1732192767">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1871531746">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1261068605">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1717319543">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="871840356">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1322805741">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2041315767">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1576162414">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1887913158">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="886651358">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1618178904">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="823740559">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="825781655">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="24138108">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1492330387">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="641039011">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1024211783">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="376635775">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1331788085">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="23485615">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1184902642">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2055692621">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="655841177">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1791851801">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1625111744">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1281691279">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="905215836">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="629946326">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2134446521">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="120807802">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="969213466">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="815530931">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="798187221">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="62530005">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="110171053">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="147020472">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1073046986">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1562407094">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1775054918">
     <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1573848869">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1663510921">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="220291031">
+    <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="TM+7VnqnRBI1hkozdRLE7cqDCuTHx5NBi6fWhL9JVSR7s+neMvzJuHaBBCtnfU4S+eYPMIZ+7VuGYP3xN+E0uQ==" w:salt="1slfFWRTKv7oTIonZOl+Ig=="/>
+  <w:revisionView w:markup="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="4N06ndMYesyWEtohSNoTzWpMCRQEqSaR2tPF7fewbaHyXuGJrLmlOuTB5F2JrNeHtrqc90fRwDp/byKcW9J2pA==" w:salt="hF6DaLP2t6fjE8c3cq2ySg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000169A1"/>
+    <w:rsid w:val="000037E3"/>
     <w:rsid w:val="000039E9"/>
     <w:rsid w:val="00003DDD"/>
     <w:rsid w:val="0000480F"/>
+    <w:rsid w:val="00006CC4"/>
     <w:rsid w:val="00011F48"/>
     <w:rsid w:val="00014217"/>
     <w:rsid w:val="0001504E"/>
     <w:rsid w:val="00015DB0"/>
+    <w:rsid w:val="00015DEE"/>
+    <w:rsid w:val="000162F9"/>
     <w:rsid w:val="000169A1"/>
     <w:rsid w:val="00022E44"/>
+    <w:rsid w:val="00027897"/>
+    <w:rsid w:val="00032A60"/>
+    <w:rsid w:val="00035BFF"/>
+    <w:rsid w:val="000364DF"/>
     <w:rsid w:val="00037966"/>
     <w:rsid w:val="0004099C"/>
+    <w:rsid w:val="000413A6"/>
+    <w:rsid w:val="00041C2C"/>
     <w:rsid w:val="0004456F"/>
+    <w:rsid w:val="00046B19"/>
     <w:rsid w:val="00050678"/>
+    <w:rsid w:val="000524DD"/>
     <w:rsid w:val="00053787"/>
+    <w:rsid w:val="00055D5F"/>
+    <w:rsid w:val="00057C6B"/>
     <w:rsid w:val="00060850"/>
     <w:rsid w:val="000608D7"/>
     <w:rsid w:val="000613B1"/>
     <w:rsid w:val="000642A5"/>
+    <w:rsid w:val="00065E75"/>
+    <w:rsid w:val="00067D49"/>
     <w:rsid w:val="000708FC"/>
+    <w:rsid w:val="00073608"/>
     <w:rsid w:val="0008139E"/>
+    <w:rsid w:val="00084F37"/>
+    <w:rsid w:val="00085C60"/>
     <w:rsid w:val="00087975"/>
     <w:rsid w:val="00090661"/>
     <w:rsid w:val="00090D02"/>
+    <w:rsid w:val="000915FD"/>
+    <w:rsid w:val="0009465E"/>
+    <w:rsid w:val="000956DF"/>
     <w:rsid w:val="000962EF"/>
+    <w:rsid w:val="000A30B0"/>
+    <w:rsid w:val="000A4236"/>
     <w:rsid w:val="000A5878"/>
+    <w:rsid w:val="000C0885"/>
+    <w:rsid w:val="000C34F4"/>
     <w:rsid w:val="000C5379"/>
     <w:rsid w:val="000C54A8"/>
     <w:rsid w:val="000C62B5"/>
+    <w:rsid w:val="000C7907"/>
+    <w:rsid w:val="000D0E88"/>
     <w:rsid w:val="000D2CD5"/>
+    <w:rsid w:val="000D3823"/>
     <w:rsid w:val="000D4B81"/>
+    <w:rsid w:val="000D4D30"/>
     <w:rsid w:val="000D6728"/>
     <w:rsid w:val="000D676B"/>
+    <w:rsid w:val="000D7820"/>
     <w:rsid w:val="000E3D2D"/>
     <w:rsid w:val="000F0728"/>
     <w:rsid w:val="000F41ED"/>
     <w:rsid w:val="000F7652"/>
     <w:rsid w:val="00100BF3"/>
+    <w:rsid w:val="0010102C"/>
+    <w:rsid w:val="00101646"/>
+    <w:rsid w:val="00101E69"/>
+    <w:rsid w:val="00103B22"/>
     <w:rsid w:val="00106D5A"/>
+    <w:rsid w:val="00106F7E"/>
     <w:rsid w:val="00112711"/>
+    <w:rsid w:val="00113125"/>
+    <w:rsid w:val="00115A2C"/>
+    <w:rsid w:val="00116BA5"/>
     <w:rsid w:val="00116F68"/>
+    <w:rsid w:val="00117586"/>
     <w:rsid w:val="00117912"/>
     <w:rsid w:val="00122B7E"/>
     <w:rsid w:val="00123C78"/>
     <w:rsid w:val="00126DE9"/>
     <w:rsid w:val="00130C3E"/>
+    <w:rsid w:val="00131373"/>
     <w:rsid w:val="001315DB"/>
     <w:rsid w:val="00132922"/>
     <w:rsid w:val="00133CD4"/>
     <w:rsid w:val="00135368"/>
+    <w:rsid w:val="00136B66"/>
     <w:rsid w:val="00137387"/>
+    <w:rsid w:val="00140AEE"/>
+    <w:rsid w:val="00141541"/>
+    <w:rsid w:val="00142C62"/>
     <w:rsid w:val="00144B41"/>
     <w:rsid w:val="00144EF7"/>
+    <w:rsid w:val="00145DE9"/>
     <w:rsid w:val="00146683"/>
+    <w:rsid w:val="00151123"/>
+    <w:rsid w:val="001516E6"/>
     <w:rsid w:val="00155314"/>
+    <w:rsid w:val="001559AE"/>
+    <w:rsid w:val="00155B4B"/>
     <w:rsid w:val="00155F3A"/>
     <w:rsid w:val="00156058"/>
     <w:rsid w:val="00160121"/>
+    <w:rsid w:val="00162BA2"/>
     <w:rsid w:val="001637B4"/>
+    <w:rsid w:val="001638BC"/>
+    <w:rsid w:val="00164CE9"/>
     <w:rsid w:val="00164E19"/>
+    <w:rsid w:val="001651C2"/>
     <w:rsid w:val="00165AEA"/>
     <w:rsid w:val="00165FC9"/>
+    <w:rsid w:val="00166A9D"/>
+    <w:rsid w:val="00166C1A"/>
     <w:rsid w:val="0017044B"/>
+    <w:rsid w:val="001704B3"/>
     <w:rsid w:val="00172B76"/>
+    <w:rsid w:val="00173905"/>
     <w:rsid w:val="00173D24"/>
     <w:rsid w:val="0017574B"/>
+    <w:rsid w:val="001761E2"/>
+    <w:rsid w:val="00182063"/>
+    <w:rsid w:val="00183AF8"/>
+    <w:rsid w:val="00185A3A"/>
     <w:rsid w:val="00193325"/>
     <w:rsid w:val="001933B8"/>
     <w:rsid w:val="00193795"/>
     <w:rsid w:val="00195A8D"/>
     <w:rsid w:val="00195AAF"/>
+    <w:rsid w:val="00197FC6"/>
+    <w:rsid w:val="001A3872"/>
+    <w:rsid w:val="001A6E8B"/>
+    <w:rsid w:val="001A71A5"/>
+    <w:rsid w:val="001B04E3"/>
+    <w:rsid w:val="001B2E1F"/>
     <w:rsid w:val="001B2F05"/>
+    <w:rsid w:val="001B3772"/>
+    <w:rsid w:val="001B458D"/>
     <w:rsid w:val="001B5E23"/>
     <w:rsid w:val="001B6058"/>
+    <w:rsid w:val="001B6E09"/>
     <w:rsid w:val="001B7121"/>
+    <w:rsid w:val="001C0F27"/>
+    <w:rsid w:val="001C3C0E"/>
     <w:rsid w:val="001C693C"/>
+    <w:rsid w:val="001C757F"/>
     <w:rsid w:val="001D1A58"/>
+    <w:rsid w:val="001D2776"/>
     <w:rsid w:val="001D487E"/>
     <w:rsid w:val="001D6C7A"/>
     <w:rsid w:val="001D7292"/>
+    <w:rsid w:val="001E1D8A"/>
     <w:rsid w:val="001E3503"/>
     <w:rsid w:val="001E3DCE"/>
     <w:rsid w:val="001E4142"/>
     <w:rsid w:val="001E458B"/>
+    <w:rsid w:val="001E4DA2"/>
     <w:rsid w:val="001E4DBC"/>
     <w:rsid w:val="001E6485"/>
     <w:rsid w:val="001E6602"/>
+    <w:rsid w:val="001E74A3"/>
     <w:rsid w:val="001F0213"/>
     <w:rsid w:val="001F2A1C"/>
+    <w:rsid w:val="001F310D"/>
+    <w:rsid w:val="001F4D16"/>
     <w:rsid w:val="001F61D7"/>
     <w:rsid w:val="001F74D4"/>
     <w:rsid w:val="001F7869"/>
     <w:rsid w:val="00202BE3"/>
     <w:rsid w:val="0021115A"/>
+    <w:rsid w:val="002112BD"/>
+    <w:rsid w:val="00213F00"/>
     <w:rsid w:val="0021422F"/>
     <w:rsid w:val="002158FB"/>
+    <w:rsid w:val="002175B3"/>
+    <w:rsid w:val="002204F1"/>
     <w:rsid w:val="002237C8"/>
     <w:rsid w:val="00226B09"/>
+    <w:rsid w:val="0023288E"/>
+    <w:rsid w:val="00232EB6"/>
+    <w:rsid w:val="00240063"/>
+    <w:rsid w:val="00243DBC"/>
     <w:rsid w:val="002440FD"/>
     <w:rsid w:val="0024782C"/>
+    <w:rsid w:val="002507B5"/>
     <w:rsid w:val="00252DF2"/>
     <w:rsid w:val="00252E55"/>
     <w:rsid w:val="00254819"/>
+    <w:rsid w:val="00254E87"/>
+    <w:rsid w:val="00256503"/>
+    <w:rsid w:val="00261A29"/>
+    <w:rsid w:val="00261A2B"/>
     <w:rsid w:val="002638C6"/>
+    <w:rsid w:val="00263DAF"/>
+    <w:rsid w:val="0026468C"/>
+    <w:rsid w:val="00267905"/>
+    <w:rsid w:val="002753D6"/>
     <w:rsid w:val="002755A9"/>
     <w:rsid w:val="0027693F"/>
+    <w:rsid w:val="002817AF"/>
     <w:rsid w:val="00285946"/>
+    <w:rsid w:val="00286AFC"/>
     <w:rsid w:val="00290D0F"/>
+    <w:rsid w:val="0029350B"/>
     <w:rsid w:val="00293E61"/>
     <w:rsid w:val="00294226"/>
+    <w:rsid w:val="0029441E"/>
+    <w:rsid w:val="002A0A48"/>
     <w:rsid w:val="002A0C3B"/>
     <w:rsid w:val="002A0C6E"/>
+    <w:rsid w:val="002A28AB"/>
     <w:rsid w:val="002A5357"/>
     <w:rsid w:val="002A571A"/>
+    <w:rsid w:val="002A58B8"/>
+    <w:rsid w:val="002A5DF4"/>
+    <w:rsid w:val="002A6A9D"/>
     <w:rsid w:val="002A74DA"/>
+    <w:rsid w:val="002B0651"/>
     <w:rsid w:val="002B4BD0"/>
     <w:rsid w:val="002B544C"/>
+    <w:rsid w:val="002B5BC2"/>
     <w:rsid w:val="002B6A35"/>
+    <w:rsid w:val="002B6AC2"/>
     <w:rsid w:val="002B6B43"/>
+    <w:rsid w:val="002B7265"/>
+    <w:rsid w:val="002B7E4B"/>
     <w:rsid w:val="002C065C"/>
     <w:rsid w:val="002C07E3"/>
+    <w:rsid w:val="002C192E"/>
+    <w:rsid w:val="002C1970"/>
+    <w:rsid w:val="002C1B22"/>
+    <w:rsid w:val="002C1FD3"/>
     <w:rsid w:val="002C2D8A"/>
     <w:rsid w:val="002C3186"/>
     <w:rsid w:val="002C3456"/>
+    <w:rsid w:val="002C3C8B"/>
     <w:rsid w:val="002C66D9"/>
+    <w:rsid w:val="002D0490"/>
+    <w:rsid w:val="002D1BBC"/>
     <w:rsid w:val="002D1F78"/>
+    <w:rsid w:val="002D29CC"/>
     <w:rsid w:val="002D2E58"/>
+    <w:rsid w:val="002D6473"/>
+    <w:rsid w:val="002E0C43"/>
+    <w:rsid w:val="002E18CD"/>
+    <w:rsid w:val="002E1B4B"/>
+    <w:rsid w:val="002E2C5D"/>
+    <w:rsid w:val="002E3917"/>
     <w:rsid w:val="002E4AED"/>
     <w:rsid w:val="002E53BA"/>
     <w:rsid w:val="002E7AF6"/>
+    <w:rsid w:val="002F0FF3"/>
     <w:rsid w:val="002F13BC"/>
+    <w:rsid w:val="002F2C36"/>
     <w:rsid w:val="002F2E02"/>
+    <w:rsid w:val="002F6E38"/>
     <w:rsid w:val="002F7120"/>
+    <w:rsid w:val="002F7BA8"/>
+    <w:rsid w:val="00300695"/>
+    <w:rsid w:val="00301B38"/>
+    <w:rsid w:val="00303C29"/>
+    <w:rsid w:val="00304A4C"/>
     <w:rsid w:val="00304F8D"/>
     <w:rsid w:val="003055FB"/>
     <w:rsid w:val="003069FE"/>
     <w:rsid w:val="00306CEB"/>
+    <w:rsid w:val="00306F1E"/>
+    <w:rsid w:val="003070D1"/>
     <w:rsid w:val="00310558"/>
+    <w:rsid w:val="00311552"/>
+    <w:rsid w:val="00312095"/>
     <w:rsid w:val="00313712"/>
+    <w:rsid w:val="0031517A"/>
+    <w:rsid w:val="00320B6A"/>
+    <w:rsid w:val="00320FC0"/>
+    <w:rsid w:val="003233EF"/>
     <w:rsid w:val="00323702"/>
+    <w:rsid w:val="003237F8"/>
     <w:rsid w:val="00324A72"/>
     <w:rsid w:val="00325508"/>
+    <w:rsid w:val="003308C8"/>
+    <w:rsid w:val="0033155F"/>
     <w:rsid w:val="0033210B"/>
     <w:rsid w:val="00334939"/>
+    <w:rsid w:val="003357C7"/>
     <w:rsid w:val="0033676D"/>
     <w:rsid w:val="003416BB"/>
+    <w:rsid w:val="00343B69"/>
+    <w:rsid w:val="00343D4E"/>
+    <w:rsid w:val="00344B13"/>
+    <w:rsid w:val="003466F2"/>
+    <w:rsid w:val="00346B7B"/>
+    <w:rsid w:val="00347760"/>
     <w:rsid w:val="003526EB"/>
     <w:rsid w:val="00353C76"/>
     <w:rsid w:val="00355DC7"/>
     <w:rsid w:val="00355E8D"/>
+    <w:rsid w:val="00357CC7"/>
+    <w:rsid w:val="00361749"/>
     <w:rsid w:val="00363C26"/>
     <w:rsid w:val="00363EFC"/>
+    <w:rsid w:val="00364EBD"/>
+    <w:rsid w:val="00366FB2"/>
+    <w:rsid w:val="003706F7"/>
     <w:rsid w:val="00370901"/>
     <w:rsid w:val="003731A2"/>
     <w:rsid w:val="003736AB"/>
+    <w:rsid w:val="0037451E"/>
+    <w:rsid w:val="00374945"/>
+    <w:rsid w:val="00376218"/>
+    <w:rsid w:val="00376C0D"/>
+    <w:rsid w:val="00376D0E"/>
     <w:rsid w:val="00381B1D"/>
     <w:rsid w:val="003830EB"/>
     <w:rsid w:val="00390465"/>
     <w:rsid w:val="003904E0"/>
+    <w:rsid w:val="0039376A"/>
+    <w:rsid w:val="0039449B"/>
+    <w:rsid w:val="003949AF"/>
+    <w:rsid w:val="00395C65"/>
     <w:rsid w:val="00395E5F"/>
     <w:rsid w:val="0039725F"/>
     <w:rsid w:val="00397306"/>
+    <w:rsid w:val="003A1749"/>
     <w:rsid w:val="003A2C4C"/>
+    <w:rsid w:val="003A317B"/>
+    <w:rsid w:val="003A34DB"/>
     <w:rsid w:val="003A4041"/>
+    <w:rsid w:val="003A5AC7"/>
+    <w:rsid w:val="003A70A6"/>
+    <w:rsid w:val="003B00C7"/>
     <w:rsid w:val="003B1702"/>
     <w:rsid w:val="003C162A"/>
+    <w:rsid w:val="003C2C59"/>
+    <w:rsid w:val="003C2EC4"/>
+    <w:rsid w:val="003C3F17"/>
     <w:rsid w:val="003C55D9"/>
+    <w:rsid w:val="003C6AC0"/>
+    <w:rsid w:val="003C7418"/>
     <w:rsid w:val="003D0B34"/>
+    <w:rsid w:val="003D244C"/>
     <w:rsid w:val="003D29C2"/>
+    <w:rsid w:val="003D360C"/>
     <w:rsid w:val="003D6DAA"/>
+    <w:rsid w:val="003D74B3"/>
     <w:rsid w:val="003E0F73"/>
     <w:rsid w:val="003E1EE7"/>
     <w:rsid w:val="003E27BF"/>
     <w:rsid w:val="003E4FF5"/>
+    <w:rsid w:val="003E6828"/>
+    <w:rsid w:val="003F0D70"/>
     <w:rsid w:val="003F26AA"/>
+    <w:rsid w:val="003F572A"/>
+    <w:rsid w:val="003F5CBA"/>
     <w:rsid w:val="003F602D"/>
     <w:rsid w:val="003F7738"/>
+    <w:rsid w:val="004004D7"/>
+    <w:rsid w:val="004051A8"/>
     <w:rsid w:val="00405E63"/>
     <w:rsid w:val="004060C1"/>
     <w:rsid w:val="00407343"/>
     <w:rsid w:val="00410D07"/>
+    <w:rsid w:val="00410E33"/>
     <w:rsid w:val="00411838"/>
     <w:rsid w:val="00412942"/>
+    <w:rsid w:val="00413582"/>
+    <w:rsid w:val="00413636"/>
+    <w:rsid w:val="00415BBE"/>
     <w:rsid w:val="00417554"/>
     <w:rsid w:val="00424996"/>
     <w:rsid w:val="004260D3"/>
+    <w:rsid w:val="0042682D"/>
     <w:rsid w:val="00430118"/>
     <w:rsid w:val="004312F4"/>
+    <w:rsid w:val="00436222"/>
     <w:rsid w:val="004375CA"/>
+    <w:rsid w:val="00443D6B"/>
     <w:rsid w:val="004470E2"/>
     <w:rsid w:val="00452A12"/>
+    <w:rsid w:val="004537FF"/>
+    <w:rsid w:val="00453FDE"/>
     <w:rsid w:val="00454956"/>
+    <w:rsid w:val="00455DD7"/>
+    <w:rsid w:val="0046272E"/>
     <w:rsid w:val="00462946"/>
+    <w:rsid w:val="00462BDC"/>
     <w:rsid w:val="00462E17"/>
     <w:rsid w:val="00463F39"/>
     <w:rsid w:val="00464979"/>
     <w:rsid w:val="0046670A"/>
     <w:rsid w:val="00467ABD"/>
     <w:rsid w:val="00467B0E"/>
     <w:rsid w:val="00467BA5"/>
+    <w:rsid w:val="00470D89"/>
     <w:rsid w:val="00472229"/>
     <w:rsid w:val="004746C5"/>
     <w:rsid w:val="0047789E"/>
+    <w:rsid w:val="0048171A"/>
+    <w:rsid w:val="00481B1C"/>
     <w:rsid w:val="00481F57"/>
     <w:rsid w:val="00482621"/>
     <w:rsid w:val="00483DD8"/>
     <w:rsid w:val="00485298"/>
     <w:rsid w:val="00486014"/>
+    <w:rsid w:val="00486FB5"/>
     <w:rsid w:val="0049644E"/>
+    <w:rsid w:val="00497B15"/>
     <w:rsid w:val="00497E3A"/>
+    <w:rsid w:val="004A0385"/>
+    <w:rsid w:val="004A24B1"/>
     <w:rsid w:val="004A3455"/>
+    <w:rsid w:val="004A387C"/>
+    <w:rsid w:val="004A49A1"/>
+    <w:rsid w:val="004A5153"/>
     <w:rsid w:val="004A7A65"/>
     <w:rsid w:val="004B3915"/>
+    <w:rsid w:val="004B5FA8"/>
+    <w:rsid w:val="004C000A"/>
+    <w:rsid w:val="004C1628"/>
     <w:rsid w:val="004C191B"/>
+    <w:rsid w:val="004C3D0E"/>
+    <w:rsid w:val="004C61D6"/>
+    <w:rsid w:val="004C66B2"/>
+    <w:rsid w:val="004C77BA"/>
     <w:rsid w:val="004D0B19"/>
     <w:rsid w:val="004D0EBC"/>
     <w:rsid w:val="004D2F64"/>
     <w:rsid w:val="004D5B5B"/>
+    <w:rsid w:val="004D61AB"/>
     <w:rsid w:val="004D6268"/>
     <w:rsid w:val="004E0EE7"/>
     <w:rsid w:val="004E10DD"/>
+    <w:rsid w:val="004E1F17"/>
     <w:rsid w:val="004E322F"/>
+    <w:rsid w:val="004E4827"/>
     <w:rsid w:val="004E5E59"/>
+    <w:rsid w:val="004E7641"/>
     <w:rsid w:val="004F0E4F"/>
+    <w:rsid w:val="004F1B55"/>
     <w:rsid w:val="004F206C"/>
+    <w:rsid w:val="004F26C2"/>
+    <w:rsid w:val="004F29B2"/>
     <w:rsid w:val="004F43CD"/>
     <w:rsid w:val="004F4922"/>
+    <w:rsid w:val="004F6A32"/>
+    <w:rsid w:val="004F735F"/>
+    <w:rsid w:val="005006FA"/>
+    <w:rsid w:val="0050251C"/>
     <w:rsid w:val="005028AC"/>
     <w:rsid w:val="005061F6"/>
+    <w:rsid w:val="005064ED"/>
+    <w:rsid w:val="0050772F"/>
     <w:rsid w:val="005077B2"/>
     <w:rsid w:val="005077FC"/>
+    <w:rsid w:val="00510A41"/>
+    <w:rsid w:val="00517FF5"/>
     <w:rsid w:val="00521B21"/>
     <w:rsid w:val="00525A8C"/>
     <w:rsid w:val="00531513"/>
     <w:rsid w:val="00534152"/>
     <w:rsid w:val="005355B4"/>
     <w:rsid w:val="0053783F"/>
+    <w:rsid w:val="00537A3F"/>
+    <w:rsid w:val="00542280"/>
+    <w:rsid w:val="00543D7E"/>
     <w:rsid w:val="0054617F"/>
     <w:rsid w:val="00547825"/>
+    <w:rsid w:val="0055087B"/>
     <w:rsid w:val="0055112B"/>
+    <w:rsid w:val="005529FF"/>
+    <w:rsid w:val="00554289"/>
+    <w:rsid w:val="0055505B"/>
     <w:rsid w:val="00556673"/>
     <w:rsid w:val="00556954"/>
+    <w:rsid w:val="00562599"/>
+    <w:rsid w:val="005656EF"/>
+    <w:rsid w:val="00565B05"/>
     <w:rsid w:val="00565E10"/>
     <w:rsid w:val="00566911"/>
+    <w:rsid w:val="00567221"/>
     <w:rsid w:val="0056726E"/>
+    <w:rsid w:val="00570AD3"/>
     <w:rsid w:val="005717C9"/>
     <w:rsid w:val="00572498"/>
+    <w:rsid w:val="00573990"/>
+    <w:rsid w:val="00574594"/>
+    <w:rsid w:val="0057460A"/>
+    <w:rsid w:val="00575262"/>
+    <w:rsid w:val="0057584C"/>
+    <w:rsid w:val="00576D53"/>
+    <w:rsid w:val="005774E8"/>
+    <w:rsid w:val="00577BFE"/>
     <w:rsid w:val="00577EFA"/>
+    <w:rsid w:val="00580203"/>
+    <w:rsid w:val="0058208D"/>
     <w:rsid w:val="00582ABC"/>
     <w:rsid w:val="00583279"/>
     <w:rsid w:val="00586EE5"/>
     <w:rsid w:val="0059017D"/>
+    <w:rsid w:val="00590E53"/>
     <w:rsid w:val="00591709"/>
+    <w:rsid w:val="005920B7"/>
+    <w:rsid w:val="0059587E"/>
     <w:rsid w:val="005968A8"/>
     <w:rsid w:val="00597FF3"/>
+    <w:rsid w:val="005A04B1"/>
+    <w:rsid w:val="005A1CDA"/>
     <w:rsid w:val="005A32B2"/>
     <w:rsid w:val="005A33DC"/>
     <w:rsid w:val="005A4383"/>
     <w:rsid w:val="005A47DE"/>
+    <w:rsid w:val="005A4846"/>
+    <w:rsid w:val="005A5572"/>
     <w:rsid w:val="005B4255"/>
     <w:rsid w:val="005B52FF"/>
     <w:rsid w:val="005B63F7"/>
     <w:rsid w:val="005B7BAD"/>
     <w:rsid w:val="005C0155"/>
     <w:rsid w:val="005C0CE7"/>
+    <w:rsid w:val="005C2380"/>
+    <w:rsid w:val="005C3315"/>
+    <w:rsid w:val="005C48C0"/>
+    <w:rsid w:val="005C758A"/>
+    <w:rsid w:val="005D0E49"/>
+    <w:rsid w:val="005D1304"/>
+    <w:rsid w:val="005D1637"/>
     <w:rsid w:val="005D2735"/>
     <w:rsid w:val="005D55D4"/>
+    <w:rsid w:val="005D794A"/>
+    <w:rsid w:val="005E1504"/>
     <w:rsid w:val="005E3747"/>
     <w:rsid w:val="005E4F3B"/>
     <w:rsid w:val="005E5DA1"/>
+    <w:rsid w:val="005E7BFE"/>
     <w:rsid w:val="005F0F40"/>
     <w:rsid w:val="005F0F6F"/>
     <w:rsid w:val="005F1249"/>
+    <w:rsid w:val="005F226E"/>
+    <w:rsid w:val="005F31E5"/>
+    <w:rsid w:val="005F7EA0"/>
     <w:rsid w:val="006007F5"/>
+    <w:rsid w:val="006008CF"/>
+    <w:rsid w:val="00600EC3"/>
     <w:rsid w:val="006024EF"/>
     <w:rsid w:val="006049FC"/>
     <w:rsid w:val="00604FC1"/>
     <w:rsid w:val="0060590F"/>
+    <w:rsid w:val="0060681A"/>
     <w:rsid w:val="0060727D"/>
+    <w:rsid w:val="0061214B"/>
+    <w:rsid w:val="00616084"/>
     <w:rsid w:val="0061618B"/>
     <w:rsid w:val="00621159"/>
+    <w:rsid w:val="00621371"/>
     <w:rsid w:val="00621A11"/>
+    <w:rsid w:val="00622860"/>
     <w:rsid w:val="00622DF6"/>
+    <w:rsid w:val="00624E43"/>
     <w:rsid w:val="00626520"/>
     <w:rsid w:val="00626E32"/>
     <w:rsid w:val="00632A74"/>
     <w:rsid w:val="00632FAD"/>
+    <w:rsid w:val="006345EB"/>
     <w:rsid w:val="006351EC"/>
     <w:rsid w:val="00635BD2"/>
     <w:rsid w:val="0063765F"/>
     <w:rsid w:val="00637A03"/>
     <w:rsid w:val="00637A95"/>
     <w:rsid w:val="00640878"/>
     <w:rsid w:val="0064286C"/>
+    <w:rsid w:val="006428A0"/>
+    <w:rsid w:val="006437CB"/>
+    <w:rsid w:val="0064460B"/>
     <w:rsid w:val="00644EA0"/>
     <w:rsid w:val="006474DB"/>
     <w:rsid w:val="00647C05"/>
+    <w:rsid w:val="00647D55"/>
+    <w:rsid w:val="00652C18"/>
+    <w:rsid w:val="00652ECF"/>
     <w:rsid w:val="006551B4"/>
+    <w:rsid w:val="00655326"/>
     <w:rsid w:val="00660D1F"/>
     <w:rsid w:val="0066145E"/>
     <w:rsid w:val="006617B9"/>
+    <w:rsid w:val="00661E16"/>
+    <w:rsid w:val="006632AC"/>
+    <w:rsid w:val="006649D5"/>
+    <w:rsid w:val="00664EA6"/>
     <w:rsid w:val="0066732A"/>
     <w:rsid w:val="00670E21"/>
     <w:rsid w:val="00672F88"/>
+    <w:rsid w:val="00673D70"/>
     <w:rsid w:val="006741E0"/>
     <w:rsid w:val="00674965"/>
+    <w:rsid w:val="00674B9A"/>
     <w:rsid w:val="00675335"/>
     <w:rsid w:val="00675944"/>
+    <w:rsid w:val="00676B76"/>
     <w:rsid w:val="006775D5"/>
+    <w:rsid w:val="00680FDB"/>
+    <w:rsid w:val="00681D98"/>
+    <w:rsid w:val="006848FB"/>
+    <w:rsid w:val="00684B01"/>
     <w:rsid w:val="00685668"/>
+    <w:rsid w:val="00686368"/>
     <w:rsid w:val="00686C83"/>
     <w:rsid w:val="00686D06"/>
+    <w:rsid w:val="00686D33"/>
     <w:rsid w:val="00687FDE"/>
+    <w:rsid w:val="00690780"/>
+    <w:rsid w:val="00691061"/>
+    <w:rsid w:val="00694E18"/>
     <w:rsid w:val="00694F36"/>
+    <w:rsid w:val="00696639"/>
+    <w:rsid w:val="006A05EC"/>
+    <w:rsid w:val="006A26E7"/>
+    <w:rsid w:val="006A2845"/>
     <w:rsid w:val="006A37DD"/>
     <w:rsid w:val="006A5960"/>
+    <w:rsid w:val="006A60B0"/>
+    <w:rsid w:val="006A61F2"/>
+    <w:rsid w:val="006A7A7A"/>
+    <w:rsid w:val="006B1A2E"/>
+    <w:rsid w:val="006B2828"/>
+    <w:rsid w:val="006B4D6C"/>
     <w:rsid w:val="006B6ACA"/>
     <w:rsid w:val="006B7CC8"/>
     <w:rsid w:val="006B7F76"/>
+    <w:rsid w:val="006C0635"/>
+    <w:rsid w:val="006C1029"/>
     <w:rsid w:val="006C1929"/>
     <w:rsid w:val="006C3300"/>
-    <w:rsid w:val="006C6367"/>
+    <w:rsid w:val="006C518F"/>
+    <w:rsid w:val="006C5625"/>
     <w:rsid w:val="006C64C0"/>
     <w:rsid w:val="006D05AA"/>
+    <w:rsid w:val="006D0839"/>
     <w:rsid w:val="006D1C51"/>
+    <w:rsid w:val="006D28CC"/>
     <w:rsid w:val="006D3E23"/>
     <w:rsid w:val="006D44BA"/>
     <w:rsid w:val="006D4B43"/>
     <w:rsid w:val="006D6C2A"/>
     <w:rsid w:val="006E09D6"/>
     <w:rsid w:val="006E1702"/>
+    <w:rsid w:val="006E3CA1"/>
+    <w:rsid w:val="006E61D5"/>
+    <w:rsid w:val="006E749B"/>
     <w:rsid w:val="006F2A3B"/>
     <w:rsid w:val="006F32CF"/>
     <w:rsid w:val="006F56AB"/>
     <w:rsid w:val="006F5FBC"/>
     <w:rsid w:val="006F745A"/>
+    <w:rsid w:val="007002DB"/>
     <w:rsid w:val="007012BF"/>
+    <w:rsid w:val="00701F3B"/>
     <w:rsid w:val="007043AB"/>
     <w:rsid w:val="00704D47"/>
     <w:rsid w:val="007056EB"/>
     <w:rsid w:val="0070581F"/>
     <w:rsid w:val="00705CDA"/>
+    <w:rsid w:val="007112D3"/>
+    <w:rsid w:val="00712CED"/>
+    <w:rsid w:val="00713E2E"/>
+    <w:rsid w:val="00715843"/>
     <w:rsid w:val="00717AFD"/>
+    <w:rsid w:val="00717BF2"/>
+    <w:rsid w:val="00720932"/>
+    <w:rsid w:val="00721024"/>
     <w:rsid w:val="00724121"/>
+    <w:rsid w:val="0072525F"/>
+    <w:rsid w:val="00726396"/>
+    <w:rsid w:val="0073417F"/>
+    <w:rsid w:val="00734B2D"/>
+    <w:rsid w:val="00735E1A"/>
+    <w:rsid w:val="007416E2"/>
+    <w:rsid w:val="007479B7"/>
+    <w:rsid w:val="00750F09"/>
+    <w:rsid w:val="00752D4E"/>
+    <w:rsid w:val="00754495"/>
+    <w:rsid w:val="007547CA"/>
     <w:rsid w:val="007553AB"/>
+    <w:rsid w:val="00755F89"/>
     <w:rsid w:val="00755FDA"/>
     <w:rsid w:val="007600A7"/>
+    <w:rsid w:val="0076154E"/>
+    <w:rsid w:val="007616CE"/>
     <w:rsid w:val="00761BBB"/>
+    <w:rsid w:val="0076375F"/>
     <w:rsid w:val="00763856"/>
     <w:rsid w:val="00766B1A"/>
     <w:rsid w:val="00766F34"/>
+    <w:rsid w:val="00767C1F"/>
+    <w:rsid w:val="00772099"/>
     <w:rsid w:val="007724E9"/>
     <w:rsid w:val="00773341"/>
     <w:rsid w:val="0077381E"/>
+    <w:rsid w:val="00774066"/>
     <w:rsid w:val="007749FB"/>
+    <w:rsid w:val="00775E2C"/>
+    <w:rsid w:val="0077653A"/>
+    <w:rsid w:val="007777E3"/>
+    <w:rsid w:val="0078151A"/>
+    <w:rsid w:val="00781FD3"/>
     <w:rsid w:val="00782BD9"/>
+    <w:rsid w:val="00782C4B"/>
+    <w:rsid w:val="00783719"/>
+    <w:rsid w:val="00784526"/>
+    <w:rsid w:val="00787FB5"/>
     <w:rsid w:val="00792469"/>
     <w:rsid w:val="0079680C"/>
     <w:rsid w:val="007969D0"/>
     <w:rsid w:val="00797AD7"/>
+    <w:rsid w:val="00797B9B"/>
+    <w:rsid w:val="007A157F"/>
+    <w:rsid w:val="007A2DFF"/>
     <w:rsid w:val="007A2F15"/>
     <w:rsid w:val="007A4677"/>
     <w:rsid w:val="007A6AEB"/>
+    <w:rsid w:val="007A74DD"/>
     <w:rsid w:val="007A7F7D"/>
+    <w:rsid w:val="007B0A7D"/>
     <w:rsid w:val="007B13E4"/>
+    <w:rsid w:val="007B1EA1"/>
     <w:rsid w:val="007B2E77"/>
+    <w:rsid w:val="007B5769"/>
     <w:rsid w:val="007B6E66"/>
+    <w:rsid w:val="007B7424"/>
+    <w:rsid w:val="007C01DE"/>
+    <w:rsid w:val="007C0B2C"/>
     <w:rsid w:val="007C11A9"/>
     <w:rsid w:val="007C2B02"/>
     <w:rsid w:val="007C4647"/>
     <w:rsid w:val="007C48CF"/>
+    <w:rsid w:val="007D0D06"/>
+    <w:rsid w:val="007D14F5"/>
+    <w:rsid w:val="007D5814"/>
+    <w:rsid w:val="007D6251"/>
     <w:rsid w:val="007E034E"/>
     <w:rsid w:val="007E2ABD"/>
+    <w:rsid w:val="007F21A1"/>
     <w:rsid w:val="007F271F"/>
+    <w:rsid w:val="007F2F4B"/>
     <w:rsid w:val="007F5CAD"/>
+    <w:rsid w:val="007F65B0"/>
     <w:rsid w:val="007F7115"/>
     <w:rsid w:val="007F7EB8"/>
     <w:rsid w:val="00800A21"/>
     <w:rsid w:val="00806063"/>
+    <w:rsid w:val="0081060A"/>
     <w:rsid w:val="00811B08"/>
     <w:rsid w:val="00815786"/>
     <w:rsid w:val="00817F61"/>
     <w:rsid w:val="00820CD4"/>
     <w:rsid w:val="00821B70"/>
+    <w:rsid w:val="00822C98"/>
     <w:rsid w:val="0082311A"/>
+    <w:rsid w:val="00823A62"/>
     <w:rsid w:val="00827764"/>
+    <w:rsid w:val="0083030D"/>
+    <w:rsid w:val="00831FA8"/>
     <w:rsid w:val="0083210A"/>
+    <w:rsid w:val="00833CB8"/>
+    <w:rsid w:val="0083468F"/>
+    <w:rsid w:val="00834BB7"/>
     <w:rsid w:val="00835D76"/>
+    <w:rsid w:val="0084130D"/>
+    <w:rsid w:val="00841A8C"/>
+    <w:rsid w:val="00841FAD"/>
+    <w:rsid w:val="00842492"/>
     <w:rsid w:val="00846403"/>
     <w:rsid w:val="00846F13"/>
+    <w:rsid w:val="00847E44"/>
+    <w:rsid w:val="0085321F"/>
     <w:rsid w:val="0085585F"/>
     <w:rsid w:val="00856908"/>
+    <w:rsid w:val="00857C48"/>
     <w:rsid w:val="0086208F"/>
+    <w:rsid w:val="00863C00"/>
+    <w:rsid w:val="00864B5D"/>
     <w:rsid w:val="008704A5"/>
     <w:rsid w:val="00871E1B"/>
+    <w:rsid w:val="00872163"/>
+    <w:rsid w:val="008745B1"/>
+    <w:rsid w:val="008762BA"/>
+    <w:rsid w:val="008762CB"/>
     <w:rsid w:val="00876E8B"/>
+    <w:rsid w:val="00880ECF"/>
     <w:rsid w:val="00882BD3"/>
+    <w:rsid w:val="00883E6F"/>
+    <w:rsid w:val="008918F8"/>
+    <w:rsid w:val="00892B00"/>
     <w:rsid w:val="0089554D"/>
     <w:rsid w:val="00896BA2"/>
     <w:rsid w:val="00897123"/>
+    <w:rsid w:val="008A12A4"/>
+    <w:rsid w:val="008A1FFB"/>
     <w:rsid w:val="008A3776"/>
+    <w:rsid w:val="008A3E58"/>
+    <w:rsid w:val="008A4DE3"/>
+    <w:rsid w:val="008A6D56"/>
     <w:rsid w:val="008A76B2"/>
     <w:rsid w:val="008B0B79"/>
+    <w:rsid w:val="008B1255"/>
     <w:rsid w:val="008B438D"/>
+    <w:rsid w:val="008B5FEE"/>
+    <w:rsid w:val="008C0D9F"/>
     <w:rsid w:val="008C1D0B"/>
     <w:rsid w:val="008C30DC"/>
     <w:rsid w:val="008C3C43"/>
+    <w:rsid w:val="008C43AD"/>
     <w:rsid w:val="008C73AE"/>
     <w:rsid w:val="008D02BA"/>
+    <w:rsid w:val="008D16AF"/>
     <w:rsid w:val="008D24CF"/>
+    <w:rsid w:val="008D2F22"/>
     <w:rsid w:val="008D3B49"/>
+    <w:rsid w:val="008D412A"/>
+    <w:rsid w:val="008D4A5F"/>
+    <w:rsid w:val="008D7100"/>
+    <w:rsid w:val="008D7734"/>
+    <w:rsid w:val="008E0599"/>
     <w:rsid w:val="008E0C9D"/>
+    <w:rsid w:val="008E158E"/>
     <w:rsid w:val="008E1B3D"/>
+    <w:rsid w:val="008E30E7"/>
     <w:rsid w:val="008E4055"/>
+    <w:rsid w:val="008F1FF1"/>
+    <w:rsid w:val="008F26C8"/>
     <w:rsid w:val="008F2A32"/>
     <w:rsid w:val="008F4933"/>
     <w:rsid w:val="008F51DC"/>
+    <w:rsid w:val="008F58BD"/>
+    <w:rsid w:val="008F5A95"/>
+    <w:rsid w:val="008F5EEA"/>
+    <w:rsid w:val="00900199"/>
+    <w:rsid w:val="009010CA"/>
+    <w:rsid w:val="0090220F"/>
+    <w:rsid w:val="00902662"/>
+    <w:rsid w:val="00904803"/>
     <w:rsid w:val="0090551D"/>
     <w:rsid w:val="0090566C"/>
+    <w:rsid w:val="0090716B"/>
     <w:rsid w:val="009115F1"/>
     <w:rsid w:val="00911C4D"/>
     <w:rsid w:val="00915325"/>
+    <w:rsid w:val="009160EA"/>
+    <w:rsid w:val="0091714F"/>
+    <w:rsid w:val="00917351"/>
     <w:rsid w:val="00917B9D"/>
+    <w:rsid w:val="0092003C"/>
+    <w:rsid w:val="0092429A"/>
+    <w:rsid w:val="00924E62"/>
     <w:rsid w:val="00925939"/>
     <w:rsid w:val="00926023"/>
+    <w:rsid w:val="009260C7"/>
+    <w:rsid w:val="00927EE7"/>
+    <w:rsid w:val="00930214"/>
     <w:rsid w:val="009306D7"/>
     <w:rsid w:val="0093092C"/>
+    <w:rsid w:val="00932C4E"/>
+    <w:rsid w:val="00932E53"/>
+    <w:rsid w:val="00935313"/>
+    <w:rsid w:val="0093605B"/>
+    <w:rsid w:val="00937FC0"/>
+    <w:rsid w:val="00940ECF"/>
     <w:rsid w:val="0094394F"/>
+    <w:rsid w:val="00943C53"/>
     <w:rsid w:val="00944B7B"/>
+    <w:rsid w:val="00945CF1"/>
     <w:rsid w:val="00947CB5"/>
     <w:rsid w:val="00947CD6"/>
+    <w:rsid w:val="0095107A"/>
+    <w:rsid w:val="009518A9"/>
+    <w:rsid w:val="009560C9"/>
     <w:rsid w:val="00956B98"/>
     <w:rsid w:val="00961AFA"/>
     <w:rsid w:val="00964018"/>
     <w:rsid w:val="00965367"/>
     <w:rsid w:val="00967030"/>
     <w:rsid w:val="00970C3B"/>
+    <w:rsid w:val="0097102E"/>
+    <w:rsid w:val="00972005"/>
+    <w:rsid w:val="0097261F"/>
     <w:rsid w:val="0097489D"/>
     <w:rsid w:val="009755C4"/>
     <w:rsid w:val="009761E7"/>
     <w:rsid w:val="00976990"/>
     <w:rsid w:val="00977F89"/>
     <w:rsid w:val="00981B87"/>
     <w:rsid w:val="009823F3"/>
+    <w:rsid w:val="00982B95"/>
+    <w:rsid w:val="009872FC"/>
+    <w:rsid w:val="00990013"/>
+    <w:rsid w:val="009913F1"/>
+    <w:rsid w:val="00994FE9"/>
+    <w:rsid w:val="00995AA4"/>
     <w:rsid w:val="00996D55"/>
     <w:rsid w:val="00997358"/>
     <w:rsid w:val="00997841"/>
     <w:rsid w:val="009A1072"/>
     <w:rsid w:val="009A3186"/>
     <w:rsid w:val="009A3713"/>
     <w:rsid w:val="009A5239"/>
+    <w:rsid w:val="009A583A"/>
+    <w:rsid w:val="009B05E0"/>
+    <w:rsid w:val="009B126B"/>
+    <w:rsid w:val="009B1B8E"/>
+    <w:rsid w:val="009B2736"/>
+    <w:rsid w:val="009B5236"/>
+    <w:rsid w:val="009B52C5"/>
     <w:rsid w:val="009B56C2"/>
     <w:rsid w:val="009B636C"/>
+    <w:rsid w:val="009C1BA7"/>
+    <w:rsid w:val="009C29DA"/>
     <w:rsid w:val="009C2A02"/>
+    <w:rsid w:val="009C39B8"/>
     <w:rsid w:val="009C54F5"/>
     <w:rsid w:val="009C55E5"/>
+    <w:rsid w:val="009C6E71"/>
+    <w:rsid w:val="009C706A"/>
     <w:rsid w:val="009C7417"/>
     <w:rsid w:val="009D2268"/>
+    <w:rsid w:val="009D2AA1"/>
     <w:rsid w:val="009D2BC7"/>
+    <w:rsid w:val="009D2FAB"/>
     <w:rsid w:val="009D465F"/>
+    <w:rsid w:val="009D4F05"/>
+    <w:rsid w:val="009D7C18"/>
+    <w:rsid w:val="009E29CE"/>
+    <w:rsid w:val="009E2DEF"/>
+    <w:rsid w:val="009E403B"/>
     <w:rsid w:val="009E4992"/>
+    <w:rsid w:val="009E700C"/>
+    <w:rsid w:val="009E7140"/>
+    <w:rsid w:val="009F0CCB"/>
+    <w:rsid w:val="009F1483"/>
     <w:rsid w:val="009F2F17"/>
     <w:rsid w:val="009F51D0"/>
+    <w:rsid w:val="009F6631"/>
+    <w:rsid w:val="009F6ACD"/>
     <w:rsid w:val="00A00272"/>
     <w:rsid w:val="00A01D0A"/>
+    <w:rsid w:val="00A070B4"/>
     <w:rsid w:val="00A079AE"/>
+    <w:rsid w:val="00A13DB8"/>
+    <w:rsid w:val="00A14075"/>
+    <w:rsid w:val="00A15015"/>
+    <w:rsid w:val="00A15141"/>
     <w:rsid w:val="00A203B5"/>
     <w:rsid w:val="00A20820"/>
     <w:rsid w:val="00A20B86"/>
+    <w:rsid w:val="00A22086"/>
     <w:rsid w:val="00A22117"/>
     <w:rsid w:val="00A257F0"/>
+    <w:rsid w:val="00A267C9"/>
     <w:rsid w:val="00A27BDA"/>
+    <w:rsid w:val="00A306BF"/>
+    <w:rsid w:val="00A34109"/>
+    <w:rsid w:val="00A363AA"/>
+    <w:rsid w:val="00A3645B"/>
     <w:rsid w:val="00A36871"/>
+    <w:rsid w:val="00A37F96"/>
     <w:rsid w:val="00A41472"/>
     <w:rsid w:val="00A424EB"/>
+    <w:rsid w:val="00A42BF8"/>
     <w:rsid w:val="00A503D9"/>
     <w:rsid w:val="00A52813"/>
     <w:rsid w:val="00A53F91"/>
+    <w:rsid w:val="00A55739"/>
+    <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A57D67"/>
     <w:rsid w:val="00A57E90"/>
+    <w:rsid w:val="00A62F1B"/>
+    <w:rsid w:val="00A62F2A"/>
+    <w:rsid w:val="00A63142"/>
+    <w:rsid w:val="00A668E5"/>
     <w:rsid w:val="00A71918"/>
+    <w:rsid w:val="00A73561"/>
     <w:rsid w:val="00A74015"/>
     <w:rsid w:val="00A74F7D"/>
     <w:rsid w:val="00A817E8"/>
     <w:rsid w:val="00A81A9A"/>
     <w:rsid w:val="00A824A9"/>
     <w:rsid w:val="00A830D5"/>
     <w:rsid w:val="00A84439"/>
+    <w:rsid w:val="00A8665E"/>
     <w:rsid w:val="00A90A05"/>
     <w:rsid w:val="00A9222C"/>
     <w:rsid w:val="00A92DE8"/>
     <w:rsid w:val="00A93351"/>
     <w:rsid w:val="00A93C73"/>
     <w:rsid w:val="00A94F72"/>
     <w:rsid w:val="00A95902"/>
+    <w:rsid w:val="00A976AD"/>
+    <w:rsid w:val="00A97728"/>
+    <w:rsid w:val="00AA0C32"/>
     <w:rsid w:val="00AA1F2B"/>
+    <w:rsid w:val="00AA3067"/>
+    <w:rsid w:val="00AA7749"/>
     <w:rsid w:val="00AB05BF"/>
     <w:rsid w:val="00AB0E45"/>
     <w:rsid w:val="00AB553B"/>
     <w:rsid w:val="00AB6524"/>
     <w:rsid w:val="00AC0DE5"/>
+    <w:rsid w:val="00AC135C"/>
+    <w:rsid w:val="00AC5B0F"/>
+    <w:rsid w:val="00AC7447"/>
+    <w:rsid w:val="00AC77C7"/>
     <w:rsid w:val="00AD0E7D"/>
     <w:rsid w:val="00AD121D"/>
     <w:rsid w:val="00AD131D"/>
+    <w:rsid w:val="00AD23EB"/>
+    <w:rsid w:val="00AD4657"/>
     <w:rsid w:val="00AD521A"/>
+    <w:rsid w:val="00AD58E8"/>
     <w:rsid w:val="00AD6193"/>
     <w:rsid w:val="00AD65D2"/>
+    <w:rsid w:val="00AE04D3"/>
+    <w:rsid w:val="00AE20FF"/>
     <w:rsid w:val="00AE3129"/>
+    <w:rsid w:val="00AE4300"/>
     <w:rsid w:val="00AE5342"/>
+    <w:rsid w:val="00AE5F33"/>
     <w:rsid w:val="00AF1E0C"/>
+    <w:rsid w:val="00AF476F"/>
     <w:rsid w:val="00AF5203"/>
+    <w:rsid w:val="00AF6A9B"/>
+    <w:rsid w:val="00AF72C1"/>
+    <w:rsid w:val="00AF75A8"/>
+    <w:rsid w:val="00AF78E8"/>
     <w:rsid w:val="00B008A5"/>
+    <w:rsid w:val="00B01279"/>
+    <w:rsid w:val="00B01B98"/>
     <w:rsid w:val="00B03BB9"/>
     <w:rsid w:val="00B05046"/>
+    <w:rsid w:val="00B060DF"/>
+    <w:rsid w:val="00B07551"/>
     <w:rsid w:val="00B10C1B"/>
+    <w:rsid w:val="00B11D8B"/>
+    <w:rsid w:val="00B142EB"/>
     <w:rsid w:val="00B15D0D"/>
     <w:rsid w:val="00B15D2B"/>
+    <w:rsid w:val="00B165CF"/>
+    <w:rsid w:val="00B2167D"/>
+    <w:rsid w:val="00B2361B"/>
     <w:rsid w:val="00B245D1"/>
     <w:rsid w:val="00B24813"/>
+    <w:rsid w:val="00B25012"/>
     <w:rsid w:val="00B25DE1"/>
+    <w:rsid w:val="00B27418"/>
     <w:rsid w:val="00B27593"/>
     <w:rsid w:val="00B30358"/>
+    <w:rsid w:val="00B305E0"/>
+    <w:rsid w:val="00B31145"/>
     <w:rsid w:val="00B3360C"/>
+    <w:rsid w:val="00B361B3"/>
+    <w:rsid w:val="00B36334"/>
     <w:rsid w:val="00B37D1B"/>
+    <w:rsid w:val="00B40AA4"/>
+    <w:rsid w:val="00B419BF"/>
     <w:rsid w:val="00B43109"/>
     <w:rsid w:val="00B432B5"/>
     <w:rsid w:val="00B45898"/>
+    <w:rsid w:val="00B500FC"/>
+    <w:rsid w:val="00B50112"/>
+    <w:rsid w:val="00B51D99"/>
+    <w:rsid w:val="00B5224E"/>
+    <w:rsid w:val="00B52930"/>
+    <w:rsid w:val="00B52C41"/>
+    <w:rsid w:val="00B56FA0"/>
     <w:rsid w:val="00B641EF"/>
     <w:rsid w:val="00B709B6"/>
+    <w:rsid w:val="00B715F8"/>
+    <w:rsid w:val="00B71F84"/>
     <w:rsid w:val="00B81D39"/>
+    <w:rsid w:val="00B84A5F"/>
     <w:rsid w:val="00B901E3"/>
+    <w:rsid w:val="00B921C0"/>
     <w:rsid w:val="00B92712"/>
     <w:rsid w:val="00B92E77"/>
     <w:rsid w:val="00B93558"/>
+    <w:rsid w:val="00B93CB9"/>
+    <w:rsid w:val="00B95153"/>
+    <w:rsid w:val="00B95D83"/>
+    <w:rsid w:val="00B96AD9"/>
+    <w:rsid w:val="00BA0FC0"/>
+    <w:rsid w:val="00BA284B"/>
     <w:rsid w:val="00BA40F3"/>
+    <w:rsid w:val="00BA4A78"/>
     <w:rsid w:val="00BA532F"/>
+    <w:rsid w:val="00BA5529"/>
+    <w:rsid w:val="00BA6B7E"/>
+    <w:rsid w:val="00BB4037"/>
+    <w:rsid w:val="00BB4BA6"/>
+    <w:rsid w:val="00BB6830"/>
     <w:rsid w:val="00BB74B3"/>
+    <w:rsid w:val="00BC0746"/>
     <w:rsid w:val="00BC10B8"/>
+    <w:rsid w:val="00BC57FE"/>
     <w:rsid w:val="00BC67CF"/>
+    <w:rsid w:val="00BC70B1"/>
     <w:rsid w:val="00BD0211"/>
+    <w:rsid w:val="00BD055E"/>
+    <w:rsid w:val="00BD0ABB"/>
     <w:rsid w:val="00BD0DC8"/>
+    <w:rsid w:val="00BD21DB"/>
+    <w:rsid w:val="00BD2B1B"/>
     <w:rsid w:val="00BD36DD"/>
     <w:rsid w:val="00BD4232"/>
+    <w:rsid w:val="00BD5A34"/>
     <w:rsid w:val="00BD71D7"/>
+    <w:rsid w:val="00BD7A90"/>
+    <w:rsid w:val="00BE002C"/>
+    <w:rsid w:val="00BE00B8"/>
+    <w:rsid w:val="00BE11BE"/>
     <w:rsid w:val="00BE1E0F"/>
+    <w:rsid w:val="00BE3438"/>
+    <w:rsid w:val="00BE57EF"/>
     <w:rsid w:val="00BE5E5C"/>
     <w:rsid w:val="00BE691E"/>
+    <w:rsid w:val="00BE6EA9"/>
     <w:rsid w:val="00BF300E"/>
     <w:rsid w:val="00BF7861"/>
     <w:rsid w:val="00C010D2"/>
     <w:rsid w:val="00C03D90"/>
+    <w:rsid w:val="00C04194"/>
+    <w:rsid w:val="00C0529F"/>
+    <w:rsid w:val="00C063D4"/>
     <w:rsid w:val="00C06456"/>
     <w:rsid w:val="00C07181"/>
+    <w:rsid w:val="00C10193"/>
+    <w:rsid w:val="00C10B40"/>
+    <w:rsid w:val="00C11EFC"/>
+    <w:rsid w:val="00C12AFC"/>
     <w:rsid w:val="00C1674C"/>
     <w:rsid w:val="00C16F22"/>
+    <w:rsid w:val="00C171B4"/>
     <w:rsid w:val="00C179DB"/>
     <w:rsid w:val="00C21AB0"/>
+    <w:rsid w:val="00C21B23"/>
     <w:rsid w:val="00C2549C"/>
     <w:rsid w:val="00C263C0"/>
+    <w:rsid w:val="00C267E2"/>
     <w:rsid w:val="00C27DA8"/>
+    <w:rsid w:val="00C3162E"/>
     <w:rsid w:val="00C31F87"/>
     <w:rsid w:val="00C3376C"/>
+    <w:rsid w:val="00C357AA"/>
     <w:rsid w:val="00C36ED3"/>
+    <w:rsid w:val="00C42D2F"/>
     <w:rsid w:val="00C43756"/>
+    <w:rsid w:val="00C445CB"/>
     <w:rsid w:val="00C45102"/>
+    <w:rsid w:val="00C463F8"/>
     <w:rsid w:val="00C46538"/>
+    <w:rsid w:val="00C5090C"/>
     <w:rsid w:val="00C51EBC"/>
     <w:rsid w:val="00C5254A"/>
+    <w:rsid w:val="00C55372"/>
     <w:rsid w:val="00C56BA2"/>
     <w:rsid w:val="00C5760C"/>
     <w:rsid w:val="00C57DE6"/>
     <w:rsid w:val="00C60562"/>
+    <w:rsid w:val="00C60B50"/>
+    <w:rsid w:val="00C60D2D"/>
     <w:rsid w:val="00C61CD4"/>
     <w:rsid w:val="00C6561C"/>
     <w:rsid w:val="00C657CF"/>
     <w:rsid w:val="00C66DED"/>
     <w:rsid w:val="00C71852"/>
     <w:rsid w:val="00C7254E"/>
+    <w:rsid w:val="00C73BB0"/>
+    <w:rsid w:val="00C76483"/>
     <w:rsid w:val="00C76C7D"/>
     <w:rsid w:val="00C803D4"/>
     <w:rsid w:val="00C814B3"/>
     <w:rsid w:val="00C81A27"/>
+    <w:rsid w:val="00C81E08"/>
+    <w:rsid w:val="00C820A2"/>
     <w:rsid w:val="00C8239C"/>
+    <w:rsid w:val="00C82588"/>
+    <w:rsid w:val="00C82862"/>
+    <w:rsid w:val="00C839F3"/>
+    <w:rsid w:val="00C85F95"/>
     <w:rsid w:val="00C90CCB"/>
     <w:rsid w:val="00C90E0C"/>
     <w:rsid w:val="00C93A1F"/>
+    <w:rsid w:val="00C93C69"/>
     <w:rsid w:val="00CA1C82"/>
     <w:rsid w:val="00CA1DA7"/>
     <w:rsid w:val="00CA5674"/>
     <w:rsid w:val="00CA6E78"/>
+    <w:rsid w:val="00CB381F"/>
     <w:rsid w:val="00CB67DA"/>
+    <w:rsid w:val="00CC0D1D"/>
     <w:rsid w:val="00CC144E"/>
+    <w:rsid w:val="00CC1FB9"/>
     <w:rsid w:val="00CC2C8B"/>
     <w:rsid w:val="00CC56B5"/>
+    <w:rsid w:val="00CC7697"/>
     <w:rsid w:val="00CD158F"/>
     <w:rsid w:val="00CD3A4D"/>
+    <w:rsid w:val="00CD41DE"/>
+    <w:rsid w:val="00CD5A46"/>
+    <w:rsid w:val="00CD7D01"/>
+    <w:rsid w:val="00CD7F4D"/>
     <w:rsid w:val="00CE07AB"/>
+    <w:rsid w:val="00CE39EB"/>
     <w:rsid w:val="00CE3ECF"/>
     <w:rsid w:val="00CE4174"/>
+    <w:rsid w:val="00CE5283"/>
+    <w:rsid w:val="00CF0698"/>
+    <w:rsid w:val="00CF53E1"/>
+    <w:rsid w:val="00CF5665"/>
+    <w:rsid w:val="00CF56CC"/>
+    <w:rsid w:val="00CF5E3D"/>
+    <w:rsid w:val="00CF6497"/>
     <w:rsid w:val="00CF6A27"/>
+    <w:rsid w:val="00D03BF7"/>
+    <w:rsid w:val="00D07F65"/>
+    <w:rsid w:val="00D07F96"/>
     <w:rsid w:val="00D10310"/>
+    <w:rsid w:val="00D1213D"/>
     <w:rsid w:val="00D1220A"/>
+    <w:rsid w:val="00D12F8F"/>
     <w:rsid w:val="00D14084"/>
     <w:rsid w:val="00D24AA0"/>
     <w:rsid w:val="00D26949"/>
     <w:rsid w:val="00D4029B"/>
     <w:rsid w:val="00D40DFB"/>
     <w:rsid w:val="00D41421"/>
     <w:rsid w:val="00D41CB7"/>
+    <w:rsid w:val="00D42BF6"/>
     <w:rsid w:val="00D4432C"/>
+    <w:rsid w:val="00D46636"/>
     <w:rsid w:val="00D473CC"/>
+    <w:rsid w:val="00D477EC"/>
     <w:rsid w:val="00D51C61"/>
     <w:rsid w:val="00D51F1B"/>
     <w:rsid w:val="00D5466D"/>
+    <w:rsid w:val="00D546C5"/>
     <w:rsid w:val="00D54790"/>
+    <w:rsid w:val="00D54B64"/>
+    <w:rsid w:val="00D54CD6"/>
     <w:rsid w:val="00D56A58"/>
+    <w:rsid w:val="00D56FCF"/>
     <w:rsid w:val="00D572A7"/>
     <w:rsid w:val="00D6093E"/>
+    <w:rsid w:val="00D61CC2"/>
     <w:rsid w:val="00D61F20"/>
     <w:rsid w:val="00D62AA5"/>
     <w:rsid w:val="00D62F31"/>
+    <w:rsid w:val="00D6511E"/>
     <w:rsid w:val="00D65E36"/>
+    <w:rsid w:val="00D66693"/>
     <w:rsid w:val="00D6732E"/>
     <w:rsid w:val="00D71D79"/>
+    <w:rsid w:val="00D72735"/>
     <w:rsid w:val="00D73FE5"/>
+    <w:rsid w:val="00D74439"/>
+    <w:rsid w:val="00D747A4"/>
     <w:rsid w:val="00D7569F"/>
+    <w:rsid w:val="00D76469"/>
+    <w:rsid w:val="00D7672B"/>
+    <w:rsid w:val="00D807E1"/>
+    <w:rsid w:val="00D8245C"/>
+    <w:rsid w:val="00D83752"/>
+    <w:rsid w:val="00D90CC1"/>
+    <w:rsid w:val="00D90FEA"/>
+    <w:rsid w:val="00D94E0F"/>
+    <w:rsid w:val="00D956FB"/>
+    <w:rsid w:val="00D97333"/>
+    <w:rsid w:val="00D975B0"/>
+    <w:rsid w:val="00DA2C3B"/>
+    <w:rsid w:val="00DA4823"/>
+    <w:rsid w:val="00DA4E0A"/>
     <w:rsid w:val="00DA606C"/>
+    <w:rsid w:val="00DB20A0"/>
+    <w:rsid w:val="00DB23CF"/>
     <w:rsid w:val="00DB276F"/>
+    <w:rsid w:val="00DB4A24"/>
     <w:rsid w:val="00DB5A37"/>
+    <w:rsid w:val="00DB766A"/>
+    <w:rsid w:val="00DB7DFB"/>
     <w:rsid w:val="00DC064A"/>
     <w:rsid w:val="00DC44DA"/>
     <w:rsid w:val="00DC4AD4"/>
+    <w:rsid w:val="00DC4D64"/>
     <w:rsid w:val="00DC6870"/>
     <w:rsid w:val="00DC6929"/>
+    <w:rsid w:val="00DC6D20"/>
     <w:rsid w:val="00DC7B23"/>
     <w:rsid w:val="00DD16CE"/>
     <w:rsid w:val="00DD28CF"/>
     <w:rsid w:val="00DD2A2B"/>
     <w:rsid w:val="00DD34F7"/>
     <w:rsid w:val="00DD37F5"/>
+    <w:rsid w:val="00DD4F53"/>
     <w:rsid w:val="00DD680B"/>
+    <w:rsid w:val="00DD752B"/>
+    <w:rsid w:val="00DD7739"/>
     <w:rsid w:val="00DD7805"/>
     <w:rsid w:val="00DE0DAC"/>
     <w:rsid w:val="00DE19E7"/>
+    <w:rsid w:val="00DE30F9"/>
     <w:rsid w:val="00DE71FE"/>
     <w:rsid w:val="00DE75A6"/>
+    <w:rsid w:val="00DE77C3"/>
     <w:rsid w:val="00DF008F"/>
     <w:rsid w:val="00DF0373"/>
+    <w:rsid w:val="00DF060E"/>
     <w:rsid w:val="00DF0D40"/>
     <w:rsid w:val="00DF124D"/>
+    <w:rsid w:val="00DF347D"/>
     <w:rsid w:val="00DF4DDE"/>
+    <w:rsid w:val="00DF747D"/>
     <w:rsid w:val="00DF76F8"/>
+    <w:rsid w:val="00DF7A99"/>
+    <w:rsid w:val="00E024EC"/>
+    <w:rsid w:val="00E0286B"/>
     <w:rsid w:val="00E03FCA"/>
+    <w:rsid w:val="00E06A18"/>
+    <w:rsid w:val="00E06ED9"/>
+    <w:rsid w:val="00E078AA"/>
+    <w:rsid w:val="00E11C71"/>
     <w:rsid w:val="00E12641"/>
+    <w:rsid w:val="00E1296C"/>
     <w:rsid w:val="00E1419D"/>
     <w:rsid w:val="00E14200"/>
+    <w:rsid w:val="00E179D1"/>
     <w:rsid w:val="00E21FF2"/>
+    <w:rsid w:val="00E25EF4"/>
     <w:rsid w:val="00E303F5"/>
+    <w:rsid w:val="00E31F98"/>
     <w:rsid w:val="00E33214"/>
     <w:rsid w:val="00E34D3E"/>
+    <w:rsid w:val="00E37D1C"/>
+    <w:rsid w:val="00E401C6"/>
     <w:rsid w:val="00E4385E"/>
+    <w:rsid w:val="00E4512D"/>
     <w:rsid w:val="00E45811"/>
+    <w:rsid w:val="00E45AAD"/>
+    <w:rsid w:val="00E47037"/>
+    <w:rsid w:val="00E47715"/>
+    <w:rsid w:val="00E50319"/>
     <w:rsid w:val="00E50493"/>
     <w:rsid w:val="00E51CFC"/>
+    <w:rsid w:val="00E51DA0"/>
     <w:rsid w:val="00E5249D"/>
     <w:rsid w:val="00E564C1"/>
     <w:rsid w:val="00E62723"/>
     <w:rsid w:val="00E6372F"/>
     <w:rsid w:val="00E640E3"/>
+    <w:rsid w:val="00E65623"/>
     <w:rsid w:val="00E67063"/>
+    <w:rsid w:val="00E70AB0"/>
+    <w:rsid w:val="00E70D6D"/>
+    <w:rsid w:val="00E73AA3"/>
     <w:rsid w:val="00E75001"/>
     <w:rsid w:val="00E75B0E"/>
     <w:rsid w:val="00E76D57"/>
+    <w:rsid w:val="00E770C8"/>
+    <w:rsid w:val="00E77212"/>
     <w:rsid w:val="00E778BF"/>
+    <w:rsid w:val="00E80F66"/>
     <w:rsid w:val="00E818DF"/>
+    <w:rsid w:val="00E8276A"/>
+    <w:rsid w:val="00E82F0B"/>
+    <w:rsid w:val="00E838B0"/>
+    <w:rsid w:val="00E8420E"/>
     <w:rsid w:val="00E852D4"/>
     <w:rsid w:val="00E86015"/>
+    <w:rsid w:val="00E9435F"/>
+    <w:rsid w:val="00E943A5"/>
+    <w:rsid w:val="00E94862"/>
+    <w:rsid w:val="00E955BB"/>
+    <w:rsid w:val="00E96B81"/>
     <w:rsid w:val="00E97B01"/>
     <w:rsid w:val="00EA1BA6"/>
     <w:rsid w:val="00EA4141"/>
     <w:rsid w:val="00EA526C"/>
+    <w:rsid w:val="00EA772B"/>
+    <w:rsid w:val="00EA777F"/>
+    <w:rsid w:val="00EB20E8"/>
+    <w:rsid w:val="00EB3A56"/>
+    <w:rsid w:val="00EB4E3E"/>
+    <w:rsid w:val="00EB7D53"/>
+    <w:rsid w:val="00EC06B4"/>
+    <w:rsid w:val="00EC07C8"/>
+    <w:rsid w:val="00EC26B4"/>
+    <w:rsid w:val="00EC4990"/>
+    <w:rsid w:val="00EC63A7"/>
     <w:rsid w:val="00EC6687"/>
     <w:rsid w:val="00ED3D19"/>
+    <w:rsid w:val="00ED5644"/>
     <w:rsid w:val="00ED5683"/>
+    <w:rsid w:val="00ED5B81"/>
     <w:rsid w:val="00EE6044"/>
     <w:rsid w:val="00EE643D"/>
     <w:rsid w:val="00EF065F"/>
+    <w:rsid w:val="00EF1B19"/>
     <w:rsid w:val="00EF29F9"/>
+    <w:rsid w:val="00EF2D56"/>
+    <w:rsid w:val="00EF5013"/>
+    <w:rsid w:val="00EF5635"/>
+    <w:rsid w:val="00EF5695"/>
     <w:rsid w:val="00F0095B"/>
     <w:rsid w:val="00F00CB6"/>
     <w:rsid w:val="00F01258"/>
+    <w:rsid w:val="00F027A1"/>
+    <w:rsid w:val="00F05EBF"/>
+    <w:rsid w:val="00F0775F"/>
+    <w:rsid w:val="00F07AA2"/>
+    <w:rsid w:val="00F07E49"/>
     <w:rsid w:val="00F1114B"/>
     <w:rsid w:val="00F12189"/>
+    <w:rsid w:val="00F13081"/>
     <w:rsid w:val="00F13758"/>
+    <w:rsid w:val="00F20A70"/>
+    <w:rsid w:val="00F2351F"/>
+    <w:rsid w:val="00F256A1"/>
+    <w:rsid w:val="00F25B68"/>
     <w:rsid w:val="00F277A2"/>
+    <w:rsid w:val="00F30591"/>
     <w:rsid w:val="00F313EB"/>
     <w:rsid w:val="00F31CC1"/>
     <w:rsid w:val="00F34916"/>
     <w:rsid w:val="00F34FEE"/>
-    <w:rsid w:val="00F37065"/>
     <w:rsid w:val="00F378C7"/>
+    <w:rsid w:val="00F40033"/>
+    <w:rsid w:val="00F4041B"/>
     <w:rsid w:val="00F412D9"/>
+    <w:rsid w:val="00F4226E"/>
+    <w:rsid w:val="00F423B6"/>
+    <w:rsid w:val="00F43428"/>
+    <w:rsid w:val="00F43524"/>
+    <w:rsid w:val="00F43AC8"/>
+    <w:rsid w:val="00F458AA"/>
+    <w:rsid w:val="00F46FE2"/>
+    <w:rsid w:val="00F47818"/>
     <w:rsid w:val="00F5075C"/>
     <w:rsid w:val="00F51795"/>
     <w:rsid w:val="00F53FC9"/>
+    <w:rsid w:val="00F55438"/>
+    <w:rsid w:val="00F56A9E"/>
+    <w:rsid w:val="00F57755"/>
+    <w:rsid w:val="00F57EE6"/>
+    <w:rsid w:val="00F604DF"/>
     <w:rsid w:val="00F60D3F"/>
+    <w:rsid w:val="00F61E9D"/>
     <w:rsid w:val="00F62929"/>
+    <w:rsid w:val="00F62C66"/>
     <w:rsid w:val="00F63438"/>
+    <w:rsid w:val="00F64081"/>
+    <w:rsid w:val="00F64580"/>
     <w:rsid w:val="00F64B19"/>
     <w:rsid w:val="00F653C8"/>
     <w:rsid w:val="00F8056E"/>
     <w:rsid w:val="00F817D0"/>
     <w:rsid w:val="00F81A8F"/>
     <w:rsid w:val="00F823DA"/>
     <w:rsid w:val="00F835C3"/>
+    <w:rsid w:val="00F839BD"/>
     <w:rsid w:val="00F858D1"/>
+    <w:rsid w:val="00F86EA1"/>
+    <w:rsid w:val="00F87723"/>
     <w:rsid w:val="00F928CC"/>
+    <w:rsid w:val="00F9478C"/>
+    <w:rsid w:val="00F96439"/>
     <w:rsid w:val="00F96753"/>
     <w:rsid w:val="00F96D02"/>
     <w:rsid w:val="00F978F5"/>
+    <w:rsid w:val="00FA04A8"/>
+    <w:rsid w:val="00FA182B"/>
+    <w:rsid w:val="00FA23A0"/>
+    <w:rsid w:val="00FA2AEF"/>
+    <w:rsid w:val="00FA3948"/>
+    <w:rsid w:val="00FA3CFF"/>
     <w:rsid w:val="00FA4B6A"/>
+    <w:rsid w:val="00FA50FE"/>
+    <w:rsid w:val="00FA6484"/>
+    <w:rsid w:val="00FA6B25"/>
     <w:rsid w:val="00FB06A6"/>
     <w:rsid w:val="00FB0A10"/>
     <w:rsid w:val="00FB35F1"/>
     <w:rsid w:val="00FB4E6E"/>
     <w:rsid w:val="00FB60E2"/>
+    <w:rsid w:val="00FB6636"/>
     <w:rsid w:val="00FB7381"/>
     <w:rsid w:val="00FC2A6B"/>
     <w:rsid w:val="00FC30D0"/>
+    <w:rsid w:val="00FC62DA"/>
     <w:rsid w:val="00FC66AC"/>
     <w:rsid w:val="00FD01ED"/>
+    <w:rsid w:val="00FD052E"/>
+    <w:rsid w:val="00FD12A9"/>
+    <w:rsid w:val="00FD473A"/>
+    <w:rsid w:val="00FD5616"/>
     <w:rsid w:val="00FD5DF6"/>
     <w:rsid w:val="00FD5EEC"/>
+    <w:rsid w:val="00FD63A8"/>
+    <w:rsid w:val="00FE3BC5"/>
+    <w:rsid w:val="00FE5B9C"/>
     <w:rsid w:val="00FE7E44"/>
     <w:rsid w:val="00FF3E83"/>
     <w:rsid w:val="00FF3FCD"/>
+    <w:rsid w:val="00FF4B62"/>
+    <w:rsid w:val="00FF6121"/>
     <w:rsid w:val="01670B53"/>
+    <w:rsid w:val="02806427"/>
+    <w:rsid w:val="03349A4A"/>
     <w:rsid w:val="03A2E6D0"/>
+    <w:rsid w:val="03A5AA05"/>
     <w:rsid w:val="03AE7142"/>
     <w:rsid w:val="03D3B866"/>
     <w:rsid w:val="0402E8A7"/>
+    <w:rsid w:val="047FFA75"/>
+    <w:rsid w:val="05532B75"/>
+    <w:rsid w:val="0603D983"/>
     <w:rsid w:val="0632067A"/>
+    <w:rsid w:val="0720D263"/>
+    <w:rsid w:val="074B8C79"/>
+    <w:rsid w:val="07D778F8"/>
     <w:rsid w:val="091A2658"/>
     <w:rsid w:val="09303C0B"/>
+    <w:rsid w:val="095A70CF"/>
     <w:rsid w:val="097B8475"/>
+    <w:rsid w:val="09905930"/>
+    <w:rsid w:val="0998C194"/>
     <w:rsid w:val="09E902A2"/>
+    <w:rsid w:val="0A1E91C5"/>
+    <w:rsid w:val="0AA224BA"/>
     <w:rsid w:val="0B2BF37C"/>
     <w:rsid w:val="0B68B38D"/>
+    <w:rsid w:val="0B704C61"/>
     <w:rsid w:val="0BE6FBF5"/>
+    <w:rsid w:val="0C6AECA0"/>
     <w:rsid w:val="0CF6CF7B"/>
+    <w:rsid w:val="0CFC3AFC"/>
+    <w:rsid w:val="0E6C219B"/>
+    <w:rsid w:val="102E28F8"/>
+    <w:rsid w:val="10660EBA"/>
     <w:rsid w:val="10ADAEAF"/>
+    <w:rsid w:val="1106CECC"/>
     <w:rsid w:val="111352BC"/>
+    <w:rsid w:val="128A1F31"/>
     <w:rsid w:val="12A69FF9"/>
     <w:rsid w:val="12EDC960"/>
+    <w:rsid w:val="1318BE1B"/>
+    <w:rsid w:val="13B371D5"/>
     <w:rsid w:val="1457961C"/>
     <w:rsid w:val="14E1A6F0"/>
+    <w:rsid w:val="151FA288"/>
     <w:rsid w:val="1580753B"/>
+    <w:rsid w:val="159F5D50"/>
     <w:rsid w:val="15DB50C0"/>
     <w:rsid w:val="1638C9F8"/>
     <w:rsid w:val="1640B204"/>
+    <w:rsid w:val="16504FB0"/>
+    <w:rsid w:val="1657370C"/>
     <w:rsid w:val="16D009AB"/>
     <w:rsid w:val="1776245B"/>
+    <w:rsid w:val="17773F83"/>
+    <w:rsid w:val="178B8A2D"/>
+    <w:rsid w:val="1792111E"/>
     <w:rsid w:val="1827F12B"/>
+    <w:rsid w:val="1855A9AB"/>
     <w:rsid w:val="18D4A99F"/>
+    <w:rsid w:val="191BC8B2"/>
     <w:rsid w:val="19607540"/>
+    <w:rsid w:val="199E0025"/>
     <w:rsid w:val="1A320D48"/>
+    <w:rsid w:val="1B4E5399"/>
+    <w:rsid w:val="1BBA1BB4"/>
+    <w:rsid w:val="1BC0CA2A"/>
     <w:rsid w:val="1BE1A571"/>
     <w:rsid w:val="1C06B92C"/>
+    <w:rsid w:val="1C78C068"/>
+    <w:rsid w:val="1C83DECE"/>
     <w:rsid w:val="1CECCC4C"/>
+    <w:rsid w:val="1D7DF7D2"/>
+    <w:rsid w:val="1E39EE13"/>
+    <w:rsid w:val="1EC2D1BD"/>
+    <w:rsid w:val="1EC8BB28"/>
+    <w:rsid w:val="1F477698"/>
+    <w:rsid w:val="1F56580F"/>
+    <w:rsid w:val="1F8EC9EF"/>
+    <w:rsid w:val="1FB48A55"/>
+    <w:rsid w:val="1FC7BBFD"/>
+    <w:rsid w:val="1FFFF025"/>
     <w:rsid w:val="2048C1CA"/>
     <w:rsid w:val="20957C26"/>
+    <w:rsid w:val="20A72378"/>
+    <w:rsid w:val="217806E5"/>
     <w:rsid w:val="21CAEB44"/>
+    <w:rsid w:val="2237E97B"/>
+    <w:rsid w:val="2306C852"/>
     <w:rsid w:val="2318AC94"/>
+    <w:rsid w:val="23A24821"/>
+    <w:rsid w:val="24575B26"/>
+    <w:rsid w:val="24C36AD7"/>
+    <w:rsid w:val="24CC4187"/>
     <w:rsid w:val="2630C54A"/>
+    <w:rsid w:val="26535905"/>
     <w:rsid w:val="26988415"/>
+    <w:rsid w:val="286C407B"/>
     <w:rsid w:val="288E1B63"/>
     <w:rsid w:val="2960995C"/>
     <w:rsid w:val="29735D1E"/>
     <w:rsid w:val="2A567CDB"/>
+    <w:rsid w:val="2A5A5C70"/>
+    <w:rsid w:val="2A9D3946"/>
+    <w:rsid w:val="2B5BE71C"/>
+    <w:rsid w:val="2B6F6E06"/>
+    <w:rsid w:val="2CA1569F"/>
+    <w:rsid w:val="2D1AD61D"/>
     <w:rsid w:val="2D285932"/>
+    <w:rsid w:val="2D398C7D"/>
+    <w:rsid w:val="2E1426D4"/>
+    <w:rsid w:val="2E8BF557"/>
+    <w:rsid w:val="2F64B7B5"/>
     <w:rsid w:val="2F7AD774"/>
+    <w:rsid w:val="2FCC2B3E"/>
+    <w:rsid w:val="304D33AC"/>
+    <w:rsid w:val="30B61C51"/>
     <w:rsid w:val="30C2B9A0"/>
+    <w:rsid w:val="30EE3D2B"/>
+    <w:rsid w:val="312B7F97"/>
+    <w:rsid w:val="3207D8EC"/>
     <w:rsid w:val="3234961D"/>
+    <w:rsid w:val="32B89D10"/>
     <w:rsid w:val="32F9B4A1"/>
     <w:rsid w:val="3327BEAB"/>
+    <w:rsid w:val="3432A84A"/>
+    <w:rsid w:val="344B23F1"/>
     <w:rsid w:val="35F6B1B7"/>
     <w:rsid w:val="37058713"/>
     <w:rsid w:val="376862DE"/>
+    <w:rsid w:val="379F6D10"/>
+    <w:rsid w:val="394D17D2"/>
     <w:rsid w:val="39683E9C"/>
     <w:rsid w:val="3A4A0F48"/>
+    <w:rsid w:val="3A64F1FD"/>
+    <w:rsid w:val="3BE146AB"/>
+    <w:rsid w:val="3BFFBEEF"/>
+    <w:rsid w:val="3C1A93BC"/>
+    <w:rsid w:val="3C86F9FB"/>
     <w:rsid w:val="3CBDFE30"/>
     <w:rsid w:val="3D7421F5"/>
+    <w:rsid w:val="3DA77637"/>
+    <w:rsid w:val="3DB67F4D"/>
+    <w:rsid w:val="3DD0B6FE"/>
+    <w:rsid w:val="3E0AE25B"/>
     <w:rsid w:val="3EBA21E1"/>
+    <w:rsid w:val="3ECDF14B"/>
+    <w:rsid w:val="3EE7C8EC"/>
+    <w:rsid w:val="3F0F6396"/>
+    <w:rsid w:val="3F60D67F"/>
+    <w:rsid w:val="3F9842BE"/>
     <w:rsid w:val="3FE86D4F"/>
+    <w:rsid w:val="3FED49FC"/>
+    <w:rsid w:val="406B433D"/>
     <w:rsid w:val="40ABE683"/>
     <w:rsid w:val="41C4DD33"/>
+    <w:rsid w:val="42876570"/>
+    <w:rsid w:val="4396DF98"/>
+    <w:rsid w:val="449723AA"/>
     <w:rsid w:val="44B2C6E6"/>
+    <w:rsid w:val="44B76A12"/>
+    <w:rsid w:val="4503733B"/>
+    <w:rsid w:val="45412F92"/>
+    <w:rsid w:val="4569E358"/>
+    <w:rsid w:val="458B6C48"/>
     <w:rsid w:val="47D475CB"/>
+    <w:rsid w:val="481D580B"/>
+    <w:rsid w:val="485B5C36"/>
+    <w:rsid w:val="4877CBE8"/>
+    <w:rsid w:val="49117DEF"/>
     <w:rsid w:val="4A31E0F9"/>
+    <w:rsid w:val="4A8E7C84"/>
     <w:rsid w:val="4B1D0323"/>
     <w:rsid w:val="4B802BB3"/>
     <w:rsid w:val="4C342BC0"/>
+    <w:rsid w:val="4D75766E"/>
     <w:rsid w:val="4D7B5DFE"/>
+    <w:rsid w:val="4D8FAD19"/>
+    <w:rsid w:val="4D98299C"/>
     <w:rsid w:val="4E89D8B5"/>
     <w:rsid w:val="4E909BA8"/>
+    <w:rsid w:val="4E97BD79"/>
+    <w:rsid w:val="4EA8CFF1"/>
     <w:rsid w:val="4ED064A4"/>
+    <w:rsid w:val="4F4D600D"/>
+    <w:rsid w:val="4F799745"/>
+    <w:rsid w:val="505731E5"/>
+    <w:rsid w:val="516391A5"/>
+    <w:rsid w:val="51B0B460"/>
+    <w:rsid w:val="52321E99"/>
+    <w:rsid w:val="523F5275"/>
     <w:rsid w:val="529C0DC8"/>
+    <w:rsid w:val="537D37EB"/>
+    <w:rsid w:val="5451C1E4"/>
+    <w:rsid w:val="54657F2B"/>
+    <w:rsid w:val="56CB9FC9"/>
+    <w:rsid w:val="574A5A57"/>
+    <w:rsid w:val="5791D369"/>
+    <w:rsid w:val="5811821E"/>
     <w:rsid w:val="591655C9"/>
+    <w:rsid w:val="593ACEFD"/>
+    <w:rsid w:val="5A46F509"/>
     <w:rsid w:val="5A632464"/>
+    <w:rsid w:val="5ACEEF40"/>
     <w:rsid w:val="5AFF1019"/>
+    <w:rsid w:val="5B184F9D"/>
     <w:rsid w:val="5B28D11F"/>
     <w:rsid w:val="5C0FE29B"/>
+    <w:rsid w:val="5C50CA4E"/>
+    <w:rsid w:val="5CE5CA23"/>
+    <w:rsid w:val="5CEDCD15"/>
     <w:rsid w:val="5CFB9FF4"/>
+    <w:rsid w:val="5DA76AA0"/>
+    <w:rsid w:val="5E220F48"/>
     <w:rsid w:val="5F147751"/>
+    <w:rsid w:val="5F1FDC92"/>
+    <w:rsid w:val="5F946CC6"/>
     <w:rsid w:val="5FDB0D5C"/>
+    <w:rsid w:val="60CF768D"/>
     <w:rsid w:val="610548EE"/>
+    <w:rsid w:val="61D89D0B"/>
+    <w:rsid w:val="626F23FC"/>
     <w:rsid w:val="62788905"/>
+    <w:rsid w:val="62BC5CCE"/>
     <w:rsid w:val="62D3C9BA"/>
     <w:rsid w:val="62ECD80D"/>
     <w:rsid w:val="64784890"/>
     <w:rsid w:val="655D1BEC"/>
+    <w:rsid w:val="65975356"/>
     <w:rsid w:val="660D925D"/>
+    <w:rsid w:val="66F39A5C"/>
     <w:rsid w:val="6795C555"/>
+    <w:rsid w:val="67C47686"/>
+    <w:rsid w:val="67CC2AC6"/>
+    <w:rsid w:val="6938A34C"/>
+    <w:rsid w:val="6987CD2F"/>
     <w:rsid w:val="6994FB53"/>
+    <w:rsid w:val="6A982839"/>
+    <w:rsid w:val="6AA3742D"/>
+    <w:rsid w:val="6B5FA491"/>
+    <w:rsid w:val="6B8CD6D7"/>
+    <w:rsid w:val="6BCC16C5"/>
+    <w:rsid w:val="6C1074DD"/>
     <w:rsid w:val="6C32D692"/>
+    <w:rsid w:val="6C822D6D"/>
+    <w:rsid w:val="6E620607"/>
     <w:rsid w:val="7013FF86"/>
+    <w:rsid w:val="70376DD8"/>
     <w:rsid w:val="70388511"/>
     <w:rsid w:val="709360F1"/>
+    <w:rsid w:val="711838CC"/>
+    <w:rsid w:val="7152AE46"/>
+    <w:rsid w:val="71E0C199"/>
+    <w:rsid w:val="72279869"/>
+    <w:rsid w:val="7371F481"/>
     <w:rsid w:val="739A6ABE"/>
     <w:rsid w:val="744DFB2B"/>
+    <w:rsid w:val="74A674DF"/>
+    <w:rsid w:val="76121D4C"/>
+    <w:rsid w:val="7660BC43"/>
+    <w:rsid w:val="77AA8FCD"/>
     <w:rsid w:val="77C5EA6D"/>
+    <w:rsid w:val="7A1F854D"/>
     <w:rsid w:val="7C05D80D"/>
     <w:rsid w:val="7C24CE90"/>
+    <w:rsid w:val="7C7C121E"/>
+    <w:rsid w:val="7D67AADE"/>
+    <w:rsid w:val="7D88EDFE"/>
+    <w:rsid w:val="7DBB341F"/>
+    <w:rsid w:val="7E8EE792"/>
     <w:rsid w:val="7F576B73"/>
+    <w:rsid w:val="7F5E64C8"/>
+    <w:rsid w:val="7F7F8E91"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="02977E99"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E9EE9C4A-D9F8-4AE6-AEFA-00FF67952086}"/>
+  <w15:docId w15:val="{901F1932-02B3-4E85-B96B-0BC8671BB8D1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -42872,67 +46456,114 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1210453379">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSF.ClinicalResearch@osfhealthcare.org?subject=New%20Research%20Application" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/patients/drug-development-process/step-3-clinical-research" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prsinfo.clinicaltrials.gov/ACT_Checklist.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf-p-001.sitecorecontenthub.cloud/api/public/content/crbo_epic_research_access_request__v5_322022.docx?v=a120f2a1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michael.J.Hendricks@osfhealthcare.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly.l.cooley@osfhealthcare.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icmje.org/recommendations/browse/publishing-and-editorial-issues/clinical-trial-registration.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cms.gov/Regulations-and-Guidance/Guidance/Manuals/Internet-Only-Manuals-IOMs-Items/CMS014961.html?DLPage=1&amp;DLEntries=10&amp;DLSort=0&amp;DLSortDir=ascending" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HealthCare.Analytics@osfhealthcare.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy/clinical-trials/reporting/understanding/nih-policy.htm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSF.ClinicalResearch@osfhealthcare.org?subject=New%20Research%20Application" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSF.HSPP@osfhealthcare.org" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeff.a.klein@osfhealthcare.org" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSF.CRBO@osfhealthcare.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSF.ClinicalResearch@osfhealthcare.org?subject=New%20Research%20Application" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:osf.clinicalresearch@osfhealthcare.org?subject=Research%20Application%20Questions" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.lumere.com/providers/osf/requests/add/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSF.ClinicalResearch@osfhealthcare.org?subject=New%20Research%20Application" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSF.ClinicalResearch@osfhealthcare.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icmje.org/recommendations/browse/publishing-and-editorial-issues/clinical-trial-registration.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michael.J.Hendricks@osfhealthcare.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly.l.cooley@osfhealthcare.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://x.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSF.CRBO@osfhealthcare.org" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/patients/drug-development-process/step-3-clinical-research" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/policy/clinical-trials/reporting/understanding/nih-policy.htm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId58" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HealthCare.Analytics@osfhealthcare.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSF.HSPP@osfhealthcare.org" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.lumere.com/providers/osf/requests/add/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSF.ClinicalResearch@osfhealthcare.org?subject=New%20Research%20Application" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cms.gov/Regulations-and-Guidance/Guidance/Manuals/Internet-Only-Manuals-IOMs-Items/CMS014961.html?DLPage=1&amp;DLEntries=10&amp;DLSort=0&amp;DLSortDir=ascending" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSF.CRBO@osfhealthcare.org" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/redcap" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSF.ClinicalResearch@osfhealthcare.org?subject=New%20Research%20Application" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:osf.clinicalresearch@osfhealthcare.org?subject=Research%20Application%20Questions" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeff.a.klein@osfhealthcare.org" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prsinfo.clinicaltrials.gov/ACT_Checklist.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osfhealthcare.org/patients-visitors/clinical-research/investigators-coordinators/forms-templates-policies" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
+<file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
+<t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <t:Task id="{5A87149B-AD29-4C79-BA70-30E195326050}">
+    <t:Anchor>
+      <t:Comment id="577628211"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{D21B42C7-D843-42CC-AC47-7CAFE3DA7615}" time="2025-12-11T00:03:30.588Z">
+        <t:Attribution userId="S::sgmadrigal@osfhealthcare.org::fa0538c6-c802-4bca-990f-934ba6b35464" userProvider="AD" userName="Madrigal, Stephanie G."/>
+        <t:Anchor>
+          <t:Comment id="282626977"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{5E7C43EC-561F-495C-9A76-7D45721F6ABD}" time="2025-12-11T00:03:30.588Z">
+        <t:Attribution userId="S::sgmadrigal@osfhealthcare.org::fa0538c6-c802-4bca-990f-934ba6b35464" userProvider="AD" userName="Madrigal, Stephanie G."/>
+        <t:Anchor>
+          <t:Comment id="282626977"/>
+        </t:Anchor>
+        <t:Assign userId="S::GEManship@osfhealthcare.org::34bdf3b4-e54d-4294-bf0d-f45d911adeb9" userProvider="AD" userName="Manship, Greg E."/>
+      </t:Event>
+      <t:Event id="{0939DD59-6C04-457E-BCF7-6F0949AFEEA2}" time="2025-12-11T00:03:30.588Z">
+        <t:Attribution userId="S::sgmadrigal@osfhealthcare.org::fa0538c6-c802-4bca-990f-934ba6b35464" userProvider="AD" userName="Madrigal, Stephanie G."/>
+        <t:Anchor>
+          <t:Comment id="282626977"/>
+        </t:Anchor>
+        <t:SetTitle title="If we are working this new info in to form, it makes more logical sense to me higher up - maybe &quot;b&quot; after name of drug. @Manship, Greg E. Agree - all formatting/numbering will need addressed after addition"/>
+      </t:Event>
+      <t:Event id="{0A130B6C-B18C-4C4B-9A26-095FF5EDFE97}" time="2025-12-11T12:17:25.948Z">
+        <t:Attribution userId="S::gemanship@osfhealthcare.org::34bdf3b4-e54d-4294-bf0d-f45d911adeb9" userProvider="AD" userName="Manship, Greg E."/>
+        <t:Anchor>
+          <t:Comment id="1144176233"/>
+        </t:Anchor>
+        <t:UnassignAll/>
+      </t:Event>
+      <t:Event id="{1A4E361F-FD7B-4E2A-BF96-04ACA35EA5FB}" time="2025-12-11T12:17:25.948Z">
+        <t:Attribution userId="S::gemanship@osfhealthcare.org::34bdf3b4-e54d-4294-bf0d-f45d911adeb9" userProvider="AD" userName="Manship, Greg E."/>
+        <t:Anchor>
+          <t:Comment id="1144176233"/>
+        </t:Anchor>
+        <t:Assign userId="S::SGMadrigal@osfhealthcare.org::fa0538c6-c802-4bca-990f-934ba6b35464" userProvider="AD" userName="Madrigal, Stephanie G."/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+</t:Tasks>
+</file>
+
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013435"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9A48BD69-A709-4096-A0B3-9BDA100196D0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0089554D" w:rsidRDefault="0089554D">
           <w:r w:rsidRPr="00791053">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Enter any content that you want to repeat, including other content controls. You can also insert this control around table rows in order to repeat parts of a table.</w:t>
           </w:r>
         </w:p>
@@ -43052,183 +46683,233 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00955C73"/>
+    <w:rsid w:val="00011F02"/>
     <w:rsid w:val="00011F48"/>
+    <w:rsid w:val="00072A32"/>
     <w:rsid w:val="000B617B"/>
     <w:rsid w:val="000E3D2D"/>
     <w:rsid w:val="000F4139"/>
     <w:rsid w:val="00137387"/>
     <w:rsid w:val="00193325"/>
     <w:rsid w:val="001B2F05"/>
     <w:rsid w:val="001E69E0"/>
+    <w:rsid w:val="001F0C28"/>
+    <w:rsid w:val="001F7A65"/>
     <w:rsid w:val="0020654F"/>
     <w:rsid w:val="00206ABC"/>
     <w:rsid w:val="00233714"/>
     <w:rsid w:val="002417CC"/>
     <w:rsid w:val="00251E08"/>
+    <w:rsid w:val="00254E87"/>
     <w:rsid w:val="002838A3"/>
     <w:rsid w:val="002A1E92"/>
+    <w:rsid w:val="002C0588"/>
     <w:rsid w:val="002F7120"/>
     <w:rsid w:val="00306CEB"/>
     <w:rsid w:val="00310558"/>
+    <w:rsid w:val="0031125A"/>
+    <w:rsid w:val="00320FC0"/>
+    <w:rsid w:val="00321C38"/>
     <w:rsid w:val="00325508"/>
     <w:rsid w:val="00355E8D"/>
     <w:rsid w:val="00441E9E"/>
+    <w:rsid w:val="00453FDE"/>
     <w:rsid w:val="00485298"/>
+    <w:rsid w:val="004863DE"/>
+    <w:rsid w:val="005048AA"/>
+    <w:rsid w:val="00530753"/>
     <w:rsid w:val="00566911"/>
+    <w:rsid w:val="00574594"/>
     <w:rsid w:val="00585661"/>
+    <w:rsid w:val="00590E53"/>
     <w:rsid w:val="005A4383"/>
+    <w:rsid w:val="005A745B"/>
     <w:rsid w:val="005B018D"/>
     <w:rsid w:val="005E45A1"/>
     <w:rsid w:val="0061076E"/>
     <w:rsid w:val="00621A11"/>
     <w:rsid w:val="00637A03"/>
+    <w:rsid w:val="00664823"/>
+    <w:rsid w:val="00665863"/>
+    <w:rsid w:val="00674B9A"/>
     <w:rsid w:val="006A27A6"/>
+    <w:rsid w:val="006A60B0"/>
     <w:rsid w:val="006B159D"/>
-    <w:rsid w:val="006C6367"/>
     <w:rsid w:val="00705CDA"/>
+    <w:rsid w:val="007479B7"/>
     <w:rsid w:val="00766B1A"/>
+    <w:rsid w:val="007A74DD"/>
+    <w:rsid w:val="007D5EEC"/>
     <w:rsid w:val="007E034E"/>
     <w:rsid w:val="00800A21"/>
     <w:rsid w:val="00821474"/>
     <w:rsid w:val="008723B0"/>
+    <w:rsid w:val="0088506D"/>
     <w:rsid w:val="0089554D"/>
     <w:rsid w:val="008B0026"/>
+    <w:rsid w:val="008C0D9F"/>
+    <w:rsid w:val="008C1DFE"/>
     <w:rsid w:val="008E462E"/>
     <w:rsid w:val="008E6D53"/>
     <w:rsid w:val="00904417"/>
+    <w:rsid w:val="00932C4E"/>
+    <w:rsid w:val="00943C53"/>
     <w:rsid w:val="00955C73"/>
     <w:rsid w:val="0097489D"/>
     <w:rsid w:val="00975B48"/>
     <w:rsid w:val="00986A52"/>
     <w:rsid w:val="00987370"/>
     <w:rsid w:val="00996D55"/>
     <w:rsid w:val="009A3713"/>
+    <w:rsid w:val="009A7EA3"/>
     <w:rsid w:val="009C26ED"/>
+    <w:rsid w:val="009C4EF3"/>
+    <w:rsid w:val="009C6E71"/>
     <w:rsid w:val="009D2268"/>
+    <w:rsid w:val="009D2AA1"/>
+    <w:rsid w:val="009E1938"/>
     <w:rsid w:val="00A4320B"/>
     <w:rsid w:val="00A5262A"/>
+    <w:rsid w:val="00A55DD8"/>
     <w:rsid w:val="00AD131D"/>
     <w:rsid w:val="00AD2E82"/>
     <w:rsid w:val="00B20CAC"/>
     <w:rsid w:val="00B756F1"/>
+    <w:rsid w:val="00B9577C"/>
+    <w:rsid w:val="00BA4A78"/>
     <w:rsid w:val="00BA689F"/>
     <w:rsid w:val="00BA7204"/>
     <w:rsid w:val="00BB74B3"/>
+    <w:rsid w:val="00BB7F6E"/>
+    <w:rsid w:val="00BD7A90"/>
     <w:rsid w:val="00BF66A2"/>
+    <w:rsid w:val="00C21B23"/>
+    <w:rsid w:val="00C3162E"/>
     <w:rsid w:val="00C7254E"/>
     <w:rsid w:val="00C74EE3"/>
+    <w:rsid w:val="00C839F3"/>
     <w:rsid w:val="00CB73CE"/>
+    <w:rsid w:val="00CF4CEB"/>
     <w:rsid w:val="00D149A3"/>
     <w:rsid w:val="00D61F20"/>
     <w:rsid w:val="00D62F31"/>
+    <w:rsid w:val="00D95D69"/>
     <w:rsid w:val="00D96294"/>
     <w:rsid w:val="00DB349F"/>
+    <w:rsid w:val="00DD2549"/>
     <w:rsid w:val="00DF058C"/>
+    <w:rsid w:val="00DF3231"/>
+    <w:rsid w:val="00DF7A99"/>
     <w:rsid w:val="00E05AF7"/>
+    <w:rsid w:val="00E1296C"/>
     <w:rsid w:val="00E264B5"/>
     <w:rsid w:val="00E35DD5"/>
     <w:rsid w:val="00E51CFC"/>
     <w:rsid w:val="00E818DF"/>
     <w:rsid w:val="00EA4F7E"/>
     <w:rsid w:val="00EC5427"/>
+    <w:rsid w:val="00F17A7C"/>
+    <w:rsid w:val="00F32413"/>
     <w:rsid w:val="00F52E18"/>
     <w:rsid w:val="00F64B19"/>
     <w:rsid w:val="00F777FA"/>
     <w:rsid w:val="00FC2A6B"/>
+    <w:rsid w:val="00FD3F05"/>
     <w:rsid w:val="00FD7CB6"/>
     <w:rsid w:val="00FE4B93"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -43642,51 +47323,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00996D55"/>
+    <w:rsid w:val="00F17A7C"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5BA17D6C0EA42A58B0CB961C2A06A8F">
     <w:name w:val="E5BA17D6C0EA42A58B0CB961C2A06A8F"/>
     <w:rsid w:val="00011F48"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="18B604B0402A440E8290A928B10E3291">
     <w:name w:val="18B604B0402A440E8290A928B10E3291"/>
     <w:rsid w:val="00996D55"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
@@ -44209,158 +47890,136 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="f5a433a7-c613-40ff-9820-a4ac1259c3b1" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EAF5D4C-B91B-4DC6-9055-4B9AE510F5A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5ca5b852-26e2-4315-8025-f09ee7c079c0"/>
     <ds:schemaRef ds:uri="f5a433a7-c613-40ff-9820-a4ac1259c3b1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E48A7E42-1748-4B7E-8119-01CA13A15F5D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B97E054-6249-4E18-8633-6879EE12B3AF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f5a433a7-c613-40ff-9820-a4ac1259c3b1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B97E054-6249-4E18-8633-6879EE12B3AF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19326143-72EA-4579-8B66-14FE2FDA65DC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="f5a433a7-c613-40ff-9820-a4ac1259c3b1"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19326143-72EA-4579-8B66-14FE2FDA65DC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E48A7E42-1748-4B7E-8119-01CA13A15F5D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{efd6a630-be24-42f6-ac20-e11ed46b2193}" enabled="0" method="" siteId="{efd6a630-be24-42f6-ac20-e11ed46b2193}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>25522</Characters>
+  <Pages>12</Pages>
+  <Words>4703</Words>
+  <Characters>26813</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>578</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>223</Lines>
+  <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>OSF HealthCare</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29485</CharactersWithSpaces>
+  <CharactersWithSpaces>31454</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>HSPP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010032B3F36E345C954B94C5E06B25B8D950</vt:lpwstr>