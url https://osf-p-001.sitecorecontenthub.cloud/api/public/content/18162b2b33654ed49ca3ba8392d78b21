--- v0 (2026-08-14)
+++ v1 (2026-09-08)
@@ -1,142 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4144FC89" w14:textId="504D93BF" w:rsidR="00520A8E" w:rsidRPr="00520A8E" w:rsidRDefault="001E5E8F" w:rsidP="00520A8E">
+    <w:p w14:paraId="4144FC89" w14:textId="504D93BF" w:rsidR="00520A8E" w:rsidRPr="00FD2664" w:rsidRDefault="001E5E8F" w:rsidP="00520A8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520A8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00520A8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00520A8E" w:rsidRPr="00520A8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Use this form in place of the roster within the Research Application Form. </w:t>
       </w:r>
       <w:r w:rsidR="00520A8E" w:rsidRPr="00520A8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00520A8E" w:rsidRPr="00520A8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00520A8E" w:rsidRPr="00520A8E">
+      <w:r w:rsidR="00520A8E" w:rsidRPr="00FD2664">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOTE: To add rows, click on the final row to visualize “+,” then click on “+” on the right side of the table.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D2F622" w14:textId="1FB6D2E3" w:rsidR="00520A8E" w:rsidRPr="00520A8E" w:rsidRDefault="00520A8E" w:rsidP="00520A8E">
+    <w:p w14:paraId="46D2F622" w14:textId="1FB6D2E3" w:rsidR="00520A8E" w:rsidRPr="00FD2664" w:rsidRDefault="00520A8E" w:rsidP="00520A8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00520A8E">
+      <w:r w:rsidRPr="00FD2664">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>NOTE: If referencing below the “Delegation of Authority Log” (DoA Log), then provide a copy of the DoA Log.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2033F8" w14:textId="263945DA" w:rsidR="00520A8E" w:rsidRPr="00520A8E" w:rsidRDefault="00520A8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="3341"/>
         <w:tblW w:w="14485" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2425"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="1625"/>
         <w:gridCol w:w="2335"/>
@@ -174,172 +168,60 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4243C993" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="0"/>
-[...6 lines deleted...]
-            <w:commentRangeStart w:id="7"/>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Email Address</w:t>
-            </w:r>
-[...102 lines deleted...]
-              <w:commentReference w:id="7"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1625" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D98D250" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -460,51 +342,51 @@
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="20" w:name="Text44"/>
+            <w:bookmarkStart w:id="0" w:name="Text44"/>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -536,51 +418,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A070EFE" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -817,87 +699,87 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="ROLEINSTUDY"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="ROLE"/>
                     <w:listEntry w:val="Sub-investigator"/>
                     <w:listEntry w:val="Research Coordinator"/>
                     <w:listEntry w:val="Research Assistant"/>
                     <w:listEntry w:val="Research Nurse"/>
                     <w:listEntry w:val="Regulatory Coordinator"/>
                     <w:listEntry w:val="Other"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="21" w:name="ROLEINSTUDY"/>
+            <w:bookmarkStart w:id="1" w:name="ROLEINSTUDY"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A0FA04E" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1021,136 +903,136 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Dropdown7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="SELECT"/>
                     <w:listEntry w:val="YES"/>
                     <w:listEntry w:val="NO"/>
                     <w:listEntry w:val="N/A"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:bookmarkStart w:id="22" w:name="Dropdown7"/>
+            <w:bookmarkStart w:id="2" w:name="Dropdown7"/>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="0015511F" w:rsidRPr="00520A8E">
+            <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w14:paraId="779918D1" w14:textId="77777777" w:rsidTr="00B909C0">
         <w:trPr>
           <w:trHeight w:val="498"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33471423" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text45"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:bookmarkStart w:id="23" w:name="Text45"/>
+            <w:bookmarkStart w:id="3" w:name="Text45"/>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -1182,86 +1064,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48DC4840" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="24" w:name="Text48"/>
+            <w:bookmarkStart w:id="4" w:name="Text48"/>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -1303,51 +1185,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1625" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45CC884E" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1534,51 +1416,51 @@
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text51"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="25" w:name="Text51"/>
+            <w:bookmarkStart w:id="5" w:name="Text51"/>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -1620,51 +1502,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69F503A1" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1743,51 +1625,51 @@
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
-            <w:bookmarkStart w:id="26" w:name="Text46"/>
+            <w:bookmarkStart w:id="6" w:name="Text46"/>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve">FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -1819,86 +1701,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63FB890B" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text59"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="27" w:name="Text59"/>
+            <w:bookmarkStart w:id="7" w:name="Text59"/>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -1940,51 +1822,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1625" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43C54642" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2171,51 +2053,51 @@
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text55"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="28" w:name="Text55"/>
+            <w:bookmarkStart w:id="8" w:name="Text55"/>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -2257,51 +2139,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49DAB7A2" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2371,51 +2253,51 @@
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text47"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="29" w:name="Text47"/>
+            <w:bookmarkStart w:id="9" w:name="Text47"/>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -2447,86 +2329,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E2DE083" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text49"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="30" w:name="Text49"/>
+            <w:bookmarkStart w:id="10" w:name="Text49"/>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -2568,51 +2450,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1625" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="010AE0D4" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2799,51 +2681,51 @@
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text56"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="31" w:name="Text56"/>
+            <w:bookmarkStart w:id="11" w:name="Text56"/>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -2885,51 +2767,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47F20ED9" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2976,105 +2858,107 @@
             <w:r w:rsidRPr="00520A8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:kern w:val="2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:id w:val="-1632162364"/>
           <w15:repeatingSection/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:id w:val="-1793595334"/>
               <w:placeholder>
                 <w:docPart w:val="590523F869A44F35B3D3A64732C2386A"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:tr w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w14:paraId="12F04708" w14:textId="77777777" w:rsidTr="00B909C0">
                 <w:trPr>
                   <w:trHeight w:val="498"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2425" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="5C4D315B" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
                     <w:pPr>
                       <w:spacing w:line="259" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
                           <w:name w:val="Text65"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:textInput/>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
-                    <w:bookmarkStart w:id="32" w:name="Text65"/>
+                    <w:bookmarkStart w:id="12" w:name="Text65"/>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:r>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
@@ -3106,86 +2990,86 @@
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
-                    <w:bookmarkEnd w:id="32"/>
+                    <w:bookmarkEnd w:id="12"/>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2340" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="186B682C" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
                     <w:pPr>
                       <w:spacing w:line="259" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
                           <w:name w:val="Text61"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:textInput/>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
-                    <w:bookmarkStart w:id="33" w:name="Text61"/>
+                    <w:bookmarkStart w:id="13" w:name="Text61"/>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:r>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
@@ -3227,51 +3111,51 @@
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
-                    <w:bookmarkEnd w:id="33"/>
+                    <w:bookmarkEnd w:id="13"/>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="1625" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="6B8819FA" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
                     <w:pPr>
                       <w:spacing w:line="259" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
@@ -3458,51 +3342,51 @@
                       <w:spacing w:line="259" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin">
                         <w:ffData>
                           <w:name w:val="Text63"/>
                           <w:enabled/>
                           <w:calcOnExit w:val="0"/>
                           <w:textInput/>
                         </w:ffData>
                       </w:fldChar>
                     </w:r>
-                    <w:bookmarkStart w:id="34" w:name="Text63"/>
+                    <w:bookmarkStart w:id="14" w:name="Text63"/>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:r>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
@@ -3544,51 +3428,51 @@
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
-                    <w:bookmarkEnd w:id="34"/>
+                    <w:bookmarkEnd w:id="14"/>
                   </w:p>
                 </w:tc>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="1620" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="703DEE6A" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
                     <w:pPr>
                       <w:spacing w:line="259" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
@@ -3640,50 +3524,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:id w:val="689176340"/>
               <w:placeholder>
                 <w:docPart w:val="52AB337520BA431A96C1FD5EACAB86A9"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:tr w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w14:paraId="5CA8F4A3" w14:textId="77777777" w:rsidTr="00B909C0">
                 <w:trPr>
                   <w:trHeight w:val="498"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2425" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="26E1AE63" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
                     <w:pPr>
                       <w:spacing w:line="259" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
@@ -4281,50 +4166,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:id w:val="857939371"/>
               <w:placeholder>
                 <w:docPart w:val="22E9539D02D54D48A3AA0ECE0F0554D2"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:tr w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w14:paraId="3FC92E11" w14:textId="77777777" w:rsidTr="00B909C0">
                 <w:trPr>
                   <w:trHeight w:val="498"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2425" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="58BDF385" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
                     <w:pPr>
                       <w:spacing w:line="259" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
@@ -4922,50 +4808,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:id w:val="1420761214"/>
               <w:placeholder>
                 <w:docPart w:val="1837F9A55AA74C9BBFD3984A9375F63C"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:tr w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w14:paraId="5DD48453" w14:textId="77777777" w:rsidTr="00B909C0">
                 <w:trPr>
                   <w:trHeight w:val="498"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2425" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="23F91BDE" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
                     <w:pPr>
                       <w:spacing w:line="259" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
@@ -5563,50 +5450,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:id w:val="-1767612163"/>
               <w:placeholder>
                 <w:docPart w:val="EBF16597EF1A4D4EAD9BE068E4E04B0D"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:tr w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w14:paraId="41285DB8" w14:textId="77777777" w:rsidTr="00B909C0">
                 <w:trPr>
                   <w:trHeight w:val="498"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2425" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="3CE55BE3" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
                     <w:pPr>
                       <w:spacing w:line="259" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
@@ -6204,50 +6092,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:id w:val="615337604"/>
               <w:placeholder>
                 <w:docPart w:val="E647A7502BCF45D997852F9D5BB2FA73"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:tr w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w14:paraId="566D07F9" w14:textId="77777777" w:rsidTr="00B909C0">
                 <w:trPr>
                   <w:trHeight w:val="498"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2425" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="44A03981" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
                     <w:pPr>
                       <w:spacing w:line="259" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
@@ -6845,50 +6734,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:id w:val="-516078986"/>
               <w:placeholder>
                 <w:docPart w:val="406DF7DAAE524D8FB031BC67E33275C3"/>
               </w:placeholder>
               <w15:repeatingSectionItem/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:tr w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w14:paraId="5C6E18C7" w14:textId="77777777" w:rsidTr="00B909C0">
                 <w:trPr>
                   <w:trHeight w:val="498"/>
                 </w:trPr>
                 <w:tc>
                   <w:tcPr>
                     <w:tcW w:w="2425" w:type="dxa"/>
                     <w:vAlign w:val="center"/>
                   </w:tcPr>
                   <w:p w14:paraId="2FD7C2EF" w14:textId="77777777" w:rsidR="00EE09B5" w:rsidRPr="00520A8E" w:rsidRDefault="00EE09B5" w:rsidP="00EE09B5">
                     <w:pPr>
                       <w:spacing w:line="259" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
@@ -7481,513 +7371,74 @@
                     <w:r w:rsidRPr="00520A8E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:tbl>
     <w:p w14:paraId="7FC026E5" w14:textId="77777777" w:rsidR="00520A8E" w:rsidRPr="00520A8E" w:rsidRDefault="00520A8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00520A8E" w:rsidRPr="00520A8E" w:rsidSect="001E5E8F">
-      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...437 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D76C491" w14:textId="77777777" w:rsidR="006169EC" w:rsidRDefault="006169EC" w:rsidP="00530650">
+    <w:p w14:paraId="05856964" w14:textId="77777777" w:rsidR="00EB2BB9" w:rsidRDefault="00EB2BB9" w:rsidP="00530650">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="247936BD" w14:textId="77777777" w:rsidR="006169EC" w:rsidRDefault="006169EC" w:rsidP="00530650">
+    <w:p w14:paraId="3AD1FC02" w14:textId="77777777" w:rsidR="00EB2BB9" w:rsidRDefault="00EB2BB9" w:rsidP="00530650">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -7996,75 +7447,75 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54471A5D" w14:textId="77777777" w:rsidR="006169EC" w:rsidRDefault="006169EC" w:rsidP="00530650">
+    <w:p w14:paraId="0AE10368" w14:textId="77777777" w:rsidR="00EB2BB9" w:rsidRDefault="00EB2BB9" w:rsidP="00530650">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00533CED" w14:textId="77777777" w:rsidR="006169EC" w:rsidRDefault="006169EC" w:rsidP="00530650">
+    <w:p w14:paraId="0DE797B9" w14:textId="77777777" w:rsidR="00EB2BB9" w:rsidRDefault="00EB2BB9" w:rsidP="00530650">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C9D3406" w14:textId="246B6412" w:rsidR="00530650" w:rsidRPr="00530650" w:rsidRDefault="001E5E8F" w:rsidP="00530650">
+  <w:p w14:paraId="1C9D3406" w14:textId="15BE3DCC" w:rsidR="00530650" w:rsidRPr="00530650" w:rsidRDefault="001E5E8F" w:rsidP="00530650">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2615"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00520A8E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:kern w:val="0"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="48"/>
         <w14:ligatures w14:val="none"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="429E5102" wp14:editId="71F1F835">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-184785</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -8154,145 +7605,136 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00530650" w:rsidRPr="00530650">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Version Date: </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00FD2664">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>07JUL</w:t>
+      <w:t>12AUG</w:t>
     </w:r>
     <w:r w:rsidR="00530650" w:rsidRPr="00530650">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:revisionView w:markup="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="f/pt4V5+4lNDjJEWJvIbZ+4IUbML5WlLMWR6hUECxCRlRNYmBDeni/Dlk2BP7DPlZpAw+lIM8XXyRjqzmWZNzQ==" w:salt="B0siuuKE+i8Z31YB7bfvug=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qQybqwiQ2ctIoqixxCHzGjGUe/ZPZThxUrwmEAkx8oTeXiLCud564kEdThi4uwYqclF0rTkFV2y1XONfO8Km9Q==" w:salt="wDylaj2jJcgMytdqKCLgAA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00530650"/>
     <w:rsid w:val="00016941"/>
     <w:rsid w:val="00025AC5"/>
     <w:rsid w:val="00035F34"/>
     <w:rsid w:val="000A0F3E"/>
     <w:rsid w:val="0015511F"/>
     <w:rsid w:val="001E5E8F"/>
     <w:rsid w:val="001F79CE"/>
     <w:rsid w:val="00202BA8"/>
     <w:rsid w:val="00204A5E"/>
     <w:rsid w:val="00234699"/>
     <w:rsid w:val="003F5BC7"/>
     <w:rsid w:val="00490321"/>
     <w:rsid w:val="00520A8E"/>
     <w:rsid w:val="00530650"/>
     <w:rsid w:val="00536546"/>
     <w:rsid w:val="0054620E"/>
     <w:rsid w:val="006169EC"/>
     <w:rsid w:val="00627379"/>
     <w:rsid w:val="006A60B0"/>
     <w:rsid w:val="006B6C68"/>
     <w:rsid w:val="0085665F"/>
     <w:rsid w:val="009453A8"/>
+    <w:rsid w:val="00A82DE8"/>
     <w:rsid w:val="00B909C0"/>
     <w:rsid w:val="00BA61BB"/>
     <w:rsid w:val="00BC140F"/>
     <w:rsid w:val="00C1224E"/>
     <w:rsid w:val="00D929D0"/>
     <w:rsid w:val="00DB0703"/>
     <w:rsid w:val="00DE71ED"/>
     <w:rsid w:val="00DF7A99"/>
     <w:rsid w:val="00EA3891"/>
+    <w:rsid w:val="00EB2BB9"/>
     <w:rsid w:val="00EC2CCD"/>
     <w:rsid w:val="00EE09B5"/>
+    <w:rsid w:val="00F7034C"/>
+    <w:rsid w:val="00FD2664"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3D0142FC"/>
@@ -9395,120 +8837,55 @@
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00016941"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...63 lines deleted...]
-</t:Tasks>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="590523F869A44F35B3D3A64732C2386A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{83B38D90-229D-40F0-AF73-8AD742FDE6A5}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -9736,59 +9113,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC51DA"/>
     <w:rsid w:val="005928CD"/>
+    <w:rsid w:val="00670DD8"/>
     <w:rsid w:val="006A60B0"/>
     <w:rsid w:val="006B6C68"/>
     <w:rsid w:val="006F2AD8"/>
     <w:rsid w:val="009126D6"/>
     <w:rsid w:val="00AC51DA"/>
     <w:rsid w:val="00AE08DE"/>
     <w:rsid w:val="00CD3719"/>
     <w:rsid w:val="00DF7A99"/>
     <w:rsid w:val="00EE3D8B"/>
+    <w:rsid w:val="00F7034C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -10843,69 +10222,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41801F25-E90D-41DD-81AD-BFB396E8AA97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>255</Words>
-  <Characters>1458</Characters>
+  <Words>254</Words>
+  <Characters>1451</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>OSF HealthCare</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1710</CharactersWithSpaces>
+  <CharactersWithSpaces>1702</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>McIntyre, Patrick G.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>