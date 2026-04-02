--- v0 (2025-10-31)
+++ v1 (2026-04-02)
@@ -7,116 +7,110 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3C54F08A" w14:textId="77777777" w:rsidR="00716A12" w:rsidRDefault="00716A12" w:rsidP="00EC1C68">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="48039B9F" w14:textId="77777777" w:rsidR="00EC1C68" w:rsidRDefault="00EC1C68" w:rsidP="00EC1C68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Refer to the IRB of record for the appropriate ICF template.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13649A1B" w14:textId="0616F11C" w:rsidR="00EC1C68" w:rsidRDefault="00EC1C68" w:rsidP="00EC1C68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10805" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10805"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC1C68" w14:paraId="30566C64" w14:textId="77777777" w:rsidTr="73285F22">
+      <w:tr w:rsidR="00EC1C68" w14:paraId="30566C64" w14:textId="77777777" w:rsidTr="69B3FCFA">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcW w:w="10805" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F9079A0" w14:textId="77777777" w:rsidR="00890BC0" w:rsidRDefault="00EC1C68" w:rsidP="00EC1C68">
-            <w:pPr>
+          <w:p w14:paraId="7F9079A0" w14:textId="77777777" w:rsidR="00890BC0" w:rsidRPr="00D53669" w:rsidRDefault="00EC1C68" w:rsidP="00D2673C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001C3D07">
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53669">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>Subject Injury Language</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F2D7C49" w14:textId="77777777" w:rsidR="005A7764" w:rsidRDefault="005A7764" w:rsidP="003E562D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F3C11D6" w14:textId="63E26444" w:rsidR="003E562D" w:rsidRDefault="003E562D" w:rsidP="003E562D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E562D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>The following language is OSF-required and must not be altered without prior written approval from OSF Research Administration and the IRB of Record.</w:t>
@@ -178,565 +172,632 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Informed Consent for Research</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00484EC8">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>,”  OSF approves the ‘Subject Injury’ language as presented in the model informed consent templates approved by the NCI CIRB, without modification.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="243C174B" w14:textId="36C6EEAF" w:rsidR="003E562D" w:rsidRDefault="003E562D" w:rsidP="00EC1C68">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1C68" w14:paraId="6B70EE74" w14:textId="77777777" w:rsidTr="73285F22">
+      <w:tr w:rsidR="00EC1C68" w14:paraId="6B70EE74" w14:textId="77777777" w:rsidTr="69B3FCFA">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcW w:w="10805" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B422981" w14:textId="565F62B5" w:rsidR="00EC1C68" w:rsidRDefault="00EC1C68" w:rsidP="00EC1C68">
-            <w:pPr>
+          <w:p w14:paraId="7B422981" w14:textId="565F62B5" w:rsidR="00EC1C68" w:rsidRDefault="00EC1C68" w:rsidP="00D2673C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidR="00F71DB3">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>When SPONSOR is paying costs for illness and/or injury</w:t>
             </w:r>
             <w:r w:rsidR="00580B50">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>, use</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC1C68">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E89117D" w14:textId="1950F7FA" w:rsidR="00580B50" w:rsidRDefault="00580B50" w:rsidP="00EC1C68">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1C68" w14:paraId="44D13C90" w14:textId="77777777" w:rsidTr="73285F22">
+      <w:tr w:rsidR="00EC1C68" w14:paraId="44D13C90" w14:textId="77777777" w:rsidTr="69B3FCFA">
         <w:trPr>
           <w:trHeight w:val="2862"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcW w:w="10805" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9AE488" w14:textId="1D9742C4" w:rsidR="00F71DB3" w:rsidRPr="00F71DB3" w:rsidRDefault="00F71DB3" w:rsidP="00F71DB3">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">It is important to follow the study doctor’s instructions.  </w:t>
+          <w:p w14:paraId="4D9AE488" w14:textId="564146C2" w:rsidR="00F71DB3" w:rsidRPr="00F71DB3" w:rsidRDefault="00F71DB3" w:rsidP="00F71DB3">
+            <w:r>
+              <w:t xml:space="preserve">It is important to follow the study doctor’s instructions. </w:t>
             </w:r>
             <w:r w:rsidR="00154328">
               <w:t>If you feel sick or have an injury while in the study, contact the study doctor right away.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D83095C" w14:textId="64816DEE" w:rsidR="00154328" w:rsidRDefault="00F71DB3" w:rsidP="00F71DB3">
             <w:r w:rsidRPr="00F71DB3">
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28F8BE74" w14:textId="2FA4B542" w:rsidR="00154328" w:rsidRPr="00F71DB3" w:rsidRDefault="00154328" w:rsidP="00F71DB3">
             <w:r w:rsidRPr="00154328">
               <w:t>If your illness or injury is caused by the study drug or study procedures, the sponsor will pay for your medical treatment. You will not have to pay for treatment of injuries caused by the study. The sponsor will not pay for extra costs, like lost wages or medical care for health problems not caused by the study. You or your health insurance will need to cover those costs.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="038B8319" w14:textId="41BD6150" w:rsidR="00F71DB3" w:rsidRPr="00F71DB3" w:rsidRDefault="00F71DB3" w:rsidP="00F71DB3">
             <w:r w:rsidRPr="00F71DB3">
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A310643" w14:textId="4584DC06" w:rsidR="00F71DB3" w:rsidRPr="00F71DB3" w:rsidRDefault="00F71DB3" w:rsidP="00F71DB3">
             <w:bookmarkStart w:id="0" w:name="_Hlk211943282"/>
             <w:r>
               <w:t>You do not give up any of your legal rights by being in the study</w:t>
             </w:r>
             <w:r w:rsidR="00154328">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00154328">
               <w:t>You</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> may </w:t>
             </w:r>
             <w:r w:rsidR="00154328">
               <w:t xml:space="preserve">still </w:t>
             </w:r>
             <w:r w:rsidR="4D06C10C">
               <w:t>choose to take</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> legal action if you are injured. </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="0"/>
-          <w:p w14:paraId="6678D6B1" w14:textId="194B1A6C" w:rsidR="00EC1C68" w:rsidRPr="00EC1C68" w:rsidRDefault="00EC1C68" w:rsidP="00EC1C68"/>
+          <w:p w14:paraId="6678D6B1" w14:textId="194B1A6C" w:rsidR="00EC1C68" w:rsidRPr="00EC1C68" w:rsidRDefault="00EC1C68" w:rsidP="00D2673C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1C68" w14:paraId="1FBC0C33" w14:textId="77777777" w:rsidTr="73285F22">
+      <w:tr w:rsidR="00EC1C68" w14:paraId="1FBC0C33" w14:textId="77777777" w:rsidTr="69B3FCFA">
         <w:trPr>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcW w:w="10805" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64E42714" w14:textId="1799E095" w:rsidR="00580B50" w:rsidRPr="00EC1C68" w:rsidRDefault="00EC1C68" w:rsidP="00004934">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidR="00F71DB3">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>When SPONSOR is NOT paying costs for illness and/or injury</w:t>
             </w:r>
             <w:r w:rsidR="00580B50">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>, use</w:t>
             </w:r>
             <w:r w:rsidRPr="00EC1C68">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1C68" w14:paraId="2416270C" w14:textId="77777777" w:rsidTr="73285F22">
+      <w:tr w:rsidR="00EC1C68" w14:paraId="2416270C" w14:textId="77777777" w:rsidTr="69B3FCFA">
         <w:trPr>
           <w:trHeight w:val="2736"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcW w:w="10805" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E595663" w14:textId="77777777" w:rsidR="00253520" w:rsidRDefault="00253520" w:rsidP="00F71DB3">
             <w:r w:rsidRPr="00253520">
               <w:t>It is important to follow the study doctor’s instructions. If you feel sick or have an injury while in the study, contact the study doctor right away. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59142729" w14:textId="2076F31D" w:rsidR="00F71DB3" w:rsidRPr="00F71DB3" w:rsidRDefault="00F71DB3" w:rsidP="00F71DB3">
             <w:r w:rsidRPr="00F71DB3">
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EB6F395" w14:textId="6822751E" w:rsidR="00F71DB3" w:rsidRDefault="00253520" w:rsidP="00F71DB3">
             <w:r w:rsidRPr="00253520">
               <w:t>If your illness or injury is caused by the study drug or study procedures, you will receive medical treatment. The costs of this treatment will be billed to you or your health insurance. The sponsor will not pay for other costs, like lost wages. </w:t>
             </w:r>
             <w:r w:rsidR="00F71DB3" w:rsidRPr="00F71DB3">
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05EE8B8E" w14:textId="77777777" w:rsidR="00253520" w:rsidRPr="00F71DB3" w:rsidRDefault="00253520" w:rsidP="00F71DB3"/>
           <w:p w14:paraId="6EEA0D89" w14:textId="1212E4EC" w:rsidR="00EC1C68" w:rsidRPr="00EC1C68" w:rsidRDefault="00253520" w:rsidP="00EC1C68">
             <w:bookmarkStart w:id="1" w:name="_Hlk211943294"/>
             <w:r w:rsidRPr="00253520">
               <w:t>You do not give up any of your legal rights by being in this study. You may still choose to take legal action if you are injured. </w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1C68" w14:paraId="28EA6204" w14:textId="77777777" w:rsidTr="73285F22">
+      <w:tr w:rsidR="00EC1C68" w14:paraId="28EA6204" w14:textId="77777777" w:rsidTr="69B3FCFA">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcW w:w="10805" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14E178F7" w14:textId="6906753E" w:rsidR="00EC1C68" w:rsidRPr="00EC1C68" w:rsidRDefault="00EC1C68" w:rsidP="00EC1C68">
-            <w:pPr>
+          <w:p w14:paraId="14E178F7" w14:textId="3A52588E" w:rsidR="00D2673C" w:rsidRPr="00D53669" w:rsidRDefault="00EC1C68" w:rsidP="00D2673C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A41B3F">
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53669">
               <w:rPr>
                 <w:b/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>Pregnancy Language</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1C68" w14:paraId="680454E8" w14:textId="77777777" w:rsidTr="73285F22">
+      <w:tr w:rsidR="00EC1C68" w14:paraId="680454E8" w14:textId="77777777" w:rsidTr="69B3FCFA">
         <w:trPr>
           <w:trHeight w:val="2016"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcW w:w="10805" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="411F7416" w14:textId="77777777" w:rsidR="00EC1C68" w:rsidRDefault="00EC1C68" w:rsidP="00EC1C68">
             <w:r>
               <w:t>My physician has explained that this research may be hazardous to an unborn child. If I become pregnant while undergoing this research treatment/therapy, there may be injury to my baby. It is understood that by my agreement to participate in the clinical trial I will use acceptable means to avoid pregnancy throughout the duration of the study.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D0EF458" w14:textId="77777777" w:rsidR="00EC1C68" w:rsidRPr="00EC1C68" w:rsidRDefault="00EC1C68" w:rsidP="00EC1C68">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0340CCFA" w14:textId="558E4A41" w:rsidR="00EC1C68" w:rsidRPr="00EC1C68" w:rsidRDefault="00EC1C68" w:rsidP="00EC1C68">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Infertility is a [rare but serious] risk of specific [drugs, medical devices, or procedures] used in this study. Before taking part in the study, participants may wish to discuss with the researcher or their physician acceptable means of being able to have children in the future. </w:t>
+          <w:p w14:paraId="0340CCFA" w14:textId="558E4A41" w:rsidR="00EC1C68" w:rsidRPr="00EC1C68" w:rsidRDefault="00EC1C68" w:rsidP="00D53669">
+            <w:r>
+              <w:t xml:space="preserve">Infertility is a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00020E5D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>[rare but serious]</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> risk of specific </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00020E5D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>[drugs, medical devices, or procedures]</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> used in this study. Before taking part in the study, participants may wish to discuss with the researcher or their physician acceptable means of being able to have children in the future. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1C68" w14:paraId="0CE6BF78" w14:textId="77777777" w:rsidTr="73285F22">
+      <w:tr w:rsidR="00EC1C68" w14:paraId="0CE6BF78" w14:textId="77777777" w:rsidTr="69B3FCFA">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcW w:w="10805" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="085A57CB" w14:textId="593756B7" w:rsidR="00EC1C68" w:rsidRPr="00EC1C68" w:rsidRDefault="00EC1C68" w:rsidP="00EC1C68">
-            <w:pPr>
+          <w:p w14:paraId="085A57CB" w14:textId="692D5380" w:rsidR="00EC1C68" w:rsidRPr="00D53669" w:rsidRDefault="00EC1C68" w:rsidP="00D2673C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53669">
               <w:rPr>
                 <w:b/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Subject Payment Language</w:t>
+              <w:t>Subject Payment</w:t>
+            </w:r>
+            <w:r w:rsidR="00F1562C" w:rsidRPr="00D53669">
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Reimbursement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D53669">
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Language</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1C68" w14:paraId="112C6810" w14:textId="77777777" w:rsidTr="73285F22">
+      <w:tr w:rsidR="00EC1C68" w14:paraId="112C6810" w14:textId="77777777" w:rsidTr="69B3FCFA">
         <w:trPr>
           <w:trHeight w:val="7776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcW w:w="10805" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A8168BA" w14:textId="77777777" w:rsidR="008019B1" w:rsidRDefault="008019B1" w:rsidP="00413699">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="093B44AE" w14:textId="7B1EDFEC" w:rsidR="00413699" w:rsidRPr="00383802" w:rsidRDefault="00413699" w:rsidP="00413699">
+          <w:p w14:paraId="41482777" w14:textId="3FEC024F" w:rsidR="00D2673C" w:rsidRPr="00D2673C" w:rsidRDefault="00D2673C" w:rsidP="00D2673C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:rPr>
-[...122 lines deleted...]
-            <w:r w:rsidRPr="00383802">
+              <w:spacing w:before="60" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="C82613"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
-              <w:t>the study team and OSF will protect your information using many of the same ways they protect your health information.</w:t>
-[...4 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D2673C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-                <w:color w:val="242424"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
-              <w:t> </w:t>
-[...4 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00383802">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D2673C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
-              <w:t>You have the right to refuse/decline to</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00383802">
+              <w:t>When Expected</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
-              <w:t>oes NOT prevent you from participating in the study or from receiving reimbursement payments.</w:t>
+              <w:t xml:space="preserve"> Compensation is GREATER THAN 75% of the IRS Reporting Threshold, use:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="375CD060" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:r>
+              <w:t>You may receive payment for taking part in this study. This payment is for your time and effort. The IRB has reviewed the payment to make sure it is fair.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EB2C01F" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A816FE1" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:r>
+              <w:t>The study team will explain the payment details.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42ADE613" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C"/>
+          <w:p w14:paraId="246050DA" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:r>
+              <w:t xml:space="preserve">If your total payments from OSF in one calendar year meet or go over the IRS reporting limit, OSF must report this to you and to the IRS using </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>a Form</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1099. The IRS sets this limit and may change it over time.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E0A8EE5" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C"/>
+          <w:p w14:paraId="1618968D" w14:textId="58C4EA84" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:r>
+              <w:t>OSF will not take taxes out of your payment. You are responsible for reporting this income and paying any taxes you owe.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE4C5F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001D2B0A" w:rsidRPr="001D2B0A">
+              <w:t>Payments may have tax implications. The research team and the institution cannot provide tax advice. If you have questions about how study payments may affect your taxes, you should consult a tax advisor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48544AE8" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C"/>
+          <w:p w14:paraId="64CA7C26" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:r>
+              <w:t>Because your total payment is expected to be more than 75% of the IRS reporting limit, you must complete a “Substitute W-9” form at enrollment if you want to receive payment.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47099DCA" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C"/>
+          <w:p w14:paraId="56F71C02" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Completing this form is required to receive study payment.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60FA5975" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>The form allows OSF to track your payments and report them to the IRS only if required.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F46CA72" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>The study team will help you complete the form.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59D17BA9" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Your information will be protected like your health information.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5481F329" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C"/>
+          <w:p w14:paraId="185A53E6" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:r>
+              <w:t>Receiving payment is optional.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C515686" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C"/>
+          <w:p w14:paraId="377146D2" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:r>
+              <w:t>If you do not complete the W-9 form:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FB6AE99" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>You will not receive study payment.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E54E1EB" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>You may still take part in the study.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E4A74DF" w14:textId="496FF3FB" w:rsidR="00F1562C" w:rsidRPr="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1562C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>You may still receive reimbursement for expenses.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76A9D81B" w14:textId="77777777" w:rsidR="00413699" w:rsidRPr="00383802" w:rsidRDefault="00413699" w:rsidP="00413699">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383802">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="242424"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EC9E6A0" wp14:editId="42A13B9A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:align>left</wp:align>
                       </wp:positionH>
@@ -789,72 +850,90 @@
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="25CA9738" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:10.2pt;width:18.75pt;height:19.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnY3Y6gQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtrOkl6COkXQosOA&#10;ri3WDn1WZCkRJomapMTJvr6U7DhBV2DAsBdZ4uUckiZ5ebU1mmyEDwpsTauTkhJhOTTKLmv64/n2&#10;0zklITLbMA1W1HQnAr2affxw2bqpGMEKdCM8QRAbpq2r6SpGNy2KwFfCsHACTlhUSvCGRXz6ZdF4&#10;1iK60cWoLE+LFnzjPHARAkpvOiWdZXwpBY8PUgYRia4pxhbz6fO5SGcxu2TTpWdupXgfBvuHKAxT&#10;FkkHqBsWGVl79QeUUdxDABlPOJgCpFRc5Bwwm6p8k83TijmRc8HiBDeUKfw/WH6/eXKPHsvQujAN&#10;eE1ZbKU36YvxkW0u1m4olthGwlE4+nxejSaUcFSNxmenk1zM4uDsfIhfBBiSLjX1+C9yidjmLkQk&#10;RNO9SeLSNp0BtGpuldb5kbpAXGtPNgz/X9xWGUCvzTdoOtnFpCz7v4hi/NedeC9FjtxKCSQzHuGj&#10;LnEWh8TzLe606OL5LiRRTUo10w5AHQXjXNh4mjooI6F1cpMY++DYxfvGUceqd+ptk5vIvTo4ln9n&#10;HDwyK9g4OBtlwb8H0PwcmDv7ffZdzin9BTS7R088dJMSHL9V+PvuWIiPzONo4BDhuMcHPKSGtqbQ&#10;3yhZgf/9njzZY8eilpIWR62m4deaeUGJ/mqxly+q8TjNZn6MJ2cjfPhjzeJYY9fmGrAbKlwsjudr&#10;so96f5UezAtuhXliRRWzHLlryqPfP65jtwJwr3Axn2cznEfH4p19cjyBp6qm9nzevjDv+h6O2Pz3&#10;sB9LNn3Typ1t8rQwX0eQKvf5oa59vXGWc9P0eycti+N3tjpsx9krAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAh9SO/90AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1CA2UkE2F&#10;QBzSA4KClKsbL0lEvI5itw1/z3KC42hGM2+K9ewGdaAp9J4RrhYJKOLG255bhI/358sVqBANWzN4&#10;JoRvCrAuT08Kk1t/5Dc6bGOrpIRDbhC6GMdc69B05ExY+JFYvE8/ORNFTq22kzlKuRt0miQ32pme&#10;ZaEzIz121Hxt9w7BZjpdPelN3bR1FS6q1+wl1BXi+dn8cA8q0hz/wvCLL+hQCtPO79kGNSDIkYiQ&#10;JktQ4l7fZqB2CNndEnRZ6P/05Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ2N2OoEC&#10;AABlBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh9SO&#10;/90AAAAFAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#0d0d0d [3069]" strokeweight="1pt">
+                    <v:rect w14:anchorId="15A7EE2A" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:10.2pt;width:18.75pt;height:19.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnY3Y6gQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtrOkl6COkXQosOA&#10;ri3WDn1WZCkRJomapMTJvr6U7DhBV2DAsBdZ4uUckiZ5ebU1mmyEDwpsTauTkhJhOTTKLmv64/n2&#10;0zklITLbMA1W1HQnAr2affxw2bqpGMEKdCM8QRAbpq2r6SpGNy2KwFfCsHACTlhUSvCGRXz6ZdF4&#10;1iK60cWoLE+LFnzjPHARAkpvOiWdZXwpBY8PUgYRia4pxhbz6fO5SGcxu2TTpWdupXgfBvuHKAxT&#10;FkkHqBsWGVl79QeUUdxDABlPOJgCpFRc5Bwwm6p8k83TijmRc8HiBDeUKfw/WH6/eXKPHsvQujAN&#10;eE1ZbKU36YvxkW0u1m4olthGwlE4+nxejSaUcFSNxmenk1zM4uDsfIhfBBiSLjX1+C9yidjmLkQk&#10;RNO9SeLSNp0BtGpuldb5kbpAXGtPNgz/X9xWGUCvzTdoOtnFpCz7v4hi/NedeC9FjtxKCSQzHuGj&#10;LnEWh8TzLe606OL5LiRRTUo10w5AHQXjXNh4mjooI6F1cpMY++DYxfvGUceqd+ptk5vIvTo4ln9n&#10;HDwyK9g4OBtlwb8H0PwcmDv7ffZdzin9BTS7R088dJMSHL9V+PvuWIiPzONo4BDhuMcHPKSGtqbQ&#10;3yhZgf/9njzZY8eilpIWR62m4deaeUGJ/mqxly+q8TjNZn6MJ2cjfPhjzeJYY9fmGrAbKlwsjudr&#10;so96f5UezAtuhXliRRWzHLlryqPfP65jtwJwr3Axn2cznEfH4p19cjyBp6qm9nzevjDv+h6O2Pz3&#10;sB9LNn3Typ1t8rQwX0eQKvf5oa59vXGWc9P0eycti+N3tjpsx9krAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAh9SO/90AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1CA2UkE2F&#10;QBzSA4KClKsbL0lEvI5itw1/z3KC42hGM2+K9ewGdaAp9J4RrhYJKOLG255bhI/358sVqBANWzN4&#10;JoRvCrAuT08Kk1t/5Dc6bGOrpIRDbhC6GMdc69B05ExY+JFYvE8/ORNFTq22kzlKuRt0miQ32pme&#10;ZaEzIz121Hxt9w7BZjpdPelN3bR1FS6q1+wl1BXi+dn8cA8q0hz/wvCLL+hQCtPO79kGNSDIkYiQ&#10;JktQ4l7fZqB2CNndEnRZ6P/05Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ2N2OoEC&#10;AABlBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh9SO&#10;/90AAAAFAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#0d0d0d [3069]" strokeweight="1pt">
                       <w10:wrap type="through" anchorx="margin"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CD480C9" w14:textId="77777777" w:rsidR="00413699" w:rsidRPr="00383802" w:rsidRDefault="00413699" w:rsidP="00413699">
+          <w:p w14:paraId="6CD480C9" w14:textId="73C9849B" w:rsidR="00413699" w:rsidRPr="00383802" w:rsidRDefault="00413699" w:rsidP="00413699">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F1562C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t>YES:</w:t>
+            </w:r>
             <w:r w:rsidRPr="00383802">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
               </w:rPr>
-              <w:t>YES: I will provide required W-9 form to receive study compensation</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F1562C">
+              <w:t xml:space="preserve">I choose to receive </w:t>
+            </w:r>
+            <w:r w:rsidR="00D53669">
+              <w:t xml:space="preserve">study </w:t>
+            </w:r>
+            <w:r w:rsidR="00F1562C">
+              <w:t>payment and will complete the W-9 form.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F5D9E53" w14:textId="77777777" w:rsidR="00413699" w:rsidRPr="00383802" w:rsidRDefault="00413699" w:rsidP="00413699">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="358FA102" w14:textId="77777777" w:rsidR="00413699" w:rsidRPr="00383802" w:rsidRDefault="00413699" w:rsidP="00413699">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383802">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:color w:val="242424"/>
               </w:rPr>
@@ -907,467 +986,992 @@
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="259C8CC1" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:9.7pt;width:18.75pt;height:19.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZXFC5dgIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5x4SR9BnSJokGFA&#10;1xZoh54VWYoNSKJGKXG6Xz9KzqOPnYbloJAixcfHj7663lnDtgpDC67io8GQM+Uk1K1bV/zn0/LL&#10;BWchClcLA05V/EUFfj37/Omq81NVQgOmVsgoiAvTzle8idFPiyLIRlkRBuCVI6MGtCKSiuuiRtFR&#10;dGuKcjg8KzrA2iNIFQLdLnojn+X4WisZ77UOKjJTcaot5hPzuUpnMbsS0zUK37RyX4b4hyqsaB0l&#10;PYZaiCjYBtsPoWwrEQLoOJBgC9C6lSr3QN2Mhu+6eWyEV7kXAif4I0zh/4WVd9tH/4AEQ+fDNJCY&#10;uthptOmf6mO7DNbLESy1i0zSZfn1YlROOJNkKsfnZ5MMZnF67DHEbwosS0LFkWaRIRLb2xApIbke&#10;XFKuAKatl60xWcH16sYg2wqa2zL/0qjoyRs341hHrCvPhzRbKYg/2ohIovV1xYNbcybMmogpI+bc&#10;b15nkqljmrgbZR+zsT+g7lNfToYUOpOErolK/fXhNtWTmJqCfKwudbcQoenf5NR9KNtGIr1pbcUv&#10;KH6fgWIZl3pXmbZ7jE5TSdIK6pcHZAg9j4OXy5aS3IoQHwQScQkGWsZ4T4c2QNjAXuKsAfz9t/vk&#10;T3wiK2cdLQLh9msjUHFmvjti2uVoPE6bk5Xx5LwkBV9bVq8tbmNvgGY2orX3MovJP5qDqBHsM+3s&#10;PGUlk3CScvcT2is3sV9Q2nqp5vPsRtviRbx1j16m4AmnBO/T7lmg3zMsEjXv4LA0YvqOaL1veulg&#10;vomg28zCE640waTQpuVZ7r8KaZVf69nr9O2a/QEAAP//AwBQSwMEFAAGAAgAAAAhABwTB4LaAAAA&#10;BQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwq6lBaGkKcipafe0O5u/ESR43X&#10;wXbb8PYsJzjuzGjm23I1ul6cMMTOk4LbaQYCqfGmo1bB7v31JgcRkyaje0+o4BsjrKrLi1IXxp9p&#10;i6c6tYJLKBZagU1pKKSMjUWn49QPSOx9+uB04jO00gR95nLXy1mW3UunO+IFqwfcWGwO9dEpwPUa&#10;8xm+bNwkfD0f3ib2I6+3Sl1fjU+PIBKO6S8Mv/iMDhUz7f2RTBS9An4ksfowB8Hu3XIBYq9gkc9B&#10;VqX8T1/9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABlcULl2AgAAAwUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABwTB4LaAAAABQEAAA8AAAAA&#10;AAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" strokecolor="#0d0d0d [3069]" strokeweight="1pt">
+                    <v:rect w14:anchorId="0EB5EFEE" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:9.7pt;width:18.75pt;height:19.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZXFC5dgIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5x4SR9BnSJokGFA&#10;1xZoh54VWYoNSKJGKXG6Xz9KzqOPnYbloJAixcfHj7663lnDtgpDC67io8GQM+Uk1K1bV/zn0/LL&#10;BWchClcLA05V/EUFfj37/Omq81NVQgOmVsgoiAvTzle8idFPiyLIRlkRBuCVI6MGtCKSiuuiRtFR&#10;dGuKcjg8KzrA2iNIFQLdLnojn+X4WisZ77UOKjJTcaot5hPzuUpnMbsS0zUK37RyX4b4hyqsaB0l&#10;PYZaiCjYBtsPoWwrEQLoOJBgC9C6lSr3QN2Mhu+6eWyEV7kXAif4I0zh/4WVd9tH/4AEQ+fDNJCY&#10;uthptOmf6mO7DNbLESy1i0zSZfn1YlROOJNkKsfnZ5MMZnF67DHEbwosS0LFkWaRIRLb2xApIbke&#10;XFKuAKatl60xWcH16sYg2wqa2zL/0qjoyRs341hHrCvPhzRbKYg/2ohIovV1xYNbcybMmogpI+bc&#10;b15nkqljmrgbZR+zsT+g7lNfToYUOpOErolK/fXhNtWTmJqCfKwudbcQoenf5NR9KNtGIr1pbcUv&#10;KH6fgWIZl3pXmbZ7jE5TSdIK6pcHZAg9j4OXy5aS3IoQHwQScQkGWsZ4T4c2QNjAXuKsAfz9t/vk&#10;T3wiK2cdLQLh9msjUHFmvjti2uVoPE6bk5Xx5LwkBV9bVq8tbmNvgGY2orX3MovJP5qDqBHsM+3s&#10;PGUlk3CScvcT2is3sV9Q2nqp5vPsRtviRbx1j16m4AmnBO/T7lmg3zMsEjXv4LA0YvqOaL1veulg&#10;vomg28zCE640waTQpuVZ7r8KaZVf69nr9O2a/QEAAP//AwBQSwMEFAAGAAgAAAAhABwTB4LaAAAA&#10;BQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwq6lBaGkKcipafe0O5u/ESR43X&#10;wXbb8PYsJzjuzGjm23I1ul6cMMTOk4LbaQYCqfGmo1bB7v31JgcRkyaje0+o4BsjrKrLi1IXxp9p&#10;i6c6tYJLKBZagU1pKKSMjUWn49QPSOx9+uB04jO00gR95nLXy1mW3UunO+IFqwfcWGwO9dEpwPUa&#10;8xm+bNwkfD0f3ib2I6+3Sl1fjU+PIBKO6S8Mv/iMDhUz7f2RTBS9An4ksfowB8Hu3XIBYq9gkc9B&#10;VqX8T1/9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABlcULl2AgAAAwUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABwTB4LaAAAABQEAAA8AAAAA&#10;AAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" strokecolor="#0d0d0d [3069]" strokeweight="1pt">
                       <w10:wrap type="through" anchorx="margin"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62208ECF" w14:textId="77777777" w:rsidR="00413699" w:rsidRPr="00383802" w:rsidRDefault="00413699" w:rsidP="00413699">
+          <w:p w14:paraId="62208ECF" w14:textId="2F55D219" w:rsidR="00413699" w:rsidRPr="00383802" w:rsidRDefault="00413699" w:rsidP="00413699">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F1562C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t>NO:</w:t>
+            </w:r>
             <w:r w:rsidRPr="00383802">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
               </w:rPr>
-              <w:t>NO: I decline to provide W-9 and decline payment for participation</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F1562C">
+              <w:t>I choose not to receive study payment.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1613872C" w14:textId="77777777" w:rsidR="00413699" w:rsidRPr="00383802" w:rsidRDefault="00413699" w:rsidP="00413699">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06357303" w14:textId="77777777" w:rsidR="00413699" w:rsidRPr="00383802" w:rsidRDefault="00413699" w:rsidP="00413699">
+          <w:p w14:paraId="4B89ED44" w14:textId="7FB64F76" w:rsidR="00413699" w:rsidRPr="00383802" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="240"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00383802">
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidR="00413699" w:rsidRPr="00383802">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
               </w:rPr>
-              <w:t>Subject's Initials______________</w:t>
+              <w:t xml:space="preserve"> Initials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00413699" w:rsidRPr="00383802">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t>______________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="056025DE" w14:textId="77777777" w:rsidR="00413699" w:rsidRPr="00383802" w:rsidRDefault="00413699" w:rsidP="00413699">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:ind w:left="1440"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="242424"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00383802">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06E5B984" w14:textId="270BC543" w:rsidR="00135E8C" w:rsidRDefault="00413699" w:rsidP="00004934">
-            <w:r w:rsidRPr="00383802">
+          <w:p w14:paraId="67403127" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRPr="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:pPr>
+              <w:pStyle w:val="Heading4"/>
+              <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1562C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reimbursement (Separate from Payment)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24AA84A1" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>You may receive reimbursement for costs such as gas, parking, meals, or lodging.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CAED7B3" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>You must provide receipts.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EBCC5D8" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>You do not need to complete a “Substitute W-9” form for reimbursement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="395D8068" w14:textId="77777777" w:rsidR="00135E8C" w:rsidRDefault="00135E8C" w:rsidP="00EC1C68"/>
+          <w:p w14:paraId="6EA552CA" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>When Expected Compensation is LESS THAN OR EQUAL TO 75% of the IRS Reporting Threshold, use:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DD8E89F" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00EC1C68"/>
+          <w:p w14:paraId="2D753D91" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:r>
+              <w:t>You may receive payment for taking part in this study. This payment is for your time and effort. The IRB has reviewed the payment to make sure it is fair.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05C7B50D" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5979713D" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:r>
+              <w:t>The study team will explain the payment details.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22FA0FDF" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C"/>
+          <w:p w14:paraId="6E3FA843" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:r>
+              <w:t xml:space="preserve">If your total payments from OSF in one calendar year meet or go over the IRS reporting limit, OSF must report this to you and to the IRS using </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>a Form</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> 1099. The IRS sets this limit and may change it over time.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B2712C5" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C"/>
+          <w:p w14:paraId="4507CFEE" w14:textId="21446AE0" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:r>
+              <w:t>OSF will not take taxes out of your payment. You are responsible for reporting this income and paying any taxes you owe.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E45C1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E27B15" w:rsidRPr="001D2B0A">
+              <w:t>Payments may have tax implications. The research team and the institution cannot provide tax advice. If you have questions about how study payments may affect your taxes, you should consult a tax advisor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C0B86C" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C"/>
+          <w:p w14:paraId="176FF4B5" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:r>
+              <w:t>Because your expected payment is less than or equal to 75% of the IRS reporting limit, you will not need to complete a “Substitute W-9” form at enrollment.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D0B85B1" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C"/>
+          <w:p w14:paraId="5E3D4590" w14:textId="017FC7C6" w:rsidR="00D53669" w:rsidRPr="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00D53669">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Receiving payment is optional.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FA28764" w14:textId="77777777" w:rsidR="00D53669" w:rsidRPr="00383802" w:rsidRDefault="00D53669" w:rsidP="00D53669">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Another form of payment you may receive is reimbursement. Reimbursement is when the study team pays you for costs you have paid for such things as travel (e.g., gas), food, and lodging (e.g., hotel room). You MUST provide receipts of your costs </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00383802">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="166A3E97" wp14:editId="04EFEFEA">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="margin">
+                        <wp:align>left</wp:align>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>129540</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="238125" cy="247650"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:wrapThrough wrapText="bothSides">
+                        <wp:wrapPolygon edited="0">
+                          <wp:start x="0" y="0"/>
+                          <wp:lineTo x="0" y="21600"/>
+                          <wp:lineTo x="22464" y="21600"/>
+                          <wp:lineTo x="22464" y="0"/>
+                          <wp:lineTo x="0" y="0"/>
+                        </wp:wrapPolygon>
+                      </wp:wrapThrough>
+                      <wp:docPr id="626855012" name="Rectangle 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="238125" cy="247650"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1">
+                                    <a:lumMod val="95000"/>
+                                    <a:lumOff val="5000"/>
+                                  </a:schemeClr>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="5AFAE8D4" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:10.2pt;width:18.75pt;height:19.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnY3Y6gQIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtrOkl6COkXQosOA&#10;ri3WDn1WZCkRJomapMTJvr6U7DhBV2DAsBdZ4uUckiZ5ebU1mmyEDwpsTauTkhJhOTTKLmv64/n2&#10;0zklITLbMA1W1HQnAr2affxw2bqpGMEKdCM8QRAbpq2r6SpGNy2KwFfCsHACTlhUSvCGRXz6ZdF4&#10;1iK60cWoLE+LFnzjPHARAkpvOiWdZXwpBY8PUgYRia4pxhbz6fO5SGcxu2TTpWdupXgfBvuHKAxT&#10;FkkHqBsWGVl79QeUUdxDABlPOJgCpFRc5Bwwm6p8k83TijmRc8HiBDeUKfw/WH6/eXKPHsvQujAN&#10;eE1ZbKU36YvxkW0u1m4olthGwlE4+nxejSaUcFSNxmenk1zM4uDsfIhfBBiSLjX1+C9yidjmLkQk&#10;RNO9SeLSNp0BtGpuldb5kbpAXGtPNgz/X9xWGUCvzTdoOtnFpCz7v4hi/NedeC9FjtxKCSQzHuGj&#10;LnEWh8TzLe606OL5LiRRTUo10w5AHQXjXNh4mjooI6F1cpMY++DYxfvGUceqd+ptk5vIvTo4ln9n&#10;HDwyK9g4OBtlwb8H0PwcmDv7ffZdzin9BTS7R088dJMSHL9V+PvuWIiPzONo4BDhuMcHPKSGtqbQ&#10;3yhZgf/9njzZY8eilpIWR62m4deaeUGJ/mqxly+q8TjNZn6MJ2cjfPhjzeJYY9fmGrAbKlwsjudr&#10;so96f5UezAtuhXliRRWzHLlryqPfP65jtwJwr3Axn2cznEfH4p19cjyBp6qm9nzevjDv+h6O2Pz3&#10;sB9LNn3Typ1t8rQwX0eQKvf5oa59vXGWc9P0eycti+N3tjpsx9krAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAh9SO/90AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1CA2UkE2F&#10;QBzSA4KClKsbL0lEvI5itw1/z3KC42hGM2+K9ewGdaAp9J4RrhYJKOLG255bhI/358sVqBANWzN4&#10;JoRvCrAuT08Kk1t/5Dc6bGOrpIRDbhC6GMdc69B05ExY+JFYvE8/ORNFTq22kzlKuRt0miQ32pme&#10;ZaEzIz121Hxt9w7BZjpdPelN3bR1FS6q1+wl1BXi+dn8cA8q0hz/wvCLL+hQCtPO79kGNSDIkYiQ&#10;JktQ4l7fZqB2CNndEnRZ6P/05Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ2N2OoEC&#10;AABlBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh9SO&#10;/90AAAAFAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#0d0d0d [3069]" strokeweight="1pt">
+                      <w10:wrap type="through" anchorx="margin"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4930FE9D" w14:textId="2CE7FF02" w:rsidR="00D53669" w:rsidRPr="00383802" w:rsidRDefault="00D53669" w:rsidP="00D53669">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1562C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t>YES:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383802">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">I </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>choose</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> to receive study payment.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77A4AD77" w14:textId="77777777" w:rsidR="00D53669" w:rsidRPr="00383802" w:rsidRDefault="00D53669" w:rsidP="00D53669">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="039FA5AC" w14:textId="77777777" w:rsidR="00D53669" w:rsidRPr="00383802" w:rsidRDefault="00D53669" w:rsidP="00D53669">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383802">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03D39B4F" wp14:editId="67F9DB1F">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="margin">
+                        <wp:align>left</wp:align>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>123190</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="238125" cy="247650"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                      <wp:wrapThrough wrapText="bothSides">
+                        <wp:wrapPolygon edited="0">
+                          <wp:start x="0" y="0"/>
+                          <wp:lineTo x="0" y="21600"/>
+                          <wp:lineTo x="22464" y="21600"/>
+                          <wp:lineTo x="22464" y="0"/>
+                          <wp:lineTo x="0" y="0"/>
+                        </wp:wrapPolygon>
+                      </wp:wrapThrough>
+                      <wp:docPr id="278679225" name="Rectangle 1"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="238125" cy="247650"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1">
+                                    <a:lumMod val="95000"/>
+                                    <a:lumOff val="5000"/>
+                                  </a:schemeClr>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="4CE8E30C" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:9.7pt;width:18.75pt;height:19.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZXFC5dgIAAAMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5x4SR9BnSJokGFA&#10;1xZoh54VWYoNSKJGKXG6Xz9KzqOPnYbloJAixcfHj7663lnDtgpDC67io8GQM+Uk1K1bV/zn0/LL&#10;BWchClcLA05V/EUFfj37/Omq81NVQgOmVsgoiAvTzle8idFPiyLIRlkRBuCVI6MGtCKSiuuiRtFR&#10;dGuKcjg8KzrA2iNIFQLdLnojn+X4WisZ77UOKjJTcaot5hPzuUpnMbsS0zUK37RyX4b4hyqsaB0l&#10;PYZaiCjYBtsPoWwrEQLoOJBgC9C6lSr3QN2Mhu+6eWyEV7kXAif4I0zh/4WVd9tH/4AEQ+fDNJCY&#10;uthptOmf6mO7DNbLESy1i0zSZfn1YlROOJNkKsfnZ5MMZnF67DHEbwosS0LFkWaRIRLb2xApIbke&#10;XFKuAKatl60xWcH16sYg2wqa2zL/0qjoyRs341hHrCvPhzRbKYg/2ohIovV1xYNbcybMmogpI+bc&#10;b15nkqljmrgbZR+zsT+g7lNfToYUOpOErolK/fXhNtWTmJqCfKwudbcQoenf5NR9KNtGIr1pbcUv&#10;KH6fgWIZl3pXmbZ7jE5TSdIK6pcHZAg9j4OXy5aS3IoQHwQScQkGWsZ4T4c2QNjAXuKsAfz9t/vk&#10;T3wiK2cdLQLh9msjUHFmvjti2uVoPE6bk5Xx5LwkBV9bVq8tbmNvgGY2orX3MovJP5qDqBHsM+3s&#10;PGUlk3CScvcT2is3sV9Q2nqp5vPsRtviRbx1j16m4AmnBO/T7lmg3zMsEjXv4LA0YvqOaL1veulg&#10;vomg28zCE640waTQpuVZ7r8KaZVf69nr9O2a/QEAAP//AwBQSwMEFAAGAAgAAAAhABwTB4LaAAAA&#10;BQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwq6lBaGkKcipafe0O5u/ESR43X&#10;wXbb8PYsJzjuzGjm23I1ul6cMMTOk4LbaQYCqfGmo1bB7v31JgcRkyaje0+o4BsjrKrLi1IXxp9p&#10;i6c6tYJLKBZagU1pKKSMjUWn49QPSOx9+uB04jO00gR95nLXy1mW3UunO+IFqwfcWGwO9dEpwPUa&#10;8xm+bNwkfD0f3ib2I6+3Sl1fjU+PIBKO6S8Mv/iMDhUz7f2RTBS9An4ksfowB8Hu3XIBYq9gkc9B&#10;VqX8T1/9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABlcULl2AgAAAwUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABwTB4LaAAAABQEAAA8AAAAA&#10;AAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" strokecolor="#0d0d0d [3069]" strokeweight="1pt">
+                      <w10:wrap type="through" anchorx="margin"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EA35948" w14:textId="77777777" w:rsidR="00D53669" w:rsidRPr="00383802" w:rsidRDefault="00D53669" w:rsidP="00D53669">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1562C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t>NO:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383802">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>I choose not to receive study payment.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BA4CF8E" w14:textId="77777777" w:rsidR="00D53669" w:rsidRPr="00383802" w:rsidRDefault="00D53669" w:rsidP="00D53669">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CBB87D3" w14:textId="77777777" w:rsidR="00D53669" w:rsidRPr="00383802" w:rsidRDefault="00D53669" w:rsidP="00D53669">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:before="240"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383802">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Initials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383802">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t>______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="415692A1" w14:textId="77777777" w:rsidR="00D53669" w:rsidRPr="00383802" w:rsidRDefault="00D53669" w:rsidP="00D53669">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00383802">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
-              <w:t>in order to</w:t>
-[...26 lines deleted...]
-          <w:p w14:paraId="0BF355BA" w14:textId="53D00BF1" w:rsidR="00135E8C" w:rsidRPr="00EC1C68" w:rsidRDefault="00135E8C" w:rsidP="00EC1C68"/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3143F066" w14:textId="77777777" w:rsidR="00D53669" w:rsidRPr="00F1562C" w:rsidRDefault="00D53669" w:rsidP="00D53669">
+            <w:pPr>
+              <w:pStyle w:val="Heading4"/>
+              <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1562C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Reimbursement (Separate from Payment)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B452120" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>You may receive reimbursement for costs such as gas, parking, meals, or lodging.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3614ADB4" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>You must provide receipts.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F0502E9" w14:textId="77777777" w:rsidR="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00F1562C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>You do not need to complete a “Substitute W-9” form for reimbursement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BF355BA" w14:textId="27727568" w:rsidR="00F1562C" w:rsidRPr="00F1562C" w:rsidRDefault="00F1562C" w:rsidP="00EC1C68"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC1C68" w14:paraId="367AC81F" w14:textId="77777777" w:rsidTr="73285F22">
+      <w:tr w:rsidR="00D53669" w14:paraId="367AC81F" w14:textId="77777777" w:rsidTr="69B3FCFA">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="4652"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcW w:w="10805" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26E8F23A" w14:textId="5B8109DC" w:rsidR="008019B1" w:rsidRPr="008019B1" w:rsidRDefault="008019B1" w:rsidP="008019B1">
-            <w:pPr>
+          <w:p w14:paraId="26E8F23A" w14:textId="5B8109DC" w:rsidR="00D53669" w:rsidRPr="00D53669" w:rsidRDefault="00D53669" w:rsidP="00D53669">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:ind w:left="-23" w:firstLine="23"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008019B1">
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53669">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Genetic Testing Language</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="371242B8" w14:textId="77777777" w:rsidR="008019B1" w:rsidRDefault="008019B1" w:rsidP="00EC1C68">
+          <w:p w14:paraId="371242B8" w14:textId="77777777" w:rsidR="00D53669" w:rsidRDefault="00D53669" w:rsidP="00EC1C68">
             <w:pPr>
               <w:ind w:left="-23" w:firstLine="23"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D424D0C" w14:textId="51A160FA" w:rsidR="00EC1C68" w:rsidRDefault="00EC1C68" w:rsidP="00EC1C68">
+          <w:p w14:paraId="2D424D0C" w14:textId="51A160FA" w:rsidR="00D53669" w:rsidRDefault="00D53669" w:rsidP="00EC1C68">
             <w:pPr>
               <w:ind w:left="-23" w:firstLine="23"/>
             </w:pPr>
             <w:r w:rsidRPr="00DF674B">
               <w:t xml:space="preserve">Since genetic testing will be done during the treatment period, you should know there is a </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DF674B">
               <w:t>Federal</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DF674B">
               <w:t xml:space="preserve"> law called the Genetic Information Nondiscrimination Act (GINA). In general, this law makes it illegal for health insurance companies, group health plans, and most employers to discriminate against you based on your genetic information. However, it does not protect you against discrimination by companies that sell life insurance, disability insurance, or long-term care insurance. GINA also does not protect you against discrimination if you have already been diagnosed with the genetic disease being tested.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F64AFBC" w14:textId="77777777" w:rsidR="00EC1C68" w:rsidRPr="00EC1C68" w:rsidRDefault="00EC1C68" w:rsidP="00EC1C68">
+          <w:p w14:paraId="3F64AFBC" w14:textId="77777777" w:rsidR="00D53669" w:rsidRPr="00EC1C68" w:rsidRDefault="00D53669" w:rsidP="00EC1C68">
             <w:pPr>
               <w:ind w:left="-23" w:firstLine="23"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72105727" w14:textId="77777777" w:rsidR="00EC1C68" w:rsidRDefault="00EC1C68" w:rsidP="00EE1E50">
+          <w:p w14:paraId="7A146417" w14:textId="77777777" w:rsidR="00D53669" w:rsidRDefault="00D53669" w:rsidP="00D53669">
             <w:r w:rsidRPr="00DF674B">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">There is a risk that someone could get access to the genetic information we have stored about you. Genetic testing can create information about subjects’ and their families’ personal health risks and can cause or increase anxiety, and/or interfere with your ability to get insurance or a </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DF674B">
               <w:t>job, and</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DF674B">
               <w:t xml:space="preserve"> can even lead to discrimination. Patterns of genetic variation also can be used by law enforcement agencies to identify a person or his/her blood relatives. There are laws against this kind of misuse, but they may not give full protection. There may be other unforeseen privacy risks. We believe the chance these things will happen is very small, but we cannot make guarantees. Your privacy and the confidentiality of your data are very important to </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DF674B">
               <w:t>us</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DF674B">
               <w:t xml:space="preserve"> and we will make every effort to protect them. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FE3FFA8" w14:textId="77777777" w:rsidR="00126B42" w:rsidRDefault="00126B42" w:rsidP="00EE1E50"/>
-[...2 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="6C027CCD" w14:textId="7F588B72" w:rsidR="00D53669" w:rsidRPr="00EC1C68" w:rsidRDefault="00D53669" w:rsidP="00D53669"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D53669" w14:paraId="6B1F48FC" w14:textId="77777777" w:rsidTr="69B3FCFA">
+        <w:trPr>
+          <w:trHeight w:val="4987"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BFFF669" w14:textId="77777777" w:rsidR="00D53669" w:rsidRPr="00D53669" w:rsidRDefault="00D53669" w:rsidP="00D53669">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00004934">
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53669">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>FERPA Consent for Research Language</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B94D099" w14:textId="2E89B073" w:rsidR="00126B42" w:rsidRPr="00004934" w:rsidRDefault="00AE3BE8" w:rsidP="00EE1E50">
+          <w:p w14:paraId="159CF3E9" w14:textId="77777777" w:rsidR="00D53669" w:rsidRPr="00004934" w:rsidRDefault="00D53669" w:rsidP="00D53669">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004934">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(To be used when conducting research using IDENTIFIABLE education records)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3774176D" w14:textId="77777777" w:rsidR="00126B42" w:rsidRDefault="00126B42" w:rsidP="00EE1E50"/>
-          <w:p w14:paraId="03A03A0F" w14:textId="77777777" w:rsidR="00126B42" w:rsidRDefault="00126B42" w:rsidP="00126B42">
+          <w:p w14:paraId="4145FC59" w14:textId="77777777" w:rsidR="00D53669" w:rsidRDefault="00D53669" w:rsidP="00D53669"/>
+          <w:p w14:paraId="34EEBFD8" w14:textId="77777777" w:rsidR="00D53669" w:rsidRDefault="00D53669" w:rsidP="00D53669">
             <w:r>
               <w:t xml:space="preserve">This research will utilize </w:t>
             </w:r>
             <w:r w:rsidRPr="00004934">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>[NAME OF INSTITUTION]</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> student education records. </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00004934">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>[NAME OF INSTITUTION]</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> student education records are protected by the Family Educational Rights and Privacy Act of 1974 (FERPA).</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="34DFF857" w14:textId="729CAA67" w:rsidR="00126B42" w:rsidRDefault="00126B42" w:rsidP="00126B42">
+              <w:t xml:space="preserve"> student</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> education records are protected by the Family Educational Rights and Privacy Act of 1974 (FERPA).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46428F52" w14:textId="77777777" w:rsidR="00D53669" w:rsidRDefault="00D53669" w:rsidP="00D53669"/>
+          <w:p w14:paraId="02810C11" w14:textId="77777777" w:rsidR="00D53669" w:rsidRDefault="00D53669" w:rsidP="00D53669">
             <w:r>
               <w:t>In compliance with FERPA, disclosure of your education record data elements for this research requires your signed and dated consent.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="366F1779" w14:textId="77777777" w:rsidR="00126B42" w:rsidRDefault="00126B42" w:rsidP="00126B42"/>
-          <w:p w14:paraId="0F46DF80" w14:textId="4CAB2DA4" w:rsidR="00126B42" w:rsidRPr="00004934" w:rsidRDefault="00126B42" w:rsidP="00126B42">
+          <w:p w14:paraId="2BB8A266" w14:textId="77777777" w:rsidR="00D53669" w:rsidRDefault="00D53669" w:rsidP="00D53669"/>
+          <w:p w14:paraId="653ADBB3" w14:textId="77777777" w:rsidR="00D53669" w:rsidRPr="00004934" w:rsidRDefault="00D53669" w:rsidP="00D53669">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">By completing this form and agreeing to voluntarily participate in this research, you are also consenting to the following disclosures of your education record data elements for the purposes of the study to the members of the research team listed on this IRB protocol: </w:t>
             </w:r>
             <w:r w:rsidRPr="00004934">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>[INSERT DATA ELEMENTS. EXAMPLES INCLUDE, BUT ARE NOT LIMITED TO:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63A8DA2A" w14:textId="77777777" w:rsidR="00126B42" w:rsidRPr="00004934" w:rsidRDefault="00126B42" w:rsidP="00004934">
+          <w:p w14:paraId="1E0B5F29" w14:textId="77777777" w:rsidR="00D53669" w:rsidRPr="00004934" w:rsidRDefault="00D53669" w:rsidP="00D53669">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004934">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Example Data Element 1 (e.g., enrollment in EN.XX.XXX)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FC65931" w14:textId="77777777" w:rsidR="00126B42" w:rsidRPr="00004934" w:rsidRDefault="00126B42" w:rsidP="00004934">
+          <w:p w14:paraId="354E6869" w14:textId="77777777" w:rsidR="00D53669" w:rsidRPr="00004934" w:rsidRDefault="00D53669" w:rsidP="00D53669">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004934">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Example Data Element 2 (e.g., quiz grades and final exam grades in EN.XX.XXX)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5758A822" w14:textId="6E02C081" w:rsidR="00126B42" w:rsidRDefault="00126B42" w:rsidP="00126B42">
+          <w:p w14:paraId="1C0846AF" w14:textId="77777777" w:rsidR="00D53669" w:rsidRDefault="00D53669" w:rsidP="00D53669">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00004934">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Example Data Element 3 (e.g., Canvas discussion board postings for EN.XX.XXX which include student name)]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25D16C34" w14:textId="77777777" w:rsidR="00126B42" w:rsidRPr="00004934" w:rsidRDefault="00126B42" w:rsidP="00004934">
+          <w:p w14:paraId="048C6671" w14:textId="77777777" w:rsidR="00D53669" w:rsidRPr="00004934" w:rsidRDefault="00D53669" w:rsidP="00D53669">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C027CCD" w14:textId="34FA1636" w:rsidR="00126B42" w:rsidRPr="00EC1C68" w:rsidRDefault="00F19201" w:rsidP="4A1D0EB4">
-[...10 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="209E11D8" w14:textId="7249B1FC" w:rsidR="00D53669" w:rsidRPr="00D53669" w:rsidRDefault="00D53669" w:rsidP="00D53669">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="240"/>
+              <w:ind w:left="-23" w:firstLine="23"/>
+            </w:pPr>
+            <w:r>
+              <w:t>The principal investigator (PI) for this research has been informed that they may use your education record information only for the purposes of this research, and that they are not permitted to disclose your education record information to any other party without your prior consent or as allowed by FERPA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77C593C2" w14:textId="476AB9BF" w:rsidR="005B6FC3" w:rsidRDefault="005B6FC3" w:rsidP="0094308A"/>
-    <w:p w14:paraId="6FA7CA68" w14:textId="77777777" w:rsidR="00126B42" w:rsidRPr="00126B42" w:rsidRDefault="00126B42" w:rsidP="00126B42"/>
-    <w:p w14:paraId="717028DD" w14:textId="77777777" w:rsidR="00126B42" w:rsidRPr="00126B42" w:rsidRDefault="00126B42" w:rsidP="00126B42"/>
     <w:p w14:paraId="0781D6E4" w14:textId="77777777" w:rsidR="00126B42" w:rsidRPr="00126B42" w:rsidRDefault="00126B42" w:rsidP="00126B42"/>
     <w:p w14:paraId="5A80A851" w14:textId="77777777" w:rsidR="00126B42" w:rsidRPr="00126B42" w:rsidRDefault="00126B42" w:rsidP="00126B42"/>
     <w:p w14:paraId="0D46020C" w14:textId="77777777" w:rsidR="00126B42" w:rsidRPr="00126B42" w:rsidRDefault="00126B42" w:rsidP="00126B42"/>
     <w:p w14:paraId="3326711A" w14:textId="64CDB2A8" w:rsidR="00126B42" w:rsidRPr="00126B42" w:rsidRDefault="00126B42" w:rsidP="00004934">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9075"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00126B42" w:rsidRPr="00126B42" w:rsidSect="00EC1C68">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10CCB96F" w14:textId="77777777" w:rsidR="00196358" w:rsidRDefault="00196358" w:rsidP="005B6FC3">
+    <w:p w14:paraId="14CB77DB" w14:textId="77777777" w:rsidR="00481743" w:rsidRDefault="00481743" w:rsidP="005B6FC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E786CFA" w14:textId="77777777" w:rsidR="00196358" w:rsidRDefault="00196358" w:rsidP="005B6FC3">
+    <w:p w14:paraId="0F3BD318" w14:textId="77777777" w:rsidR="00481743" w:rsidRDefault="00481743" w:rsidP="005B6FC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1379,136 +1983,142 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1088731370"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="773DDF54" w14:textId="6D2486CE" w:rsidR="0094308A" w:rsidRDefault="4A1D0EB4" w:rsidP="00156A49">
+          <w:p w14:paraId="773DDF54" w14:textId="770A050E" w:rsidR="0094308A" w:rsidRDefault="4A1D0EB4" w:rsidP="00156A49">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="4A1D0EB4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Updated </w:t>
             </w:r>
-            <w:r w:rsidR="00552905">
+            <w:r w:rsidR="005246E2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>10/10</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="4A1D0EB4">
+              <w:t>3/</w:t>
+            </w:r>
+            <w:r w:rsidR="00874BD7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>/2025</w:t>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidR="005246E2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>/2026</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Page </w:t>
             </w:r>
             <w:r w:rsidR="161BD11C" w:rsidRPr="4A1D0EB4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="161BD11C" w:rsidRPr="4A1D0EB4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidR="161BD11C" w:rsidRPr="4A1D0EB4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1563,61 +2173,61 @@
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="161BD11C" w:rsidRPr="4A1D0EB4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29DA5B59" w14:textId="77777777" w:rsidR="00196358" w:rsidRDefault="00196358" w:rsidP="005B6FC3">
+    <w:p w14:paraId="13355A81" w14:textId="77777777" w:rsidR="00481743" w:rsidRDefault="00481743" w:rsidP="005B6FC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4ACACA03" w14:textId="77777777" w:rsidR="00196358" w:rsidRDefault="00196358" w:rsidP="005B6FC3">
+    <w:p w14:paraId="566D5FD4" w14:textId="77777777" w:rsidR="00481743" w:rsidRDefault="00481743" w:rsidP="005B6FC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
@@ -1724,50 +2334,252 @@
               <w:szCs w:val="52"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00DF408F">
             <w:rPr>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
             </w:rPr>
             <w:t>OSF Informed Consent Form Language</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3542BB11" w14:textId="4CDC9F38" w:rsidR="0094308A" w:rsidRDefault="0094308A" w:rsidP="00DF408F">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06604FC4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9BAEEFBE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1ACD4E9D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A54CF446"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E0E7BF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B6E9C68"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1055" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1775" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1836,51 +2648,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6095" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6815" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34171E9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6A40222"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1113" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1949,51 +2761,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6873" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40F254A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC9ED9BC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2062,51 +2874,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ACA397E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3B4CBBA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2175,51 +2987,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="760C7148"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="506244CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2324,236 +3136,561 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78D67B8A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7666BEDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D225A39"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="137AB318"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="911618585">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1009796531">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2147039819">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="87435068">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="235287900">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1009796531">
+  <w:num w:numId="6" w16cid:durableId="322708073">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1234118640">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2029090643">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2147039819">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="9" w16cid:durableId="508254393">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nWSwtfK6MN6H6dCc2b7SB/sR3Vmg7juV7x9/elpHeDNI7gM9GLPTqkpj5h6wx5jaiQ7huM+wXuDxy7bvHHz+xg==" w:salt="TUcf5CBIEhKG2jQbFDUnnQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A1122"/>
     <w:rsid w:val="00004934"/>
+    <w:rsid w:val="00020E5D"/>
     <w:rsid w:val="00024B0B"/>
     <w:rsid w:val="000577E3"/>
     <w:rsid w:val="000C4C18"/>
     <w:rsid w:val="00126B42"/>
     <w:rsid w:val="00135E8C"/>
     <w:rsid w:val="00154328"/>
     <w:rsid w:val="00156A49"/>
     <w:rsid w:val="00156E33"/>
     <w:rsid w:val="001624EE"/>
+    <w:rsid w:val="00192522"/>
     <w:rsid w:val="00196358"/>
     <w:rsid w:val="001970BD"/>
+    <w:rsid w:val="001D2B0A"/>
     <w:rsid w:val="001E21AE"/>
     <w:rsid w:val="00203C07"/>
     <w:rsid w:val="00253520"/>
+    <w:rsid w:val="00254E87"/>
     <w:rsid w:val="002E379E"/>
     <w:rsid w:val="00363FB8"/>
     <w:rsid w:val="00383802"/>
     <w:rsid w:val="00393CCE"/>
     <w:rsid w:val="003A1122"/>
+    <w:rsid w:val="003D597A"/>
     <w:rsid w:val="003E562D"/>
     <w:rsid w:val="00413699"/>
     <w:rsid w:val="004507B2"/>
+    <w:rsid w:val="00481743"/>
+    <w:rsid w:val="004B6359"/>
     <w:rsid w:val="004D676D"/>
+    <w:rsid w:val="004D788D"/>
+    <w:rsid w:val="0052166F"/>
+    <w:rsid w:val="005246E2"/>
+    <w:rsid w:val="00542D13"/>
     <w:rsid w:val="00552905"/>
+    <w:rsid w:val="005754AF"/>
     <w:rsid w:val="00580B50"/>
+    <w:rsid w:val="00584495"/>
     <w:rsid w:val="005A7764"/>
     <w:rsid w:val="005B6FC3"/>
     <w:rsid w:val="005C22A3"/>
     <w:rsid w:val="005C454F"/>
+    <w:rsid w:val="005E45C1"/>
+    <w:rsid w:val="005F1C5A"/>
     <w:rsid w:val="005F5766"/>
     <w:rsid w:val="00607B3B"/>
     <w:rsid w:val="0063473F"/>
+    <w:rsid w:val="00643D70"/>
+    <w:rsid w:val="006633F1"/>
+    <w:rsid w:val="006776C8"/>
     <w:rsid w:val="006B19DE"/>
     <w:rsid w:val="006F7E3A"/>
     <w:rsid w:val="00716A12"/>
+    <w:rsid w:val="00725F1D"/>
     <w:rsid w:val="0075229A"/>
+    <w:rsid w:val="00767C49"/>
     <w:rsid w:val="007836FD"/>
     <w:rsid w:val="00786D72"/>
     <w:rsid w:val="0079715B"/>
     <w:rsid w:val="007A502E"/>
     <w:rsid w:val="008019B1"/>
+    <w:rsid w:val="00874BD7"/>
+    <w:rsid w:val="0087566E"/>
     <w:rsid w:val="00890BC0"/>
+    <w:rsid w:val="008A0F4A"/>
+    <w:rsid w:val="008C37F6"/>
+    <w:rsid w:val="009130D4"/>
     <w:rsid w:val="00916909"/>
     <w:rsid w:val="0094308A"/>
     <w:rsid w:val="00950926"/>
+    <w:rsid w:val="009C1A4F"/>
     <w:rsid w:val="009D2882"/>
     <w:rsid w:val="00AE3BE8"/>
+    <w:rsid w:val="00B00EBF"/>
+    <w:rsid w:val="00B24A1D"/>
     <w:rsid w:val="00B4052E"/>
     <w:rsid w:val="00B665EC"/>
     <w:rsid w:val="00B74BD7"/>
     <w:rsid w:val="00B751BD"/>
     <w:rsid w:val="00B8434D"/>
     <w:rsid w:val="00B93FA0"/>
+    <w:rsid w:val="00BE4C5F"/>
+    <w:rsid w:val="00C115F2"/>
+    <w:rsid w:val="00C3162E"/>
+    <w:rsid w:val="00C3390B"/>
+    <w:rsid w:val="00C47D89"/>
+    <w:rsid w:val="00CC7267"/>
     <w:rsid w:val="00CD0043"/>
     <w:rsid w:val="00CD1403"/>
     <w:rsid w:val="00CD2CDB"/>
     <w:rsid w:val="00CF343F"/>
     <w:rsid w:val="00D04375"/>
+    <w:rsid w:val="00D11C5B"/>
     <w:rsid w:val="00D11C6F"/>
+    <w:rsid w:val="00D2673C"/>
+    <w:rsid w:val="00D53669"/>
+    <w:rsid w:val="00D73A74"/>
     <w:rsid w:val="00D8023A"/>
+    <w:rsid w:val="00D81CCD"/>
+    <w:rsid w:val="00D82019"/>
     <w:rsid w:val="00DC1BC8"/>
+    <w:rsid w:val="00DD6BF9"/>
     <w:rsid w:val="00DF408F"/>
+    <w:rsid w:val="00E27B15"/>
     <w:rsid w:val="00E4361F"/>
     <w:rsid w:val="00E61993"/>
+    <w:rsid w:val="00E63DF6"/>
     <w:rsid w:val="00E9492A"/>
     <w:rsid w:val="00EC1C68"/>
     <w:rsid w:val="00EC6E54"/>
     <w:rsid w:val="00EE1E50"/>
     <w:rsid w:val="00EE7929"/>
     <w:rsid w:val="00F0638D"/>
+    <w:rsid w:val="00F1562C"/>
     <w:rsid w:val="00F19201"/>
     <w:rsid w:val="00F36317"/>
+    <w:rsid w:val="00F42EAF"/>
     <w:rsid w:val="00F45336"/>
     <w:rsid w:val="00F71DB3"/>
     <w:rsid w:val="02848CF2"/>
+    <w:rsid w:val="0386F3CD"/>
     <w:rsid w:val="0435F360"/>
+    <w:rsid w:val="0B1466E3"/>
     <w:rsid w:val="0F4E1E49"/>
     <w:rsid w:val="0F97B806"/>
     <w:rsid w:val="0FC3DD71"/>
     <w:rsid w:val="161BD11C"/>
     <w:rsid w:val="18D3FA87"/>
     <w:rsid w:val="1C2AF7C1"/>
     <w:rsid w:val="1C6EF328"/>
     <w:rsid w:val="1C92AB18"/>
     <w:rsid w:val="1D6F8BB7"/>
     <w:rsid w:val="1DB01FB9"/>
     <w:rsid w:val="1DF3F90E"/>
     <w:rsid w:val="1F8265C5"/>
     <w:rsid w:val="22C952D2"/>
     <w:rsid w:val="24AA2AB9"/>
     <w:rsid w:val="27121209"/>
     <w:rsid w:val="2CD9FF93"/>
     <w:rsid w:val="3211ED25"/>
     <w:rsid w:val="32662F43"/>
     <w:rsid w:val="32E0D9C9"/>
     <w:rsid w:val="3381F482"/>
     <w:rsid w:val="37D2FEC5"/>
     <w:rsid w:val="3E26016A"/>
     <w:rsid w:val="3F38524E"/>
     <w:rsid w:val="4224A467"/>
     <w:rsid w:val="43338E32"/>
     <w:rsid w:val="452F1783"/>
     <w:rsid w:val="486B1789"/>
     <w:rsid w:val="4A1D0EB4"/>
     <w:rsid w:val="4B525F6E"/>
     <w:rsid w:val="4C21F6AA"/>
     <w:rsid w:val="4D06C10C"/>
+    <w:rsid w:val="547F9945"/>
     <w:rsid w:val="5A1611D7"/>
     <w:rsid w:val="63112563"/>
+    <w:rsid w:val="69B3FCFA"/>
+    <w:rsid w:val="6BA52471"/>
     <w:rsid w:val="73285F22"/>
+    <w:rsid w:val="73A12065"/>
     <w:rsid w:val="76E14A35"/>
     <w:rsid w:val="7D1425FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="145DB1D1"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{EA8FAE65-E0AE-407A-AC42-B3BA3087808D}"/>
+  <w15:docId w15:val="{5BCD5FA6-4B63-4DA5-89EE-4A2B7BD3AE4B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2911,51 +4048,70 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003A1122"/>
+    <w:rsid w:val="00D53669"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F1562C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -2968,67 +4124,65 @@
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003A1122"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B665EC"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B665EC"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00B665EC"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B665EC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
@@ -3130,50 +4284,87 @@
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F71DB3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00552905"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F1562C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00874BD7"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00020E5D"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="74474307">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="191498022">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
@@ -3518,70 +4709,70 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B095B684-D83A-4D2C-866C-526B81BFE0B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{efd6a630-be24-42f6-ac20-e11ed46b2193}" enabled="0" method="" siteId="{efd6a630-be24-42f6-ac20-e11ed46b2193}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6655</Characters>
+  <Pages>4</Pages>
+  <Words>1154</Words>
+  <Characters>7663</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>45</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>191</Lines>
+  <Paragraphs>125</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>OSF Healthcare System</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7925</CharactersWithSpaces>
+  <CharactersWithSpaces>8692</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nallamothu, Rupa K.</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>